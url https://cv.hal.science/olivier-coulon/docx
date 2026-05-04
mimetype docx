--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:142.22222222222px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Coulon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4752-1228</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">134283090</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation conditions for the use of diffusion tensor imaging for neuroprognosis: a clinical and technical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Simeone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perlbarg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Takerkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/ijbi/5380404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion tensor imaging reveals Papez circuit lesions in severe traumatic brain injury with memory disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Simeone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lesimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elissa Feghaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 68 (4), pp.101927. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rehab.2025.101927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE SULCAL PATTERNS OF THE OCCIPITO-TEMPORAL AND ANTERIOR CINGULATE CORTICES INFLUENCE READING AND WRITING IN CHILDREN AND ADULTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cachia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Palmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (6), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhaf145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planum temporale asymmetry in newborn monkeys predicts the future development of gestural communication’s handedness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Phelipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.4791. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-47277-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble learning for the detection of pli-de-passages in the superior temporal sulcus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianqi Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 265, pp.119776. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomo-functional correspondence in the voice-selective regions of human prefrontal cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsane Bichoutar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kep Kee Loh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaure Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 279, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2023.120336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term follow-up of neurodegenerative phenomenon in severe traumatic brain injury using MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Simeone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Takerkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 65 (6), pp.101599. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rehab.2021.101599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broca's cerebral asymmetry reflects gestural communication's lateralisation in monkeys (Papio anubis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Claidière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantina Margiotoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward next-generation primate neuroscience: A collaboration-based strategic plan for integrative neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Milham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Petkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110 (1), pp.16-20. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuron.2021.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arcuate Fasciculus' middle and ventral temporal connections undercut by tract-tracing evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kep Kee Loh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Meguerditchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain - A Journal of Neurology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.awac200. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/brain/awac200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arcuate Fasciculus and language origins: Disentangling existing conceptions that influence evolutionary accounts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick R Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kep Kee Loh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Meguerditchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 134, pp.104490. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2021.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Determinants of Individual Variation in the Superior Temporal Sulcus of Chimpanzees (Pan troglodytes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Meguerditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicky Staes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chet Sherwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhac183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Browsing Multiple Subjects When the Atlas Adaptation Cannot Be Achieved via a Warping Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Labra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Vindas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophelie Foubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, pp.803934. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fninf.2022.803934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental changes of the central sulcus morphology in young children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niharika Gajawelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Deoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Ramsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas C Dean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan O’muircheartaigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-021-02292-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U-shape short-range extrinsic connectivity organisation around the human central sulcus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 226 (1), pp.179-193. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-020-02177-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging evolution of the primate brain: the next frontier?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Friedrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Forkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Amiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua H Balsters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 228, pp.117685. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U-shape short-range extrinsic connectivity organisation around the human central sulcus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-020-02177-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface regularity via the estimation of fractional Brownian motion index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Rabiei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jp Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2020.3043892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating the Evolution of Nonhuman Primate Neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Milham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher I Petkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Margulies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles E Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele A Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 105 (4), pp.600 - 603. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuron.2019.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal Pre-proof Group-level cortical surface parcellation with sulcal pits labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Kaltenmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.101749. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2020.101749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plis de passage in the Superior Temporal Sulcus: Morphology and local connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 225, pp.117513. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion MRI: Assessment of the Impact of Acquisition and Preprocessing Methods Using the BrainVISA-Diffuse Toolbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2019.00536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handedness in monkeys reflects hemispheric specialization within the central sulcus. An in vivo MRI study in right- and left-handed olive baboons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantina Margiotoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Claidière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 118, pp.203-211. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2019.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chaotic morphology of the left superior temporal sulcus is genetically constrained</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grigis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 174, pp.297 - 307. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.03.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of brain diffusion tensor imaging for the prediction of long-term neurological outcomes in patients after cardiac arrest: a multicentre, international, prospective, observational, cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perlbarg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Delphine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (4), pp.317 - 326. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-4422(18)30027-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomo-functional correspondence in the superior temporal sulcus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Takerkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 223 (1), pp.221 - 232. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-017-1483-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion tensor imaging in Parkinson's disease: Review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Atkinson-Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Eusebio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroimage-Clinical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, pp.98 - 110. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nicl.2017.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01776157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Spectral Analysis of the Cerebral Cortex: New Gyrification Indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Rabiei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jp Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (3), pp.838 - 848. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2016.2633393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Influence on the Sulcal Pits: On the Origin of the First Cortical Folds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Noulhiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1 - 12. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhx098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motor Skill for Tool-Use is Associated with Asymmetries in Broca's Area and the Motor Hand Area of the Precentral Gyrus in Chimpanzees (Pan troglodytes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Meguerditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Misura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Graph-Based Morphometry: a multiscale searchlight framework based on sulcal pits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Takerkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35, pp.32-45. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2016.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264416v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The average baboon brain: MRI templates and tissue probability maps from 89 individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien A Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel A Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno A Nazarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 132, pp.526 - 533. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2016.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MarsAtlas: a cortical parcellation atlas for functional mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Brovelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37, pp.1573-1592. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.23121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial normalization of brain images and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lebenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Labra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33, pp.127-133. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2016.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic reconfiguration of visuomotor-related functional connectivity networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Brovelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Badier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Bonini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bartolomei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (4), pp.839-853. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1672-16.2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark data for sulcal pits extraction algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.595-598. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2015.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative assessment of handedness and its potential neuroanatomical correlates in chimpanzees (Pan troglodytes) and bonobos (Pan paniscus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William D. Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie L. Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie L. Bogart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Meguerditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 152 (3-4), pp.461-492. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/1568539X-00003204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep sulcal landmarks: Algorithmic and conceptual improvements in the definition and extraction of sulcal pits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 111, pp.12-25. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain, Gestures and Mouth in Baboons (Papio anubis) : What May They Tell Us about the Origins of Some Language Properties?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Meguerditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Fresnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Primatologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 86 (4), pp.321-322. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000435825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the Central Sulcus Morphology in Primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William D. Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Meguerditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Bogart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 84 (1), pp.19-30. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000362431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disrupting the right prefrontal cortex alters moral judgement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Oullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Cognitive and Affective Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (3), pp.282-288. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/scan/nsr008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disrupting the right prefrontal cortex alters moral judgement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Tassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Oullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Cognitive and Affective Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (3), pp.282-288. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/scan/nsr008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinate-based versus structural approaches to brain image analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cachia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30 (2), pp.177-97. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0933-3657(03)00064-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automated pipeline for processing and analysis of clinical fetal diffusion MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cazzolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Manchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Milh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Detection of Plis De Passage in the Superior Temporal Sulcus using Surface Profiling and Ensemble SVM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianqi Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE 18th International Symposium on Biomedical Imaging (ISBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Nice, France. pp.850-853, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI48211.2021.9433937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying perinatal brain maturation using anatomical MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Takerkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 41st Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense and structured representations of U-Shape fibers connectivity in the central sulcus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse description of the cortical surface pediatric development: a sulcal pits study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Kaltenmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional study of the genetic influence on the sulcal pits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 14th International Symposium on Biomedical Imaging (ISBI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Melbourne, France. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2017.7950472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISA -AN INVERSE SURFACE-BASED APPROACH FOR CORTICAL FMRI DATA PROJECTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Thiébaut Lonjaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bakhous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Boutelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Takerkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging ISBI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomo-Functional correspondence in the superior temporal sulcus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Takerkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing Data and Image Processing Pipelines: The Information Analysis & Management initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Batrancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cointepas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2016 - 22nd Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Geneve, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A five years longitudinal magnetic resonance imaging study of severe traumatic brain injury patients. Correlation with functional outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Simeone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Puybasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Lesimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESICM LIVE 2016 - Intensive Care Medicine Experimental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiko89: a Population-Average Baboon Brain Template and Tissue Probability Maps From 89 Individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nazarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain Asymmetries of Two Language-related Areas Homologs in Baboon Structural MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantina Margiotoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The graph windowed Fourier transform: a tool to quantify the gyrification of the cerebral cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Rabiei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Spectral Analysis in Medical Imaging (SAMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hervé Lombaert, Martin Reuter, Christian Wachinger, Oct 2015, Münich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Cortical Shape Differences Using a Searchlight Approach Based On Classification of Sulcal Pit Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Takerkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Biomedical Imaging: From Nano to Macro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Brooklyn, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric depth of the superior temporal sulcus: A widely stable landmark in the human brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie L. Bogart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Hamburg, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulcal pits extraction: reliability and filtering parameter setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of methods for extracting sulcal fundi from human brain MRI data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yrjö Häme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forrest Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Giard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Meeting of the Organisation for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit processing of everyday social scenes in ASD.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wicker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alpine Brain Imaging Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetry of the Superior Temporal Sulcus: a Robust Human Landmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie L. Bogart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2013 - International Conference on Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Seattle, WA, USA, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical Surface : a BrainVisa toolbox for surface-based processing of neuroimaging data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Le Troter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Operto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Seattle, WA, USA, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sound of one hand clapping in the chimpanzees brain (Pan troglodytes): Neurocorrelates of asymmetries for auditory gestures in the motor hand and homologous language areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Meguerditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie L. Bogart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Cantalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talia M. Nir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the American Society of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Austin, Texas, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools to study development, aging and genetics of intersubject variability in cortical morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kochunov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Lancaster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, QUEBEC, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HGA-MarsAtlas: a toolbox for the estimate of high-resolution, single-trial source-level high-gamma activity from MEG data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Zielinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Chanoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Brovelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’ILCB / BLRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979007v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The average baboon brain: MRI templates and tissue probability maps from 89 individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nazarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Geneva, Switzerland. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain asymmetries of two language-related area homologs in baboon structural MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantina Margiotoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Geneva, Switzerland. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulci as Landmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong Yi Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Toga, Arthur W. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Mapping: an Encyclopedic Reference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp."45 - 52",, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Gestural Origin of Language Lateralisation: Manual Communication reflects Broca’s Asymmetry in Monkeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantina Margiotoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nazarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arcuate Fasciculus and language origins: Disentangling existing conceptions that influence evolutionary accounts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick R Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kep Kee Loh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Meguerditchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255234v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U-shape short-range extrinsic connectivity organisation around the human central sulcus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plis de passage in the Superior Temporal Sulcus: Morphology and local connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical inter-subject correspondences with optimal group-wise parcellation and sulcal pits labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Kaltenmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODEL-DRIVEN PARAMETERIZATION OF FETAL CORTICAL SURFACES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Guio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Pepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPECTRAL CLUSTERING BASED PARCELLATION OF FETAL BRAIN MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Pepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Guio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Germanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide technique relatif à l'évaluation de l'état des eaux de surface continentales (cours d'eau, canaux, plans d'eau)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Argilier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Augeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Beaudelain Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaujeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2016, pp.106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramétrisation de la surface corticale à partir d'une parcellisation en gyri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Operto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Clouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cachia A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton J.-L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LSIS.RR.2006.002, LSIS. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId306"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:142.22222222222px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Coulon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4752-1228</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">134283090</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation conditions for the use of diffusion tensor imaging for neuroprognosis: a clinical and technical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Simeone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perlbarg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Takerkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/ijbi/5380404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion tensor imaging reveals Papez circuit lesions in severe traumatic brain injury with memory disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Simeone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lesimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elissa Feghaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 68 (4), pp.101927. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rehab.2025.101927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE SULCAL PATTERNS OF THE OCCIPITO-TEMPORAL AND ANTERIOR CINGULATE CORTICES INFLUENCE READING AND WRITING IN CHILDREN AND ADULTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cachia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Palmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (6), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhaf145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planum temporale asymmetry in newborn monkeys predicts the future development of gestural communication’s handedness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Phelipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.4791. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-47277-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble learning for the detection of pli-de-passages in the superior temporal sulcus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianqi Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 265, pp.119776. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomo-functional correspondence in the voice-selective regions of human prefrontal cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsane Bichoutar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kep Kee Loh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaure Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 279, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2023.120336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward next-generation primate neuroscience: A collaboration-based strategic plan for integrative neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Milham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Petkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110 (1), pp.16-20. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuron.2021.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broca's cerebral asymmetry reflects gestural communication's lateralisation in monkeys (Papio anubis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Claidière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantina Margiotoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term follow-up of neurodegenerative phenomenon in severe traumatic brain injury using MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Simeone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Takerkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 65 (6), pp.101599. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rehab.2021.101599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arcuate Fasciculus' middle and ventral temporal connections undercut by tract-tracing evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kep Kee Loh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Meguerditchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain - A Journal of Neurology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.awac200. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/brain/awac200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Determinants of Individual Variation in the Superior Temporal Sulcus of Chimpanzees (Pan troglodytes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Meguerditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicky Staes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chet Sherwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhac183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arcuate Fasciculus and language origins: Disentangling existing conceptions that influence evolutionary accounts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick R Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kep Kee Loh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Meguerditchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 134, pp.104490. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2021.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Browsing Multiple Subjects When the Atlas Adaptation Cannot Be Achieved via a Warping Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Labra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Vindas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophelie Foubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, pp.803934. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fninf.2022.803934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental changes of the central sulcus morphology in young children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niharika Gajawelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Deoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Ramsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas C Dean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan O’muircheartaigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-021-02292-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U-shape short-range extrinsic connectivity organisation around the human central sulcus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 226 (1), pp.179-193. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-020-02177-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging evolution of the primate brain: the next frontier?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Friedrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Forkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Amiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua H Balsters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 228, pp.117685. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U-shape short-range extrinsic connectivity organisation around the human central sulcus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-020-02177-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface regularity via the estimation of fractional Brownian motion index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Rabiei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jp Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2020.3043892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal Pre-proof Group-level cortical surface parcellation with sulcal pits labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Kaltenmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.101749. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2020.101749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating the Evolution of Nonhuman Primate Neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Milham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher I Petkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Margulies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles E Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele A Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 105 (4), pp.600 - 603. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuron.2019.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plis de passage in the Superior Temporal Sulcus: Morphology and local connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 225, pp.117513. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion MRI: Assessment of the Impact of Acquisition and Preprocessing Methods Using the BrainVISA-Diffuse Toolbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2019.00536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handedness in monkeys reflects hemispheric specialization within the central sulcus. An in vivo MRI study in right- and left-handed olive baboons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantina Margiotoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Claidière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 118, pp.203-211. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2019.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of brain diffusion tensor imaging for the prediction of long-term neurological outcomes in patients after cardiac arrest: a multicentre, international, prospective, observational, cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perlbarg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Delphine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (4), pp.317 - 326. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-4422(18)30027-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chaotic morphology of the left superior temporal sulcus is genetically constrained</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grigis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 174, pp.297 - 307. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.03.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomo-functional correspondence in the superior temporal sulcus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Takerkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 223 (1), pp.221 - 232. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-017-1483-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Spectral Analysis of the Cerebral Cortex: New Gyrification Indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Rabiei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jp Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (3), pp.838 - 848. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2016.2633393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion tensor imaging in Parkinson's disease: Review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Atkinson-Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Eusebio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroimage-Clinical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, pp.98 - 110. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nicl.2017.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01776157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Influence on the Sulcal Pits: On the Origin of the First Cortical Folds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Noulhiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1 - 12. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhx098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motor Skill for Tool-Use is Associated with Asymmetries in Broca's Area and the Motor Hand Area of the Precentral Gyrus in Chimpanzees (Pan troglodytes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Meguerditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Misura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Graph-Based Morphometry: a multiscale searchlight framework based on sulcal pits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Takerkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35, pp.32-45. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2016.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264416v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The average baboon brain: MRI templates and tissue probability maps from 89 individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien A Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel A Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno A Nazarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 132, pp.526 - 533. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2016.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MarsAtlas: a cortical parcellation atlas for functional mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Brovelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37, pp.1573-1592. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.23121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial normalization of brain images and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lebenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Labra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33, pp.127-133. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2016.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic reconfiguration of visuomotor-related functional connectivity networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Brovelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Badier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Bonini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bartolomei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (4), pp.839-853. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1672-16.2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative assessment of handedness and its potential neuroanatomical correlates in chimpanzees (Pan troglodytes) and bonobos (Pan paniscus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William D. Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie L. Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie L. Bogart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Meguerditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 152 (3-4), pp.461-492. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/1568539X-00003204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark data for sulcal pits extraction algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.595-598. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2015.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep sulcal landmarks: Algorithmic and conceptual improvements in the definition and extraction of sulcal pits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 111, pp.12-25. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain, Gestures and Mouth in Baboons (Papio anubis) : What May They Tell Us about the Origins of Some Language Properties?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Meguerditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Fresnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Primatologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 86 (4), pp.321-322. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000435825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the Central Sulcus Morphology in Primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William D. Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Meguerditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Bogart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 84 (1), pp.19-30. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000362431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disrupting the right prefrontal cortex alters moral judgement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Oullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Cognitive and Affective Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (3), pp.282-288. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/scan/nsr008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disrupting the right prefrontal cortex alters moral judgement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Tassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Oullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Cognitive and Affective Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (3), pp.282-288. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/scan/nsr008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinate-based versus structural approaches to brain image analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cachia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30 (2), pp.177-97. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0933-3657(03)00064-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automated pipeline for processing and analysis of clinical fetal diffusion MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cazzolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Manchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Milh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Detection of Plis De Passage in the Superior Temporal Sulcus using Surface Profiling and Ensemble SVM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianqi Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE 18th International Symposium on Biomedical Imaging (ISBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Nice, France. pp.850-853, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI48211.2021.9433937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying perinatal brain maturation using anatomical MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Takerkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 41st Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense and structured representations of U-Shape fibers connectivity in the central sulcus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse description of the cortical surface pediatric development: a sulcal pits study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Kaltenmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional study of the genetic influence on the sulcal pits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 14th International Symposium on Biomedical Imaging (ISBI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Melbourne, France. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2017.7950472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISA -AN INVERSE SURFACE-BASED APPROACH FOR CORTICAL FMRI DATA PROJECTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Thiébaut Lonjaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bakhous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Boutelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Takerkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging ISBI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing Data and Image Processing Pipelines: The Information Analysis & Management initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Batrancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cointepas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2016 - 22nd Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Geneve, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomo-Functional correspondence in the superior temporal sulcus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Takerkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A five years longitudinal magnetic resonance imaging study of severe traumatic brain injury patients. Correlation with functional outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Simeone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Puybasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Lesimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESICM LIVE 2016 - Intensive Care Medicine Experimental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiko89: a Population-Average Baboon Brain Template and Tissue Probability Maps From 89 Individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nazarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain Asymmetries of Two Language-related Areas Homologs in Baboon Structural MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantina Margiotoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The graph windowed Fourier transform: a tool to quantify the gyrification of the cerebral cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Rabiei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Spectral Analysis in Medical Imaging (SAMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hervé Lombaert, Martin Reuter, Christian Wachinger, Oct 2015, Münich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Cortical Shape Differences Using a Searchlight Approach Based On Classification of Sulcal Pit Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Takerkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Biomedical Imaging: From Nano to Macro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Brooklyn, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of methods for extracting sulcal fundi from human brain MRI data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yrjö Häme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forrest Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Giard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Meeting of the Organisation for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric depth of the superior temporal sulcus: A widely stable landmark in the human brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie L. Bogart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Hamburg, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulcal pits extraction: reliability and filtering parameter setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit processing of everyday social scenes in ASD.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wicker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alpine Brain Imaging Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetry of the Superior Temporal Sulcus: a Robust Human Landmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie L. Bogart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2013 - International Conference on Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Seattle, WA, USA, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical Surface : a BrainVisa toolbox for surface-based processing of neuroimaging data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Le Troter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Operto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Seattle, WA, USA, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools to study development, aging and genetics of intersubject variability in cortical morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kochunov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Lancaster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, QUEBEC, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sound of one hand clapping in the chimpanzees brain (Pan troglodytes): Neurocorrelates of asymmetries for auditory gestures in the motor hand and homologous language areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Meguerditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie L. Bogart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Cantalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talia M. Nir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the American Society of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Austin, Texas, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HGA-MarsAtlas: a toolbox for the estimate of high-resolution, single-trial source-level high-gamma activity from MEG data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Zielinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Chanoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Brovelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’ILCB / BLRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979007v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The average baboon brain: MRI templates and tissue probability maps from 89 individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nazarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Geneva, Switzerland. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain asymmetries of two language-related area homologs in baboon structural MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantina Margiotoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Geneva, Switzerland. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulci as Landmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong Yi Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Toga, Arthur W. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Mapping: an Encyclopedic Reference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp."45 - 52",, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open-source pipeline for super-resolution of fetal non-human primate diffusion MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cazzolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Sein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Dienye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Gestural Origin of Language Lateralisation: Manual Communication reflects Broca’s Asymmetry in Monkeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantina Margiotoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nazarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arcuate Fasciculus and language origins: Disentangling existing conceptions that influence evolutionary accounts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick R Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kep Kee Loh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Meguerditchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255234v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plis de passage in the Superior Temporal Sulcus: Morphology and local connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U-shape short-range extrinsic connectivity organisation around the human central sulcus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical inter-subject correspondences with optimal group-wise parcellation and sulcal pits labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Kaltenmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODEL-DRIVEN PARAMETERIZATION OF FETAL CORTICAL SURFACES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Guio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Pepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPECTRAL CLUSTERING BASED PARCELLATION OF FETAL BRAIN MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Pepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Guio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Germanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide technique relatif à l'évaluation de l'état des eaux de surface continentales (cours d'eau, canaux, plans d'eau)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Argilier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Augeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Beaudelain Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaujeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2016, pp.106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramétrisation de la surface corticale à partir d'une parcellisation en gyri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Operto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Clouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cachia A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton J.-L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LSIS.RR.2006.002, LSIS. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId311"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21EF266B"/>
+    <w:nsid w:val="6A9A8781"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-coulon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4752-1228" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134283090" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524115v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simeone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perlbarg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Takerkart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ijbi/5380404" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05148441v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lesimple" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Feghaly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2025.101927" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05125753v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cachia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dupont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Palmis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Menu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaf145" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04738096v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Becker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Phelipon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Bouziane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Marchetti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47277-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880943v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianqi Song" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bodin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119776" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249911v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Cordeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsane Bichoutar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meunier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kep Kee Loh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Michaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.120336" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832209v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefevre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2021.101599" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696711v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claidi&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Margiotoudi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800370v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Milham" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Petkov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliann Ben Hamed" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Evrard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2021.10.015" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03697244v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meguerditchian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac200" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830657v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R Becker" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.12.013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871725v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hopkins" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Coulon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Staes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chet Sherwood" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhac183" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830591v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rivi&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leprince" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Labra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Vindas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Foubet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2022.803934" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243021v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niharika Gajawelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Deoni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Ramsy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas C Dean" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan O&#8217;muircheartaigh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-021-02292-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867301v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deruelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-020-02177-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167237v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Friedrich" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Forkel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Amiez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua H Balsters" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A Coulon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117685" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030850v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512954v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Rabiei" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jp Richard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2020.3043892" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993101v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher I Petkov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Margulies" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E Schroeder" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele A Basso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.12.023" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923506v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Kaltenmark" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Brun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101749" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983610v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Mao" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R&#233;gis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117513" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365092v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sein" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2019.00536" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104937v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.01.001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784749v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leroy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grigis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.03.046" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788066v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Velly" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adam" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delphine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(18)30027-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01777891v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Coulon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-017-1483-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01776157v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Atkinson-Clement" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pinto" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Eusebio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2017.07.011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464151v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2016.2633393" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01527005v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Noulhiane" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Dehaene-Lambertz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhx098" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479325v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Misura" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pope" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264416v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2016.04.011" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464145v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Love" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien A Marie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel A Roth" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lacoste" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno A Nazarian" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.03.018" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01461819v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brovelli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23121" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464140v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Mangin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebenberg" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefranc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Labra" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2016.06.008" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464162v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Badier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bonini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bartolomei" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1672-16.2016" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364091v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auzias" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brun" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deruelle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2015.10.004" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432427v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Hopkins" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Schaeffer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie L. Russell" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie L. Bogart" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568539X-00003204" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364111v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.02.008" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432430v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjade" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fresnais" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000435825" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432448v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bogart" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000362431" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364135v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tassy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Oullier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duclos" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nsr008" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439708v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tassy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349686v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poupon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cachia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0933-3657(03)00064-2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZB9F30L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538706v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cazzolla" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Manchon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Milh" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Girard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Coulon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728333v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9433937" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02286005v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Girard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01778293v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617724v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brun" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lef&#232;vre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Deruelle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784779v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leroy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950472" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464166v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Thi&#233;baut Lonjaret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bakhous" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Boutelier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488229v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488230v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Batrancourt" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cointepas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490141v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Puybasset" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lesimple" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488231v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488228v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224184v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112776v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488234v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Cai" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie L. Bogart" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dubois" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488236v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488235v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Klein" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yrj&#246; H&#228;me" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forrest Bao" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Giard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488240v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wicker" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Laffont" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488253v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488252v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Troter" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Operto" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488268v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Cantalupo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia M. Nir" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488277v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kochunov" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rogers" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Lancaster" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979007v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Zielinski" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chanoine" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793925v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799220v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487991v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Yi Sun" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196978v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03255234v3" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022389v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022384v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bodin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pron" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Mao" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R&#233;gis" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Belin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950578v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114993v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Guio" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Pepe" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114989v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Germanaud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603509v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Argilier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Augeard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Baudoin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beaudelain Poulain" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaujeu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488833v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Clouchoux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cachia A." TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton J.-L." TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-coulon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4752-1228" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134283090" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524115v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simeone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perlbarg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Takerkart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ijbi/5380404" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05148441v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lesimple" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Feghaly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2025.101927" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05125753v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cachia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dupont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Palmis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Menu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaf145" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04738096v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Becker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Phelipon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Bouziane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Marchetti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47277-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880943v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianqi Song" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bodin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119776" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249911v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Cordeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsane Bichoutar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meunier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kep Kee Loh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Michaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.120336" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800370v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Milham" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Petkov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliann Ben Hamed" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Evrard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2021.10.015" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696711v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claidi&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Margiotoudi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832209v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefevre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2021.101599" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03697244v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meguerditchian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac200" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871725v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hopkins" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Coulon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Staes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chet Sherwood" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhac183" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830657v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R Becker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.12.013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830591v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rivi&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leprince" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Labra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Vindas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Foubet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2022.803934" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243021v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niharika Gajawelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Deoni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Ramsy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas C Dean" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan O&#8217;muircheartaigh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-021-02292-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867301v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deruelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-020-02177-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167237v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Friedrich" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Forkel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Amiez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua H Balsters" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A Coulon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117685" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030850v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512954v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Rabiei" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jp Richard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2020.3043892" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923506v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Kaltenmark" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Brun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101749" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993101v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher I Petkov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Margulies" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E Schroeder" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele A Basso" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.12.023" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983610v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Mao" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R&#233;gis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117513" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365092v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sein" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2019.00536" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104937v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.01.001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788066v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Velly" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adam" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delphine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(18)30027-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784749v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leroy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grigis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.03.046" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01777891v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Coulon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-017-1483-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464151v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2016.2633393" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01776157v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Atkinson-Clement" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pinto" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Eusebio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2017.07.011" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01527005v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Noulhiane" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Dehaene-Lambertz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhx098" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479325v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Misura" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pope" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264416v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2016.04.011" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464145v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Love" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien A Marie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel A Roth" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lacoste" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno A Nazarian" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.03.018" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01461819v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brovelli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23121" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464140v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Mangin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebenberg" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefranc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Labra" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2016.06.008" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464162v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Badier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bonini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bartolomei" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1672-16.2016" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432427v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Hopkins" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Schaeffer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie L. Russell" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie L. Bogart" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568539X-00003204" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364091v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auzias" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brun" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deruelle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2015.10.004" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364111v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.02.008" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432430v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjade" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fresnais" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000435825" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432448v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bogart" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000362431" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364135v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tassy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Oullier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duclos" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nsr008" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439708v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tassy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349686v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poupon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cachia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0933-3657(03)00064-2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZB9F30L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538706v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cazzolla" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Manchon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Milh" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Girard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Coulon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728333v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9433937" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02286005v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Girard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01778293v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617724v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brun" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lef&#232;vre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Deruelle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784779v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leroy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950472" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464166v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Thi&#233;baut Lonjaret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bakhous" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Boutelier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488230v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Batrancourt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cointepas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488229v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490141v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Puybasset" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lesimple" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488231v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488228v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224184v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112776v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488235v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Klein" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yrj&#246; H&#228;me" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forrest Bao" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Giard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488234v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Cai" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie L. Bogart" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dubois" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488236v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488240v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wicker" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Laffont" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488253v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488252v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Troter" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Operto" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488277v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kochunov" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rogers" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Lancaster" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488268v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Cantalupo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia M. Nir" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979007v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Zielinski" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chanoine" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793925v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799220v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487991v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Yi Sun" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599206v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sein" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Leroux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dienye" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Renaud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196978v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03255234v3" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022384v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bodin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pron" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Mao" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R&#233;gis" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Belin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022389v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950578v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114993v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Guio" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Pepe" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114989v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Germanaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603509v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Argilier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Augeard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Baudoin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beaudelain Poulain" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaujeu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488833v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Clouchoux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cachia A." TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton J.-L." TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>