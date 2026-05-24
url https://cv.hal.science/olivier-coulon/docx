--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:142.22222222222px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Coulon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4752-1228</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">134283090</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation conditions for the use of diffusion tensor imaging for neuroprognosis: a clinical and technical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Simeone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perlbarg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Takerkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/ijbi/5380404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion tensor imaging reveals Papez circuit lesions in severe traumatic brain injury with memory disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Simeone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lesimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elissa Feghaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 68 (4), pp.101927. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rehab.2025.101927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE SULCAL PATTERNS OF THE OCCIPITO-TEMPORAL AND ANTERIOR CINGULATE CORTICES INFLUENCE READING AND WRITING IN CHILDREN AND ADULTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cachia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Palmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (6), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhaf145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planum temporale asymmetry in newborn monkeys predicts the future development of gestural communication’s handedness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Phelipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.4791. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-47277-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble learning for the detection of pli-de-passages in the superior temporal sulcus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianqi Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 265, pp.119776. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomo-functional correspondence in the voice-selective regions of human prefrontal cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsane Bichoutar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kep Kee Loh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaure Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 279, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2023.120336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward next-generation primate neuroscience: A collaboration-based strategic plan for integrative neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Milham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Petkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110 (1), pp.16-20. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuron.2021.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broca's cerebral asymmetry reflects gestural communication's lateralisation in monkeys (Papio anubis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Claidière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantina Margiotoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term follow-up of neurodegenerative phenomenon in severe traumatic brain injury using MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Simeone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Takerkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 65 (6), pp.101599. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rehab.2021.101599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arcuate Fasciculus' middle and ventral temporal connections undercut by tract-tracing evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kep Kee Loh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Meguerditchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain - A Journal of Neurology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.awac200. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/brain/awac200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Determinants of Individual Variation in the Superior Temporal Sulcus of Chimpanzees (Pan troglodytes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Meguerditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicky Staes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chet Sherwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhac183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arcuate Fasciculus and language origins: Disentangling existing conceptions that influence evolutionary accounts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick R Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kep Kee Loh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Meguerditchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 134, pp.104490. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2021.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Browsing Multiple Subjects When the Atlas Adaptation Cannot Be Achieved via a Warping Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Labra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Vindas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophelie Foubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, pp.803934. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fninf.2022.803934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental changes of the central sulcus morphology in young children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niharika Gajawelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Deoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Ramsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas C Dean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan O’muircheartaigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-021-02292-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U-shape short-range extrinsic connectivity organisation around the human central sulcus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 226 (1), pp.179-193. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-020-02177-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging evolution of the primate brain: the next frontier?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Friedrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Forkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Amiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua H Balsters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 228, pp.117685. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U-shape short-range extrinsic connectivity organisation around the human central sulcus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-020-02177-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface regularity via the estimation of fractional Brownian motion index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Rabiei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jp Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2020.3043892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal Pre-proof Group-level cortical surface parcellation with sulcal pits labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Kaltenmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.101749. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2020.101749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating the Evolution of Nonhuman Primate Neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Milham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher I Petkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Margulies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles E Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele A Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 105 (4), pp.600 - 603. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuron.2019.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plis de passage in the Superior Temporal Sulcus: Morphology and local connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 225, pp.117513. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion MRI: Assessment of the Impact of Acquisition and Preprocessing Methods Using the BrainVISA-Diffuse Toolbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2019.00536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handedness in monkeys reflects hemispheric specialization within the central sulcus. An in vivo MRI study in right- and left-handed olive baboons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantina Margiotoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Claidière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 118, pp.203-211. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2019.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of brain diffusion tensor imaging for the prediction of long-term neurological outcomes in patients after cardiac arrest: a multicentre, international, prospective, observational, cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perlbarg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Delphine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (4), pp.317 - 326. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-4422(18)30027-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chaotic morphology of the left superior temporal sulcus is genetically constrained</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grigis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 174, pp.297 - 307. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.03.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomo-functional correspondence in the superior temporal sulcus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Takerkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 223 (1), pp.221 - 232. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-017-1483-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Spectral Analysis of the Cerebral Cortex: New Gyrification Indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Rabiei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jp Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (3), pp.838 - 848. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2016.2633393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion tensor imaging in Parkinson's disease: Review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Atkinson-Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Eusebio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroimage-Clinical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, pp.98 - 110. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nicl.2017.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01776157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Influence on the Sulcal Pits: On the Origin of the First Cortical Folds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Noulhiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1 - 12. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhx098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motor Skill for Tool-Use is Associated with Asymmetries in Broca's Area and the Motor Hand Area of the Precentral Gyrus in Chimpanzees (Pan troglodytes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Meguerditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Misura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Graph-Based Morphometry: a multiscale searchlight framework based on sulcal pits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Takerkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35, pp.32-45. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2016.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264416v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The average baboon brain: MRI templates and tissue probability maps from 89 individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien A Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel A Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno A Nazarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 132, pp.526 - 533. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2016.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MarsAtlas: a cortical parcellation atlas for functional mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Brovelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37, pp.1573-1592. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.23121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial normalization of brain images and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lebenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Labra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33, pp.127-133. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2016.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic reconfiguration of visuomotor-related functional connectivity networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Brovelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Badier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Bonini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bartolomei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (4), pp.839-853. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1672-16.2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative assessment of handedness and its potential neuroanatomical correlates in chimpanzees (Pan troglodytes) and bonobos (Pan paniscus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William D. Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie L. Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie L. Bogart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Meguerditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 152 (3-4), pp.461-492. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/1568539X-00003204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark data for sulcal pits extraction algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.595-598. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2015.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep sulcal landmarks: Algorithmic and conceptual improvements in the definition and extraction of sulcal pits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 111, pp.12-25. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain, Gestures and Mouth in Baboons (Papio anubis) : What May They Tell Us about the Origins of Some Language Properties?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Meguerditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Fresnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Primatologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 86 (4), pp.321-322. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000435825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the Central Sulcus Morphology in Primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William D. Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Meguerditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Bogart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 84 (1), pp.19-30. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000362431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disrupting the right prefrontal cortex alters moral judgement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Oullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Cognitive and Affective Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (3), pp.282-288. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/scan/nsr008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disrupting the right prefrontal cortex alters moral judgement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Tassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Oullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Cognitive and Affective Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (3), pp.282-288. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/scan/nsr008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinate-based versus structural approaches to brain image analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cachia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30 (2), pp.177-97. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0933-3657(03)00064-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automated pipeline for processing and analysis of clinical fetal diffusion MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cazzolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Manchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Milh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Detection of Plis De Passage in the Superior Temporal Sulcus using Surface Profiling and Ensemble SVM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianqi Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE 18th International Symposium on Biomedical Imaging (ISBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Nice, France. pp.850-853, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI48211.2021.9433937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying perinatal brain maturation using anatomical MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Takerkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 41st Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense and structured representations of U-Shape fibers connectivity in the central sulcus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse description of the cortical surface pediatric development: a sulcal pits study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Kaltenmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional study of the genetic influence on the sulcal pits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 14th International Symposium on Biomedical Imaging (ISBI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Melbourne, France. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2017.7950472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISA -AN INVERSE SURFACE-BASED APPROACH FOR CORTICAL FMRI DATA PROJECTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Thiébaut Lonjaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bakhous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Boutelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Takerkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging ISBI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing Data and Image Processing Pipelines: The Information Analysis & Management initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Batrancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cointepas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2016 - 22nd Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Geneve, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomo-Functional correspondence in the superior temporal sulcus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Takerkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A five years longitudinal magnetic resonance imaging study of severe traumatic brain injury patients. Correlation with functional outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Simeone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Puybasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Lesimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESICM LIVE 2016 - Intensive Care Medicine Experimental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiko89: a Population-Average Baboon Brain Template and Tissue Probability Maps From 89 Individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nazarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain Asymmetries of Two Language-related Areas Homologs in Baboon Structural MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantina Margiotoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The graph windowed Fourier transform: a tool to quantify the gyrification of the cerebral cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Rabiei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Spectral Analysis in Medical Imaging (SAMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hervé Lombaert, Martin Reuter, Christian Wachinger, Oct 2015, Münich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Cortical Shape Differences Using a Searchlight Approach Based On Classification of Sulcal Pit Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Takerkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Biomedical Imaging: From Nano to Macro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Brooklyn, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of methods for extracting sulcal fundi from human brain MRI data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yrjö Häme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forrest Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Giard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Meeting of the Organisation for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric depth of the superior temporal sulcus: A widely stable landmark in the human brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie L. Bogart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Hamburg, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulcal pits extraction: reliability and filtering parameter setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit processing of everyday social scenes in ASD.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wicker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alpine Brain Imaging Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetry of the Superior Temporal Sulcus: a Robust Human Landmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie L. Bogart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2013 - International Conference on Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Seattle, WA, USA, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical Surface : a BrainVisa toolbox for surface-based processing of neuroimaging data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Le Troter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Operto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Seattle, WA, USA, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools to study development, aging and genetics of intersubject variability in cortical morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kochunov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Lancaster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, QUEBEC, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sound of one hand clapping in the chimpanzees brain (Pan troglodytes): Neurocorrelates of asymmetries for auditory gestures in the motor hand and homologous language areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Meguerditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie L. Bogart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Cantalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talia M. Nir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the American Society of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Austin, Texas, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HGA-MarsAtlas: a toolbox for the estimate of high-resolution, single-trial source-level high-gamma activity from MEG data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Zielinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Chanoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Brovelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’ILCB / BLRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979007v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The average baboon brain: MRI templates and tissue probability maps from 89 individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nazarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Geneva, Switzerland. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain asymmetries of two language-related area homologs in baboon structural MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantina Margiotoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Geneva, Switzerland. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulci as Landmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong Yi Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Toga, Arthur W. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Mapping: an Encyclopedic Reference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp."45 - 52",, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open-source pipeline for super-resolution of fetal non-human primate diffusion MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cazzolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Sein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Dienye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Gestural Origin of Language Lateralisation: Manual Communication reflects Broca’s Asymmetry in Monkeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantina Margiotoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nazarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arcuate Fasciculus and language origins: Disentangling existing conceptions that influence evolutionary accounts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick R Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kep Kee Loh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Meguerditchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255234v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plis de passage in the Superior Temporal Sulcus: Morphology and local connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U-shape short-range extrinsic connectivity organisation around the human central sulcus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical inter-subject correspondences with optimal group-wise parcellation and sulcal pits labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Kaltenmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODEL-DRIVEN PARAMETERIZATION OF FETAL CORTICAL SURFACES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Guio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Pepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPECTRAL CLUSTERING BASED PARCELLATION OF FETAL BRAIN MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Pepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Guio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Germanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide technique relatif à l'évaluation de l'état des eaux de surface continentales (cours d'eau, canaux, plans d'eau)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Argilier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Augeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Beaudelain Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaujeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2016, pp.106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramétrisation de la surface corticale à partir d'une parcellisation en gyri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Operto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Clouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cachia A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton J.-L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LSIS.RR.2006.002, LSIS. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId311"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:142.22222222222px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Coulon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4752-1228</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">134283090</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=Tg8q9QgAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation conditions for the use of diffusion tensor imaging for neuroprognosis: a clinical and technical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Simeone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perlbarg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Takerkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/ijbi/5380404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion tensor imaging reveals Papez circuit lesions in severe traumatic brain injury with memory disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Simeone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lesimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elissa Feghaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 68 (4), pp.101927. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rehab.2025.101927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE SULCAL PATTERNS OF THE OCCIPITO-TEMPORAL AND ANTERIOR CINGULATE CORTICES INFLUENCE READING AND WRITING IN CHILDREN AND ADULTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cachia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Palmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (6), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhaf145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planum temporale asymmetry in newborn monkeys predicts the future development of gestural communication’s handedness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Phelipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.4791. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-47277-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble learning for the detection of pli-de-passages in the superior temporal sulcus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianqi Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 265, pp.119776. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomo-functional correspondence in the voice-selective regions of human prefrontal cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsane Bichoutar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kep Kee Loh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaure Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 279, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2023.120336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward next-generation primate neuroscience: A collaboration-based strategic plan for integrative neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Milham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Petkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110 (1), pp.16-20. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuron.2021.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broca's cerebral asymmetry reflects gestural communication's lateralisation in monkeys (Papio anubis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Claidière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantina Margiotoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term follow-up of neurodegenerative phenomenon in severe traumatic brain injury using MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Simeone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Takerkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 65 (6), pp.101599. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rehab.2021.101599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arcuate Fasciculus' middle and ventral temporal connections undercut by tract-tracing evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kep Kee Loh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Meguerditchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain - A Journal of Neurology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.awac200. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/brain/awac200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Determinants of Individual Variation in the Superior Temporal Sulcus of Chimpanzees (Pan troglodytes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Meguerditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicky Staes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chet Sherwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhac183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arcuate Fasciculus and language origins: Disentangling existing conceptions that influence evolutionary accounts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick R Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kep Kee Loh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Meguerditchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 134, pp.104490. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2021.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Browsing Multiple Subjects When the Atlas Adaptation Cannot Be Achieved via a Warping Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Labra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Vindas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophelie Foubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, pp.803934. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fninf.2022.803934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental changes of the central sulcus morphology in young children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niharika Gajawelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Deoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Ramsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas C Dean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan O’muircheartaigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-021-02292-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging evolution of the primate brain: the next frontier?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Friedrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Forkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Amiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua H Balsters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 228, pp.117685. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U-shape short-range extrinsic connectivity organisation around the human central sulcus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 226 (1), pp.179-193. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-020-02177-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface regularity via the estimation of fractional Brownian motion index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Rabiei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jp Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2020.3043892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U-shape short-range extrinsic connectivity organisation around the human central sulcus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-020-02177-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal Pre-proof Group-level cortical surface parcellation with sulcal pits labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Kaltenmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.101749. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2020.101749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating the Evolution of Nonhuman Primate Neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Milham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher I Petkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Margulies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles E Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele A Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 105 (4), pp.600 - 603. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuron.2019.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plis de passage in the Superior Temporal Sulcus: Morphology and local connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 225, pp.117513. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion MRI: Assessment of the Impact of Acquisition and Preprocessing Methods Using the BrainVISA-Diffuse Toolbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2019.00536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handedness in monkeys reflects hemispheric specialization within the central sulcus. An in vivo MRI study in right- and left-handed olive baboons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantina Margiotoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Claidière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 118, pp.203-211. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2019.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of brain diffusion tensor imaging for the prediction of long-term neurological outcomes in patients after cardiac arrest: a multicentre, international, prospective, observational, cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perlbarg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Delphine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (4), pp.317 - 326. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-4422(18)30027-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chaotic morphology of the left superior temporal sulcus is genetically constrained</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grigis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 174, pp.297 - 307. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.03.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomo-functional correspondence in the superior temporal sulcus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Takerkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 223 (1), pp.221 - 232. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-017-1483-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Influence on the Sulcal Pits: On the Origin of the First Cortical Folds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Noulhiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1 - 12. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhx098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motor Skill for Tool-Use is Associated with Asymmetries in Broca's Area and the Motor Hand Area of the Precentral Gyrus in Chimpanzees (Pan troglodytes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Meguerditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Misura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Spectral Analysis of the Cerebral Cortex: New Gyrification Indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Rabiei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jp Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (3), pp.838 - 848. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2016.2633393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion tensor imaging in Parkinson's disease: Review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Atkinson-Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Eusebio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroimage-Clinical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, pp.98 - 110. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nicl.2017.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01776157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Graph-Based Morphometry: a multiscale searchlight framework based on sulcal pits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Takerkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35, pp.32-45. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2016.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264416v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The average baboon brain: MRI templates and tissue probability maps from 89 individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien A Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel A Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno A Nazarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 132, pp.526 - 533. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2016.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MarsAtlas: a cortical parcellation atlas for functional mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Brovelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37, pp.1573-1592. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.23121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial normalization of brain images and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lebenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Labra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33, pp.127-133. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2016.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic reconfiguration of visuomotor-related functional connectivity networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Brovelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Badier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Bonini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bartolomei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (4), pp.839-853. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1672-16.2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative assessment of handedness and its potential neuroanatomical correlates in chimpanzees (Pan troglodytes) and bonobos (Pan paniscus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William D. Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie L. Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie L. Bogart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Meguerditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 152 (3-4), pp.461-492. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/1568539X-00003204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark data for sulcal pits extraction algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.595-598. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2015.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep sulcal landmarks: Algorithmic and conceptual improvements in the definition and extraction of sulcal pits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 111, pp.12-25. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain, Gestures and Mouth in Baboons (Papio anubis) : What May They Tell Us about the Origins of Some Language Properties?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Meguerditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Fresnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Primatologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 86 (4), pp.321-322. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000435825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the Central Sulcus Morphology in Primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William D. Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Meguerditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Bogart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 84 (1), pp.19-30. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000362431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disrupting the right prefrontal cortex alters moral judgement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Oullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Cognitive and Affective Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (3), pp.282-288. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/scan/nsr008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disrupting the right prefrontal cortex alters moral judgement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Tassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Oullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Cognitive and Affective Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (3), pp.282-288. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/scan/nsr008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinate-based versus structural approaches to brain image analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cachia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30 (2), pp.177-97. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0933-3657(03)00064-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automated pipeline for processing and analysis of clinical fetal diffusion MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cazzolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Manchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Milh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Detection of Plis De Passage in the Superior Temporal Sulcus using Surface Profiling and Ensemble SVM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianqi Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE 18th International Symposium on Biomedical Imaging (ISBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Nice, France. pp.850-853, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI48211.2021.9433937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying perinatal brain maturation using anatomical MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Takerkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 41st Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense and structured representations of U-Shape fibers connectivity in the central sulcus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse description of the cortical surface pediatric development: a sulcal pits study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Kaltenmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISA -AN INVERSE SURFACE-BASED APPROACH FOR CORTICAL FMRI DATA PROJECTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Thiébaut Lonjaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bakhous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Boutelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Takerkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging ISBI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional study of the genetic influence on the sulcal pits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 14th International Symposium on Biomedical Imaging (ISBI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Melbourne, France. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2017.7950472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing Data and Image Processing Pipelines: The Information Analysis & Management initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Batrancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cointepas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2016 - 22nd Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Geneve, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomo-Functional correspondence in the superior temporal sulcus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Takerkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A five years longitudinal magnetic resonance imaging study of severe traumatic brain injury patients. Correlation with functional outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Simeone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Puybasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Lesimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESICM LIVE 2016 - Intensive Care Medicine Experimental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiko89: a Population-Average Baboon Brain Template and Tissue Probability Maps From 89 Individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nazarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain Asymmetries of Two Language-related Areas Homologs in Baboon Structural MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantina Margiotoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The graph windowed Fourier transform: a tool to quantify the gyrification of the cerebral cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Rabiei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Spectral Analysis in Medical Imaging (SAMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hervé Lombaert, Martin Reuter, Christian Wachinger, Oct 2015, Münich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Cortical Shape Differences Using a Searchlight Approach Based On Classification of Sulcal Pit Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Takerkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Biomedical Imaging: From Nano to Macro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Brooklyn, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of methods for extracting sulcal fundi from human brain MRI data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yrjö Häme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forrest Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Giard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Meeting of the Organisation for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric depth of the superior temporal sulcus: A widely stable landmark in the human brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie L. Bogart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Hamburg, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulcal pits extraction: reliability and filtering parameter setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit processing of everyday social scenes in ASD.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wicker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alpine Brain Imaging Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetry of the Superior Temporal Sulcus: a Robust Human Landmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie L. Bogart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2013 - International Conference on Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Seattle, WA, USA, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical Surface : a BrainVisa toolbox for surface-based processing of neuroimaging data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Le Troter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Operto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Seattle, WA, USA, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools to study development, aging and genetics of intersubject variability in cortical morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kochunov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Lancaster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, QUEBEC, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sound of one hand clapping in the chimpanzees brain (Pan troglodytes): Neurocorrelates of asymmetries for auditory gestures in the motor hand and homologous language areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Meguerditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie L. Bogart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Cantalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talia M. Nir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the American Society of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Austin, Texas, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HGA-MarsAtlas: a toolbox for the estimate of high-resolution, single-trial source-level high-gamma activity from MEG data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Zielinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Chanoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Brovelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’ILCB / BLRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979007v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The average baboon brain: MRI templates and tissue probability maps from 89 individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nazarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Geneva, Switzerland. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain asymmetries of two language-related area homologs in baboon structural MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantina Margiotoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Geneva, Switzerland. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulci as Landmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong Yi Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Toga, Arthur W. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Mapping: an Encyclopedic Reference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp."45 - 52",, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open-source pipeline for super-resolution of fetal non-human primate diffusion MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cazzolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Sein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Dienye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Gestural Origin of Language Lateralisation: Manual Communication reflects Broca’s Asymmetry in Monkeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantina Margiotoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nazarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arcuate Fasciculus and language origins: Disentangling existing conceptions that influence evolutionary accounts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick R Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kep Kee Loh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Meguerditchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255234v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plis de passage in the Superior Temporal Sulcus: Morphology and local connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U-shape short-range extrinsic connectivity organisation around the human central sulcus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical inter-subject correspondences with optimal group-wise parcellation and sulcal pits labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Kaltenmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODEL-DRIVEN PARAMETERIZATION OF FETAL CORTICAL SURFACES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Guio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Pepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPECTRAL CLUSTERING BASED PARCELLATION OF FETAL BRAIN MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Pepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Guio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Germanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide technique relatif à l'évaluation de l'état des eaux de surface continentales (cours d'eau, canaux, plans d'eau)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Argilier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Augeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Beaudelain Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaujeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2016, pp.106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramétrisation de la surface corticale à partir d'une parcellisation en gyri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Operto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Clouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cachia A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton J.-L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LSIS.RR.2006.002, LSIS. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId312"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A9A8781"/>
+    <w:nsid w:val="BE9625A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-coulon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4752-1228" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134283090" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524115v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simeone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perlbarg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Takerkart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ijbi/5380404" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05148441v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lesimple" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Feghaly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2025.101927" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05125753v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cachia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dupont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Palmis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Menu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaf145" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04738096v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Becker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Phelipon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Bouziane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Marchetti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47277-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880943v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianqi Song" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bodin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119776" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249911v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Cordeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsane Bichoutar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meunier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kep Kee Loh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Michaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.120336" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800370v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Milham" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Petkov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliann Ben Hamed" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Evrard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2021.10.015" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696711v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claidi&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Margiotoudi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832209v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefevre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2021.101599" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03697244v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meguerditchian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac200" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871725v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hopkins" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Coulon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Staes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chet Sherwood" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhac183" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830657v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R Becker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.12.013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830591v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rivi&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leprince" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Labra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Vindas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Foubet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2022.803934" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243021v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niharika Gajawelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Deoni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Ramsy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas C Dean" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan O&#8217;muircheartaigh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-021-02292-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867301v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deruelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-020-02177-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167237v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Friedrich" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Forkel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Amiez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua H Balsters" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A Coulon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117685" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030850v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512954v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Rabiei" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jp Richard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2020.3043892" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923506v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Kaltenmark" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Brun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101749" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993101v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher I Petkov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Margulies" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E Schroeder" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele A Basso" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.12.023" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983610v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Mao" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R&#233;gis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117513" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365092v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sein" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2019.00536" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104937v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.01.001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788066v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Velly" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adam" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delphine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(18)30027-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784749v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leroy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grigis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.03.046" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01777891v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Coulon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-017-1483-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464151v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2016.2633393" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01776157v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Atkinson-Clement" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pinto" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Eusebio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2017.07.011" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01527005v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Noulhiane" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Dehaene-Lambertz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhx098" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479325v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Misura" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pope" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264416v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2016.04.011" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464145v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Love" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien A Marie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel A Roth" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lacoste" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno A Nazarian" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.03.018" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01461819v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brovelli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23121" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464140v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Mangin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebenberg" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefranc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Labra" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2016.06.008" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464162v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Badier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bonini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bartolomei" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1672-16.2016" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432427v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Hopkins" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Schaeffer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie L. Russell" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie L. Bogart" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568539X-00003204" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364091v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auzias" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brun" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deruelle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2015.10.004" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364111v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.02.008" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432430v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjade" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fresnais" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000435825" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432448v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bogart" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000362431" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364135v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tassy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Oullier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duclos" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nsr008" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439708v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tassy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349686v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poupon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cachia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0933-3657(03)00064-2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZB9F30L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538706v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cazzolla" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Manchon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Milh" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Girard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Coulon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728333v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9433937" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02286005v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Girard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01778293v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617724v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brun" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lef&#232;vre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Deruelle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784779v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leroy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950472" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464166v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Thi&#233;baut Lonjaret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bakhous" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Boutelier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488230v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Batrancourt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cointepas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488229v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490141v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Puybasset" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lesimple" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488231v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488228v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224184v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112776v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488235v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Klein" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yrj&#246; H&#228;me" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forrest Bao" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Giard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488234v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Cai" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie L. Bogart" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dubois" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488236v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488240v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wicker" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Laffont" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488253v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488252v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Troter" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Operto" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488277v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kochunov" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rogers" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Lancaster" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488268v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Cantalupo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia M. Nir" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979007v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Zielinski" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chanoine" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793925v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799220v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487991v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Yi Sun" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599206v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sein" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Leroux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dienye" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Renaud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196978v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03255234v3" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022384v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bodin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pron" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Mao" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R&#233;gis" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Belin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022389v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950578v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114993v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Guio" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Pepe" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114989v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Germanaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603509v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Argilier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Augeard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Baudoin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beaudelain Poulain" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaujeu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488833v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Clouchoux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cachia A." TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton J.-L." TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-coulon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4752-1228" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134283090" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=Tg8q9QgAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524115v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simeone" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perlbarg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Takerkart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ijbi/5380404" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05148441v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lesimple" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Feghaly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2025.101927" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05125753v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cachia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dupont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Palmis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Menu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaf145" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04738096v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Becker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Phelipon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Bouziane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Marchetti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47277-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880943v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianqi Song" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bodin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119776" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249911v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Cordeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsane Bichoutar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meunier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kep Kee Loh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Michaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.120336" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800370v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Milham" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Petkov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliann Ben Hamed" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Evrard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2021.10.015" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696711v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claidi&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Margiotoudi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832209v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefevre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2021.101599" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03697244v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meguerditchian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac200" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871725v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hopkins" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Coulon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Staes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chet Sherwood" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhac183" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830657v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R Becker" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.12.013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830591v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rivi&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leprince" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Labra" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Vindas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Foubet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2022.803934" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243021v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niharika Gajawelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Deoni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Ramsy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas C Dean" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan O&#8217;muircheartaigh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-021-02292-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167237v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Friedrich" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Forkel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Amiez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua H Balsters" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A Coulon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117685" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867301v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deruelle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-020-02177-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512954v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Rabiei" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jp Richard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2020.3043892" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030850v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923506v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Kaltenmark" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Brun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101749" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993101v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher I Petkov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Margulies" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E Schroeder" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele A Basso" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.12.023" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983610v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Mao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R&#233;gis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117513" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365092v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sein" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2019.00536" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104937v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.01.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788066v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Velly" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adam" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delphine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(18)30027-9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784749v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leroy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grigis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.03.046" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01777891v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Coulon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-017-1483-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01527005v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Noulhiane" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Dehaene-Lambertz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhx098" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479325v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Misura" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pope" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464151v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2016.2633393" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01776157v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Atkinson-Clement" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pinto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Eusebio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2017.07.011" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264416v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2016.04.011" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464145v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Love" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien A Marie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel A Roth" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lacoste" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno A Nazarian" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.03.018" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01461819v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brovelli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23121" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464140v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Mangin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebenberg" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefranc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Labra" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2016.06.008" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464162v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Badier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bonini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bartolomei" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1672-16.2016" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432427v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Hopkins" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Schaeffer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie L. Russell" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie L. Bogart" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568539X-00003204" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364091v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auzias" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brun" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deruelle" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2015.10.004" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364111v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.02.008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432430v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjade" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fresnais" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000435825" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432448v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bogart" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000362431" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364135v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tassy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Oullier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duclos" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nsr008" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439708v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tassy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349686v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poupon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cachia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0933-3657(03)00064-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZB9F30L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538706v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cazzolla" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Manchon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Milh" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Girard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Coulon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728333v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9433937" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02286005v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Girard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01778293v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617724v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brun" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lef&#232;vre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Deruelle" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464166v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Thi&#233;baut Lonjaret" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bakhous" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Boutelier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784779v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leroy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950472" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488230v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Batrancourt" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cointepas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488229v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490141v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Puybasset" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lesimple" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488231v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488228v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224184v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112776v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488235v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Klein" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yrj&#246; H&#228;me" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forrest Bao" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Giard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488234v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Cai" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie L. Bogart" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dubois" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488236v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488240v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wicker" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Laffont" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488253v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488252v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Troter" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Operto" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488277v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kochunov" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rogers" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Lancaster" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488268v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Cantalupo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia M. Nir" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979007v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Zielinski" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chanoine" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793925v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799220v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487991v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Yi Sun" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599206v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sein" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Leroux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dienye" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Renaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196978v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03255234v3" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022384v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bodin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pron" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Mao" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R&#233;gis" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Belin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022389v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950578v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114993v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Guio" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Pepe" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114989v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Germanaud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603509v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Argilier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Augeard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Baudoin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beaudelain Poulain" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaujeu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488833v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Clouchoux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cachia A." TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton J.-L." TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>