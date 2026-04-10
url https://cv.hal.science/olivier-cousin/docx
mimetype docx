--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -178,269 +178,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05058485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Touraine, une voix singulière</w:t>
+                <w:t xml:space="preserve">Le savant en politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cousin Olivier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pauline Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Juven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Tournepiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sarfati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 23, pp.[en ligne]. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/nrt.15099⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.14983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04308616v1</w:t>
-[...54 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">halshs-04308523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touraine, une voix singulière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Sarfati</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cousin Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 23, </w:t>
+              <w:t xml:space="preserve">, 2023, 23, pp.[en ligne]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/nrt.14983⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/nrt.15099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04308523v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04308616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de lecture : Allouch (Annabelle) – Mérite. – Paris, Anamosa, 2021, (Le mot est faible). 112 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cousin Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 72 (1), pp.180-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -478,51 +478,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations et individualisation des rapports au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cousin Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du Travail Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, La médiation dans les relations au travail : enjeux et perspectives, 99, pp.11-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -655,51 +655,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Landour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -831,265 +831,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01893174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ce que l'économie fait au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio - La nouvelle revue des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio.2543⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que faire de la diversité ? Hôpital et École face aux discriminations ethno-raciales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, École, citoyenneté, ethnicité, 26, pp.78-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ree.6609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01363827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recension de : Dominique Cardon, À quoi rêvent les algorithmes. Nos vies à l’heure des big data, Paris, Le Seuil, 2015, 108 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8, pp.[en ligne]. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/nrt.2757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01349497v1</w:t>
-              </w:r>
-[...154 lines deleted...]
-                <w:t xml:space="preserve">hal-02091743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jounin, Voyage de classes. Des étudiants de Seine-Saint-Denis enquêtent dans les beaux quartiers, Paris, La Découverte, 2014</w:t>
               </w:r>
@@ -1386,51 +1386,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction des inégalités hommes/femmes dans l'entreprise. Une analyse de cas dans la métallurgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cousin Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 49 (2), pp.195/219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2016,51 +2016,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations des performances scolaires et effet d'établissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cousin Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2306,165 +2306,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03028237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pourquoi la rentabilité économique tue le travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaires / Conférences CORHIS-UPVD « Inégalités, recherche et mondes populaires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Perpignan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02379123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un travail sous contrainte ? Interrogation sur l’emprise de la T2A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude « Pour une sociologie publique de l’Hôpital : travail, mobilisations et construction des savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02404536v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02379123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts individuels sur les victimes de discrimination</w:t>
               </w:r>
@@ -3134,523 +3134,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02527542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Is Sociological Intervention still Relevant?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IXth International Scientific Conference "Sorokin Readings: Main trends in Development of Sociology in the XXIst Century"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lomonosov, Dec 2014, Moscou, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01115680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail, sens et reconnaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mutations du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du travail social de la région Auvergne (ITSRA), Apr 2014, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01018971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la reconnaissance au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence, Renault-Technocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Guyancourt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01018960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qu'est-ce qu'un cadre aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGEN-CFDT, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01018976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contemporary Theories of Sociology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IXth International Scientific Conference "Sorokin Readings: Main trends in Development of Sociology in the XXIst Century"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Lomonosov, Dec 2014, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01115697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination and work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIII ISA World Congress of Sociology, RC 47, Social Classes and Social Movements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00992191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on parler d'ethnicisation des questions scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Ethnicité et citoyenneté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Cergy Pontoise, Apr 2014, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01018966v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-01115680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du travail à la société : Valeurs et représentations des cadres</w:t>
               </w:r>
@@ -3718,51 +3718,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomie, homogénéité et segmentation du groupe-cadres : introduction aux débats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cousin Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Groux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4484,51 +4484,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Evaluation: A Key Element of Recognition at Work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cousin Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Barozet, Ivan Sainsaulieu, Régis Cortesero, David Mélo (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Where Has Social Justice Gone? From Equality to Experimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.107-123, 2022, 978-3-030-93123-0. </w:t>
@@ -4840,208 +4840,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02091747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rapport au travail des cadres : un engagement paradoxal</w:t>
+                <w:t xml:space="preserve">Le flou de la différence cadres/non cadres dans les modes de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederik Mispelblom Beyer</w:t>
+                <w:t xml:space="preserve">Sarah Ghaffari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Bouffartigue, Charles Gadéa, Sophie Pochic (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cadres, classes moyennes : vers l'éclatement ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp.46-55, 2011, Recherches, 978-2-200-25590-9</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Armand Colin, pp.161-165, 2011, Recherches, 978-2-200-25590-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arco.bouff.2011.01.0161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02092063v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">Le flou de la différence cadres/non cadres dans les modes de vie</w:t>
+                <w:t xml:space="preserve">halshs-00593944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rapport au travail des cadres : un engagement paradoxal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sarah Ghaffari</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Mispelblom Beyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Bouffartigue, Charles Gadéa, Sophie Pochic (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cadres, classes moyennes : vers l'éclatement ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp.161-165, 2011, Recherches, 978-2-200-25590-9. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Armand Colin, pp.46-55, 2011, Recherches, 978-2-200-25590-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00593944v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyrannie de la communication et occultation des rapports de pouvoir</w:t>
               </w:r>
@@ -5950,51 +5950,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058485v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cousin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SL2024-170004" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04308616v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cousin Olivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.15099" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04308523v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tournepiche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarfati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.14983" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963174v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.716.0167b" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495282v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03347891v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.013.0127" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378981v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Landour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fortino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paoletti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.6021" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893174v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.182.0111" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349497v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2757" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363827v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.6609" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091743v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.2543" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180553v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2213" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718720v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607351v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.613.0513" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091741v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00230184v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00230210v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008106v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008128v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091738v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091734v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091736v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfp.1996.1201" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008315v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091733v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04703898v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-31-03" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091732v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dubet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfp.1991.1361" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028237v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02404536v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379123v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379190v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526574v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297822v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02292306v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527610v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378542v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379358v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526674v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527472v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527542v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018960v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018976v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115697v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018971v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992191v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018966v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115680v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369335v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Groux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569070v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008935v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05154932v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100616380" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02076709v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mac&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://socialsciencepress.com/product/the-experience-of-discrimination-in-france-why-me/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02042656v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/pourquoi-la-rentabilite-economique-tue-le-travail/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138325v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lezig Bigi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M&#233;da" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Sibaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wieviorka" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799161v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515361v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.13158" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783287v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93123-0_7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476905v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.87583" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661670v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/produit/travail-et-subjectivite" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091747v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pul.uclouvain.be/book/?gcoi=29303100547060" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092063v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Mispelblom Beyer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593944v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghaffari" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.bouff.2011.01.0161" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609285v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092062v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092060v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092058v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092057v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092056v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092055v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05178046v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181921v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00230234v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058485v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cousin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SL2024-170004" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04308523v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tournepiche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarfati" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.14983" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04308616v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cousin Olivier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.15099" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963174v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.716.0167b" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495282v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03347891v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.013.0127" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378981v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Landour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fortino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paoletti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.6021" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893174v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.182.0111" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091743v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.2543" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363827v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.6609" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349497v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2757" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180553v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2213" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718720v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607351v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.613.0513" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091741v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00230184v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00230210v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008106v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008128v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091738v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091734v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091736v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfp.1996.1201" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008315v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091733v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04703898v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-31-03" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091732v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dubet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfp.1991.1361" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028237v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379123v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02404536v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379190v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526574v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297822v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02292306v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527610v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378542v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379358v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526674v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527472v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527542v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115680v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018971v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018960v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018976v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115697v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992191v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018966v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369335v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Groux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569070v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008935v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05154932v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100616380" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02076709v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mac&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://socialsciencepress.com/product/the-experience-of-discrimination-in-france-why-me/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02042656v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/pourquoi-la-rentabilite-economique-tue-le-travail/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138325v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lezig Bigi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M&#233;da" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Sibaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wieviorka" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799161v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515361v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.13158" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783287v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93123-0_7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476905v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.87583" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661670v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/produit/travail-et-subjectivite" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091747v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pul.uclouvain.be/book/?gcoi=29303100547060" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593944v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghaffari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.bouff.2011.01.0161" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092063v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Mispelblom Beyer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609285v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092062v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092060v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092058v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092057v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092056v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092055v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05178046v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181921v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00230234v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>