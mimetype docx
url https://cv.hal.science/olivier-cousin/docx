--- v1 (2026-04-10)
+++ v2 (2026-05-05)
@@ -909,187 +909,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02091743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Recension de : Dominique Cardon, À quoi rêvent les algorithmes. Nos vies à l’heure des big data, Paris, Le Seuil, 2015, 108 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, pp.[en ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.2757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01349497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Que faire de la diversité ? Hôpital et École face aux discriminations ethno-raciales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, École, citoyenneté, ethnicité, 26, pp.78-87. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ree.6609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01363827v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-01349497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jounin, Voyage de classes. Des étudiants de Seine-Saint-Denis enquêtent dans les beaux quartiers, Paris, La Découverte, 2014</w:t>
               </w:r>
@@ -3216,303 +3216,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01115680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de la reconnaissance au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence, Renault-Technocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Guyancourt, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01018960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évaluation au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qu'est-ce qu'un cadre aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGEN-CFDT, Apr 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01018976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contemporary Theories of Sociology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IXth International Scientific Conference "Sorokin Readings: Main trends in Development of Sociology in the XXIst Century"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lomonosov, Dec 2014, Moscou, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01115697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Travail, sens et reconnaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mutations du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut du travail social de la région Auvergne (ITSRA), Apr 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01018971v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">halshs-01115697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination and work</w:t>
               </w:r>
@@ -5950,51 +5950,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058485v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cousin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SL2024-170004" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04308523v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tournepiche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarfati" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.14983" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04308616v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cousin Olivier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.15099" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963174v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.716.0167b" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495282v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03347891v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.013.0127" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378981v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Landour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fortino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paoletti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.6021" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893174v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.182.0111" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091743v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.2543" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363827v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.6609" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349497v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2757" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180553v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2213" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718720v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607351v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.613.0513" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091741v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00230184v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00230210v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008106v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008128v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091738v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091734v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091736v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfp.1996.1201" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008315v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091733v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04703898v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-31-03" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091732v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dubet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfp.1991.1361" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028237v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379123v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02404536v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379190v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526574v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297822v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02292306v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527610v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378542v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379358v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526674v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527472v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527542v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115680v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018971v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018960v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018976v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115697v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992191v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018966v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369335v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Groux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569070v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008935v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05154932v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100616380" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02076709v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mac&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://socialsciencepress.com/product/the-experience-of-discrimination-in-france-why-me/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02042656v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/pourquoi-la-rentabilite-economique-tue-le-travail/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138325v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lezig Bigi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M&#233;da" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Sibaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wieviorka" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799161v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515361v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.13158" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783287v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93123-0_7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476905v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.87583" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661670v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/produit/travail-et-subjectivite" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091747v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pul.uclouvain.be/book/?gcoi=29303100547060" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593944v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghaffari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.bouff.2011.01.0161" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092063v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Mispelblom Beyer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609285v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092062v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092060v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092058v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092057v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092056v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092055v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05178046v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181921v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00230234v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058485v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cousin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SL2024-170004" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04308523v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tournepiche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarfati" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.14983" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04308616v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cousin Olivier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.15099" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963174v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.716.0167b" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495282v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03347891v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.013.0127" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378981v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Landour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fortino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paoletti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.6021" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893174v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.182.0111" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091743v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.2543" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349497v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2757" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363827v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.6609" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180553v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2213" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718720v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607351v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.613.0513" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091741v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00230184v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00230210v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008106v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008128v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091738v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091734v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091736v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfp.1996.1201" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008315v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091733v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04703898v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-31-03" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091732v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dubet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfp.1991.1361" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028237v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379123v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02404536v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379190v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526574v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297822v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02292306v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527610v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378542v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379358v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526674v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527472v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527542v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115680v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018960v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018976v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115697v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018971v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992191v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018966v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369335v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Groux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569070v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008935v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05154932v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100616380" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02076709v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mac&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://socialsciencepress.com/product/the-experience-of-discrimination-in-france-why-me/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02042656v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/pourquoi-la-rentabilite-economique-tue-le-travail/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138325v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lezig Bigi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M&#233;da" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Sibaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wieviorka" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799161v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515361v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.13158" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783287v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93123-0_7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476905v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.87583" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661670v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/produit/travail-et-subjectivite" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091747v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pul.uclouvain.be/book/?gcoi=29303100547060" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593944v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghaffari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.bouff.2011.01.0161" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092063v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Mispelblom Beyer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609285v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092062v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092060v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092058v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092057v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092056v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092055v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05178046v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181921v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00230234v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>