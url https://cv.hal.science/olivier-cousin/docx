--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -178,269 +178,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05058485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le savant en politique</w:t>
+                <w:t xml:space="preserve">Touraine, une voix singulière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Delage</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cousin Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 23, </w:t>
+              <w:t xml:space="preserve">, 2023, 23, pp.[en ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.15099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04308616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le savant en politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/nrt.14983⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Pierre-André Juven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Tournepiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cousin Olivier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Sarfati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 23, pp.[en ligne]. </w:t>
+              <w:t xml:space="preserve">, 2023, 23, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/nrt.15099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/nrt.14983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04308616v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04308523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de lecture : Allouch (Annabelle) – Mérite. – Paris, Anamosa, 2021, (Le mot est faible). 112 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cousin Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 72 (1), pp.180-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -478,51 +478,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations et individualisation des rapports au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cousin Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du Travail Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, La médiation dans les relations au travail : enjeux et perspectives, 99, pp.11-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -655,51 +655,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Landour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fortino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -831,315 +831,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01893174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Que faire de la diversité ? Hôpital et École face aux discriminations ethno-raciales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, École, citoyenneté, ethnicité, 26, pp.78-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ree.6609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01363827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de : Dominique Cardon, À quoi rêvent les algorithmes. Nos vies à l’heure des big data, Paris, Le Seuil, 2015, 108 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, pp.[en ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.2757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01349497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ce que l'économie fait au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio - La nouvelle revue des sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/socio.2543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02091743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Recension de : Dominique Cardon, À quoi rêvent les algorithmes. Nos vies à l’heure des big data, Paris, Le Seuil, 2015, 108 p.</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jounin, Voyage de classes. Des étudiants de Seine-Saint-Denis enquêtent dans les beaux quartiers, Paris, La Découverte, 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 8, pp.[en ligne]. </w:t>
-[...158 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, pp.[en ligne]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/nrt.2213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1386,51 +1386,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction des inégalités hommes/femmes dans l'entreprise. Une analyse de cas dans la métallurgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cousin Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 49 (2), pp.195/219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2016,51 +2016,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations des performances scolaires et effet d'établissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cousin Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2306,165 +2306,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03028237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un travail sous contrainte ? Interrogation sur l’emprise de la T2A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Pour une sociologie publique de l’Hôpital : travail, mobilisations et construction des savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02404536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pourquoi la rentabilité économique tue le travail ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaires / Conférences CORHIS-UPVD « Inégalités, recherche et mondes populaires »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02379123v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02404536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts individuels sur les victimes de discrimination</w:t>
               </w:r>
@@ -2927,165 +2927,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01379358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le travail, une activité parmi d’autres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférences « Où va le travail humain ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège supérieur, Oct 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02527472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Travail et reconnaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Centre d’Analyse et d’Intervention Sociologiques (CADIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CADIS; EHESS, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02526674v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02527472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la reconnaissance au travail</w:t>
               </w:r>
@@ -3134,523 +3134,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02527542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Sociological Intervention still Relevant?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Rui</w:t>
+                <w:t xml:space="preserve">Travail, sens et reconnaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mutations du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du travail social de la région Auvergne (ITSRA), Apr 2014, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01018971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de la reconnaissance au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence, Renault-Technocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Guyancourt, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01018960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évaluation au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qu'est-ce qu'un cadre aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGEN-CFDT, Apr 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01018976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contemporary Theories of Sociology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IXth International Scientific Conference "Sorokin Readings: Main trends in Development of Sociology in the XXIst Century"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université de Lomonosov, Dec 2014, Moscou, Russia</w:t>
+              <w:t xml:space="preserve">, Université Lomonosov, Dec 2014, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les enjeux de la reconnaissance au travail</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01115697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discrimination and work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence, Renault-Technocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Guyancourt, France</w:t>
+              <w:t xml:space="preserve">XVIII ISA World Congress of Sociology, RC 47, Social Classes and Social Movements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'évaluation au travail</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00992191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on parler d'ethnicisation des questions scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qu'est-ce qu'un cadre aujourd'hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGEN-CFDT, Apr 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire Ethnicité et citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Cergy Pontoise, Apr 2014, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cousin</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01018966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is Sociological Intervention still Relevant?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IXth International Scientific Conference "Sorokin Readings: Main trends in Development of Sociology in the XXIst Century"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université Lomonosov, Dec 2014, Moscou, Russia</w:t>
+              <w:t xml:space="preserve">, Université de Lomonosov, Dec 2014, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...158 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">halshs-01018966v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01115680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du travail à la société : Valeurs et représentations des cadres</w:t>
               </w:r>
@@ -3718,51 +3718,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomie, homogénéité et segmentation du groupe-cadres : introduction aux débats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cousin Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Groux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4333,134 +4333,143 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Seuil, pp.360, 2013, Essais, 978-2-02-109741-2</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Seuil, pp.360, 2013, Essais, 978-2-02-109741-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ls.dubet.2013.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00799161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cadres à l'épreuve du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes, pp.296, 2008, Le sens social, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.13158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02515361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4470,215 +4479,215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Evaluation: A Key Element of Recognition at Work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cousin Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Barozet, Ivan Sainsaulieu, Régis Cortesero, David Mélo (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Where Has Social Justice Gone? From Equality to Experimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.107-123, 2022, 978-3-030-93123-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-93123-0_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-93123-0_7⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03783287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer la performance : un enjeu pour la reconnaissance du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ivan Sainsaulieu; Emmanuelle Barozet; Régis Cortesero; David Mélo (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Où est passée la justice sociale ? De l’égalité aux tâtonnements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.137-148, 2019, Le regard sociologique, 9782757430163. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.87583⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.septentrion.87583⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-02476905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les impasses de la reconnaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4701,832 +4710,832 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Wieviorka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Mercure,; Marie-Pierre Bourdages-Sylvain (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et subjectivité : perspectives critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'université de Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.263-276, 2017, Sociologie contemporaine, 978-2-7637-3231-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses de l'université de Laval</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01661670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le retour du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Franck; Philippe Scieur (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Être curieux en sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Louvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.187-201, 2014, Atelier de recherches sociologiques, 978-2-87558-310-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Louvain</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02091747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le flou de la différence cadres/non cadres dans les modes de vie</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rapport au travail des cadres : un engagement paradoxal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sarah Ghaffari</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Mispelblom Beyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Bouffartigue, Charles Gadéa, Sophie Pochic (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cadres, classes moyennes : vers l'éclatement ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp.161-165, 2011, Recherches, 978-2-200-25590-9. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Armand Colin, pp.46-55, 2011, Recherches, 978-2-200-25590-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00593944v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rapport au travail des cadres : un engagement paradoxal</w:t>
+                <w:t xml:space="preserve">Le flou de la différence cadres/non cadres dans les modes de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederik Mispelblom Beyer</w:t>
+                <w:t xml:space="preserve">Sarah Ghaffari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Bouffartigue, Charles Gadéa, Sophie Pochic (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cadres, classes moyennes : vers l'éclatement ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp.46-55, 2011, Recherches, 978-2-200-25590-9</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Armand Colin, pp.161-165, 2011, Recherches, 978-2-200-25590-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arco.bouff.2011.01.0161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02092063v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">halshs-00593944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyrannie de la communication et occultation des rapports de pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marnix Dressen et Jean-Pierre Durand (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La violence au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octares, pp.29-38, 2011, Le travail en débats, 978-2-915346-95-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00609285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résister au nom du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Yves Causer, Jean-Pierre Durand et William Gasparini (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les identités au travail. Analyses et controverses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octarès, 2009, Le Travail en débats. Série Colloques &amp; congrès, 978-2-915346-70-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le post-taylorisme est-t-il synonyme d’une disparition de l’acteur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J-P Durand, W. Gasparini (coord.), Le travail à l’épreuve des paradigmes sociologiques, Toulouse, Editions Octares</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un travail sans acteurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M. Wieviorka (dir.), Les sciences sociales en mutation, Auxerre, Editions Sciences Humaines,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail et autonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A. Karvar, L. Rouban (dir.), Les cadres au travail, Paris, La Découverte,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques et effets-établissements dans l'enseignement secondaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A. van Zanten (dir), L’école, l’état des savoirs, Paris, La découverte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changing cultures and school in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J. Cairns, R. Gardner and D. Lawton, (ed.), The World Yearbook 2001 : value, culture and Education, London, Kogan Page, 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5536,51 +5545,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’avenir incertain de l’IA en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5589,113 +5598,113 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, pp.[en ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05178046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la rentabilité économique prétend dire le travail des médecins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, pp.[en ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02181921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5705,105 +5714,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance to work in post-taylorian organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00230234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId123"/>
+      <w:footerReference w:type="default" r:id="rId124"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5950,51 +5959,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058485v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cousin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SL2024-170004" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04308523v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tournepiche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarfati" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.14983" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04308616v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cousin Olivier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.15099" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963174v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.716.0167b" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495282v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03347891v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.013.0127" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378981v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Landour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fortino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paoletti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.6021" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893174v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.182.0111" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091743v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.2543" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349497v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2757" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363827v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.6609" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180553v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2213" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718720v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607351v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.613.0513" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091741v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00230184v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00230210v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008106v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008128v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091738v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091734v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091736v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfp.1996.1201" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008315v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091733v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04703898v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-31-03" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091732v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dubet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfp.1991.1361" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028237v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379123v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02404536v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379190v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526574v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297822v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02292306v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527610v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378542v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379358v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526674v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527472v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527542v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115680v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018960v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018976v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115697v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018971v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992191v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018966v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369335v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Groux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569070v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008935v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05154932v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100616380" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02076709v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mac&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://socialsciencepress.com/product/the-experience-of-discrimination-in-france-why-me/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02042656v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/pourquoi-la-rentabilite-economique-tue-le-travail/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138325v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lezig Bigi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M&#233;da" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Sibaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wieviorka" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799161v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515361v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.13158" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783287v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93123-0_7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476905v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.87583" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661670v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/produit/travail-et-subjectivite" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091747v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pul.uclouvain.be/book/?gcoi=29303100547060" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593944v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghaffari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.bouff.2011.01.0161" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092063v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Mispelblom Beyer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609285v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092062v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092060v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092058v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092057v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092056v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092055v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05178046v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181921v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00230234v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058485v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cousin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SL2024-170004" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04308616v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cousin Olivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.15099" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04308523v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tournepiche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarfati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.14983" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963174v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.716.0167b" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495282v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03347891v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.013.0127" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378981v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Landour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fortino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paoletti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.6021" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893174v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.182.0111" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363827v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.6609" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349497v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2757" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091743v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.2543" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180553v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2213" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718720v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607351v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.613.0513" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091741v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00230184v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00230210v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008106v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008128v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091738v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091734v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091736v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfp.1996.1201" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008315v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091733v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04703898v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-31-03" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091732v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dubet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfp.1991.1361" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028237v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02404536v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379123v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379190v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526574v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297822v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02292306v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527610v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378542v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379358v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527472v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526674v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527542v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018971v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018960v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018976v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115697v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992191v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018966v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115680v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369335v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Groux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569070v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008935v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05154932v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100616380" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02076709v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mac&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://socialsciencepress.com/product/the-experience-of-discrimination-in-france-why-me/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02042656v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/pourquoi-la-rentabilite-economique-tue-le-travail/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138325v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lezig Bigi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M&#233;da" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Sibaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wieviorka" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799161v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.dubet.2013.01" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515361v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.13158" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783287v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93123-0_7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476905v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.87583" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661670v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/produit/travail-et-subjectivite" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091747v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pul.uclouvain.be/book/?gcoi=29303100547060" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092063v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Mispelblom Beyer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593944v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghaffari" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.bouff.2011.01.0161" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609285v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092062v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092060v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092058v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092057v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092056v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092055v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05178046v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181921v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00230234v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>