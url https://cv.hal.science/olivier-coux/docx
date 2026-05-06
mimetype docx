--- v0 (2026-03-26)
+++ v1 (2026-05-06)
@@ -770,295 +770,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03648305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 20S proteasome activator PA28γ controls the compaction of chromatin</w:t>
+                <w:t xml:space="preserve">PA28γ–20S proteasome is a proteolytic complex committed to degrade unfolded proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Fesquet</w:t>
+                <w:t xml:space="preserve">Jean-Yves Alejandro Frayssinhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Llères</w:t>
+                <w:t xml:space="preserve">Fulvia Cerruti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Grimaud</w:t>
+                <w:t xml:space="preserve">Justine Laulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Viganò</w:t>
+                <w:t xml:space="preserve">Angela Cattaneo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisca Méchali</w:t>
+                <w:t xml:space="preserve">Angela Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 134 (3), </w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 79 (1), pp.45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jcs.257717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00018-021-04045-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03428214v1</w:t>
+                <w:t xml:space="preserve">hal-03765020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PA28γ–20S proteasome is a proteolytic complex committed to degrade unfolded proteins</w:t>
+                <w:t xml:space="preserve">The 20S proteasome activator PA28γ controls the compaction of chromatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Alejandro Frayssinhes</w:t>
+                <w:t xml:space="preserve">Didier Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fulvia Cerruti</w:t>
+                <w:t xml:space="preserve">David Llères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Laulin</w:t>
+                <w:t xml:space="preserve">Charlotte Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Cattaneo</w:t>
+                <w:t xml:space="preserve">Cristina Viganò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Bachi</w:t>
+                <w:t xml:space="preserve">Francisca Méchali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 79 (1), pp.45. </w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 134 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00018-021-04045-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jcs.257717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765020v1</w:t>
+                <w:t xml:space="preserve">hal-03428214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USP13 controls the stability of Aurora B impacting progression through the cell cycle</w:t>
               </w:r>
@@ -1589,51 +1589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beata Jonik-Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Menneteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Baldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1691,295 +1691,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The proteasome maturation protein POMP increases proteasome assembly and activity in psoriatic lesional skin</w:t>
+                <w:t xml:space="preserve">The stability of Fbw7α in M-phase requires its phosphorylation by PKC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara A. Zieba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Henry</w:t>
+                <w:t xml:space="preserve">Sihem Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisca Méchali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Lacroix</w:t>
+                <w:t xml:space="preserve">Catherine Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Jemaà</w:t>
+                <w:t xml:space="preserve">Armelle Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lavabre-Bertrand</w:t>
+                <w:t xml:space="preserve">Daniel Barry Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dermatological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 88 (1), pp.10--19. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (8), pp.e0183500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jdermsci.2017.04.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0183500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875262v1</w:t>
+                <w:t xml:space="preserve">hal-01875263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The stability of Fbw7α in M-phase requires its phosphorylation by PKC</w:t>
+                <w:t xml:space="preserve">The proteasome maturation protein POMP increases proteasome assembly and activity in psoriatic lesional skin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sihem Zitouni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francisca Méchali</w:t>
+                <w:t xml:space="preserve">Barbara A. Zieba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Papin</w:t>
+                <w:t xml:space="preserve">Matthieu Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Choquet</w:t>
+                <w:t xml:space="preserve">Mohamed Jemaà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Barry Roche</w:t>
+                <w:t xml:space="preserve">Thierry Lavabre-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (8), pp.e0183500. </w:t>
+              <w:t xml:space="preserve">Journal of Dermatological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88 (1), pp.10--19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0183500⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jdermsci.2017.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875263v1</w:t>
+                <w:t xml:space="preserve">hal-01875262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of Proteasome Activity Induces Formation of Alternative Proteasome Complexes</w:t>
               </w:r>
@@ -2125,51 +2125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Méchali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4931,51 +4931,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737518v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Farr&#224;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Mohamad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barrio Rosa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blattner Christine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2024.06.004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594447v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ribot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Soler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Chartier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Al Hayek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Na&#239;t-Sa&#239;di" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010015" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765057v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonhoure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Henry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bich" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Blanc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Bergeret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tra.12840" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719265v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Singh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnananda Samanta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Mathy Kebe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Michel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2021.105539" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03648305v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Quinet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Xolalpa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Reyes-Garau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Profit&#243;s-Pelej&#224;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Azkargorta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14040923" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03428214v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fesquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ll&#232;res" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Grimaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vigan&#242;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca M&#233;chali" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.257717" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765020v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Alejandro Frayssinhes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvia Cerruti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Laulin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Cattaneo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bachi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-021-04045-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03026281v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Esposito" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Begum Akman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angeles Ceregido" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogier Schepers" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-020-01396-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024170v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Dissmeyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rodriguez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Barrio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibs.2019.01.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02339525v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Kebe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Lai-Kee-Him" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Apicella" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20051021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307936v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larroque" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tra.12653" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267210v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Jonik-Nowak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Menneteau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baldin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonne-Andrea" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1722299115" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875262v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara A. Zieba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lacroix" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jema&#224;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lavabre-Bertrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdermsci.2017.04.009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875263v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Zitouni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Papin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choquet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barry Roche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0183500" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878034v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Welk" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Kleene" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Abeza" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Tr&#252;mbach" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.717652" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02353356v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thomas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Peter" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Blanchard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/15384101.2014.972882" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883482v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fort" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V. Kajava" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delsuc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv068" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02518501v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Ethna Mbang-Benet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Sterkers" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morelle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye-Mathy Kebe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Crobu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2013.11.017" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02353377v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.9.21.13593" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02353368v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Loukil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Zonca" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Rebouissou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.139188" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191601v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonne-Andrea" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kahli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mechali" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Lemaitre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bossis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2875" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421867v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Biard-Piechaczyk" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Borel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Espert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy de Bettignies" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201100112" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-95LQ7CV1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04818443v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Gallic" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garcin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Coux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jumez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2133.2011.10447.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-150894F4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450665v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monsef Benkirane" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sardet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0380098" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523031v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Wodrich" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henaff" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptist Jammart" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Segura-Morales" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Seelmeir" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000808" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348564v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie y Le Feuvre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Dantas-Barbosa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2008.10.014" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265103v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Militello" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Doucet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weronika Fic" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E07-07-0637" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171487v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Lassot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Latreille" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rousset" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sourisseau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Linares" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2006.12.020" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264666v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nury" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2091-8-S1-S7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121691v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia K. Linares" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary E. Kiernan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Triboulet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chable-Bessia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1545" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-XF800VJG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262465v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Cam" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. Linares" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paul" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Julien" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacroix" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2006.09.031" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871273v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo J Gutierrez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lindon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lorca" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendaline Lledo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2091-6-27" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02353390v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200420121156" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137972v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Br&#232;s" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Kiernan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Plechakova" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1023" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5CC8D20292EA9CA2AA24C92288EB8FD00A180EA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380293v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Carusi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bossis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4710-3_12" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03026273v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Zieba" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Meiners" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38266-7_3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737518v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Farr&#224;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Mohamad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barrio Rosa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blattner Christine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2024.06.004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594447v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ribot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Soler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Chartier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Al Hayek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Na&#239;t-Sa&#239;di" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010015" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765057v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonhoure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Henry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bich" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Blanc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Bergeret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tra.12840" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719265v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Singh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnananda Samanta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Mathy Kebe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Michel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2021.105539" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03648305v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Quinet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Xolalpa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Reyes-Garau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Profit&#243;s-Pelej&#224;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Azkargorta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14040923" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765020v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Alejandro Frayssinhes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvia Cerruti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Laulin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Cattaneo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bachi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-021-04045-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03428214v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fesquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ll&#232;res" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Grimaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vigan&#242;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca M&#233;chali" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.257717" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03026281v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Esposito" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Begum Akman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angeles Ceregido" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogier Schepers" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-020-01396-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024170v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Dissmeyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rodriguez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Barrio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibs.2019.01.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02339525v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Kebe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Lai-Kee-Him" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Apicella" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20051021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307936v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larroque" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tra.12653" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267210v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Jonik-Nowak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Menneteau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baldin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonne-Andrea" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1722299115" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875263v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Zitouni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Papin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barry Roche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0183500" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875262v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara A. Zieba" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lacroix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jema&#224;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lavabre-Bertrand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdermsci.2017.04.009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878034v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Welk" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Kleene" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Abeza" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Tr&#252;mbach" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.717652" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02353356v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thomas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Peter" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Blanchard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/15384101.2014.972882" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883482v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fort" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V. Kajava" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delsuc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv068" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02518501v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Ethna Mbang-Benet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Sterkers" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morelle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye-Mathy Kebe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Crobu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2013.11.017" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02353377v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.9.21.13593" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02353368v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Loukil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Zonca" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Rebouissou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.139188" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191601v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonne-Andrea" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kahli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mechali" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Lemaitre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bossis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2875" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421867v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Biard-Piechaczyk" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Borel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Espert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy de Bettignies" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201100112" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-95LQ7CV1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04818443v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Gallic" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garcin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Coux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jumez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2133.2011.10447.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-150894F4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450665v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monsef Benkirane" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sardet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0380098" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523031v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Wodrich" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henaff" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptist Jammart" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Segura-Morales" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Seelmeir" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000808" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348564v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie y Le Feuvre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Dantas-Barbosa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2008.10.014" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265103v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Militello" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Doucet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weronika Fic" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E07-07-0637" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171487v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Lassot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Latreille" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rousset" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sourisseau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Linares" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2006.12.020" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264666v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nury" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2091-8-S1-S7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121691v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia K. Linares" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary E. Kiernan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Triboulet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chable-Bessia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1545" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-XF800VJG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262465v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Cam" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. Linares" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paul" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Julien" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacroix" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2006.09.031" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871273v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo J Gutierrez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lindon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lorca" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendaline Lledo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2091-6-27" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02353390v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200420121156" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137972v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Br&#232;s" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Kiernan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Plechakova" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1023" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5CC8D20292EA9CA2AA24C92288EB8FD00A180EA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380293v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Carusi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bossis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4710-3_12" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03026273v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Zieba" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Meiners" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38266-7_3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>