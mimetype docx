--- v1 (2026-05-06)
+++ v2 (2026-05-31)
@@ -770,295 +770,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03648305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PA28γ–20S proteasome is a proteolytic complex committed to degrade unfolded proteins</w:t>
+                <w:t xml:space="preserve">The 20S proteasome activator PA28γ controls the compaction of chromatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Alejandro Frayssinhes</w:t>
+                <w:t xml:space="preserve">Didier Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fulvia Cerruti</w:t>
+                <w:t xml:space="preserve">David Llères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Laulin</w:t>
+                <w:t xml:space="preserve">Charlotte Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Cattaneo</w:t>
+                <w:t xml:space="preserve">Cristina Viganò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Bachi</w:t>
+                <w:t xml:space="preserve">Francisca Méchali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 79 (1), pp.45. </w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 134 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00018-021-04045-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jcs.257717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765020v1</w:t>
+                <w:t xml:space="preserve">hal-03428214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 20S proteasome activator PA28γ controls the compaction of chromatin</w:t>
+                <w:t xml:space="preserve">PA28γ–20S proteasome is a proteolytic complex committed to degrade unfolded proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Fesquet</w:t>
+                <w:t xml:space="preserve">Jean-Yves Alejandro Frayssinhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Llères</w:t>
+                <w:t xml:space="preserve">Fulvia Cerruti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Grimaud</w:t>
+                <w:t xml:space="preserve">Justine Laulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Viganò</w:t>
+                <w:t xml:space="preserve">Angela Cattaneo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisca Méchali</w:t>
+                <w:t xml:space="preserve">Angela Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 134 (3), </w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 79 (1), pp.45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jcs.257717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00018-021-04045-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03428214v1</w:t>
+                <w:t xml:space="preserve">hal-03765020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USP13 controls the stability of Aurora B impacting progression through the cell cycle</w:t>
               </w:r>
@@ -1589,51 +1589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beata Jonik-Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Menneteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Baldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1710,51 +1710,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The stability of Fbw7α in M-phase requires its phosphorylation by PKC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Méchali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2125,51 +2125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Méchali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2448,73 +2448,85 @@
               <w:t xml:space="preserve">Acta Tropica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 131, pp.22-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actatropica.2013.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02518501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">βTrCP-dependent degradation of CDC25B phosphatase at the metaphase-anaphase transition is a pre-requisite for correct mitotic exit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2533,132 +2545,132 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Baldin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Cycle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (21), pp.4338-4350. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/cc.9.21.13593⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02353377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution live-cell imaging reveals novel cyclin A2 degradation foci involving autophagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhalim Loukil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Zonca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Rebouissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Baldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2667,1870 +2679,1870 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 127 (10), pp.2145-2150. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/jcs.139188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02353368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SUMO2/3 modification of cyclin E contributes to the control of replication origin firing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonne-Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mechali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bossis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4, pp.1850. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms2875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02191601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIV-1, ubiquitin and ubiquitin-like proteins: the dialectic interactions of a virus with a sophisticated network of post-translational modifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Biard-Piechaczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Espert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy de Bettignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of the Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 104 (3), pp.165-187. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/boc.201100112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteolytic activity and expression of the 20S proteasome are increased in psoriasis lesional skin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Gallic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Coux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 165 (2), pp.311-320. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2133.2011.10447.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons from interconnected ubiquitylation and acetylation of p53: think metastable networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A capsid-encoded PPxY-motif facilitates adenovirus entry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Sardet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Harald Wodrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptist Jammart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Segura-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigrid Seelmeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BST0380098⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (3), pp.e1000808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1000808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00450665v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00523031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A capsid-encoded PPxY-motif facilitates adenovirus entry.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lessons from interconnected ubiquitylation and acetylation of p53: think metastable networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sigrid Seelmeir</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monsef Benkirane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Sardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Coux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1000808⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 38 (Pt 1), pp.98-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BST0380098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00523031v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High yield bacterial expression and purification of active recombinant PA28alphabeta complex.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie y Le Feuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmela Dantas-Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Baldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protein Expression and Purification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 64 (2), pp.219-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pep.2008.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00348564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Role for PA28{gamma}-Proteasome in Nuclear Speckle Organization and SR Protein Trafficking.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Baldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Militello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weronika Fic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 19 (4), pp.1706-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1091/mbc.E07-07-0637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00265103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Proteasome Regulates HIV-1 Transcription by Both Proteolytic and Nonproteolytic Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Lassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Latreille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 25 (3), pp.369-383. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molcel.2006.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roles and potential therapeutic targets of the ubiquitin proteasome system in muscle wasting.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intrinsic ubiquitylation activity of PCAF controls the stability of the oncoprotein Hdm2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia K. Linares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosemary E. Kiernan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robinson Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chable-Bessia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Latreille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2091-8-S1-S7⟩</w:t>
+              <w:t xml:space="preserve">Nature Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (3), pp.331-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncb1545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00264666v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00121691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic ubiquitylation activity of PCAF controls the stability of the oncoprotein Hdm2</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roles and potential therapeutic targets of the ubiquitin proteasome system in muscle wasting.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Cell Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 Suppl 1, pp.S7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2091-8-S1-S7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncb1545⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00121691v1</w:t>
+                <w:t xml:space="preserve">hal-00264666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E4F1 is an atypical ubiquitin ligase that modulates p53 effector functions independently of degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. K. Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 127 (4), pp.775--88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cell.2006.09.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02262465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple phosphorylation events control mitotic degradation of the muscle transcription factor Myf5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo J Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lindon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendaline Lledo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 6, pp.27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2091-6-27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’étiquette de la mort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Baldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 20 (12), pp.1156-1157. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/200420121156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02353390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-proteolytic role for ubiquitin in Tat-mediated transactivation of the HIV-1 promoter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Brès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosemary Kiernan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chable-Bessia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Plechakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 5 (8), pp.754-761. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncb1023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4540,251 +4552,251 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production and Purification of Recombinant SUMOylation Enzymes and SUMO Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Carusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bossis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SUMO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2957, Springer US, pp.169-181, 2025, Methods in Molecular Biology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-4710-3_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Proteasome System in Health and Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Zieba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silke Meiners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Proteasome System in Health and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.55-100, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-38266-7_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId213"/>
+      <w:footerReference w:type="default" r:id="rId214"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4931,51 +4943,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737518v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Farr&#224;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Mohamad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barrio Rosa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blattner Christine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2024.06.004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594447v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ribot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Soler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Chartier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Al Hayek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Na&#239;t-Sa&#239;di" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010015" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765057v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonhoure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Henry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bich" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Blanc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Bergeret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tra.12840" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719265v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Singh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnananda Samanta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Mathy Kebe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Michel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2021.105539" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03648305v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Quinet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Xolalpa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Reyes-Garau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Profit&#243;s-Pelej&#224;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Azkargorta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14040923" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765020v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Alejandro Frayssinhes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvia Cerruti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Laulin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Cattaneo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bachi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-021-04045-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03428214v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fesquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ll&#232;res" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Grimaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vigan&#242;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca M&#233;chali" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.257717" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03026281v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Esposito" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Begum Akman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angeles Ceregido" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogier Schepers" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-020-01396-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024170v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Dissmeyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rodriguez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Barrio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibs.2019.01.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02339525v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Kebe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Lai-Kee-Him" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Apicella" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20051021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307936v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larroque" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tra.12653" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267210v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Jonik-Nowak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Menneteau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baldin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonne-Andrea" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1722299115" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875263v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Zitouni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Papin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barry Roche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0183500" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875262v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara A. Zieba" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lacroix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jema&#224;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lavabre-Bertrand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdermsci.2017.04.009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878034v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Welk" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Kleene" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Abeza" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Tr&#252;mbach" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.717652" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02353356v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thomas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Peter" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Blanchard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/15384101.2014.972882" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883482v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fort" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V. Kajava" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delsuc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv068" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02518501v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Ethna Mbang-Benet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Sterkers" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morelle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye-Mathy Kebe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Crobu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2013.11.017" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02353377v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.9.21.13593" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02353368v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Loukil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Zonca" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Rebouissou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.139188" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191601v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonne-Andrea" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kahli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mechali" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Lemaitre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bossis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2875" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421867v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Biard-Piechaczyk" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Borel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Espert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy de Bettignies" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201100112" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-95LQ7CV1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04818443v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Gallic" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garcin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Coux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jumez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2133.2011.10447.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-150894F4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450665v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monsef Benkirane" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sardet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0380098" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523031v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Wodrich" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henaff" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptist Jammart" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Segura-Morales" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Seelmeir" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000808" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348564v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie y Le Feuvre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Dantas-Barbosa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2008.10.014" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265103v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Militello" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Doucet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weronika Fic" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E07-07-0637" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171487v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Lassot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Latreille" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rousset" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sourisseau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Linares" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2006.12.020" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264666v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nury" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2091-8-S1-S7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121691v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia K. Linares" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary E. Kiernan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Triboulet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chable-Bessia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1545" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-XF800VJG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262465v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Cam" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. Linares" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paul" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Julien" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacroix" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2006.09.031" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871273v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo J Gutierrez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lindon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lorca" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendaline Lledo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2091-6-27" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02353390v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200420121156" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137972v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Br&#232;s" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Kiernan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Plechakova" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1023" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5CC8D20292EA9CA2AA24C92288EB8FD00A180EA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380293v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Carusi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bossis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4710-3_12" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03026273v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Zieba" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Meiners" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38266-7_3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737518v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Farr&#224;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Mohamad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barrio Rosa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blattner Christine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2024.06.004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594447v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ribot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Soler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Chartier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Al Hayek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Na&#239;t-Sa&#239;di" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010015" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765057v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonhoure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Henry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bich" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Blanc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Bergeret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tra.12840" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719265v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Singh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnananda Samanta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Mathy Kebe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Michel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2021.105539" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03648305v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Quinet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Xolalpa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Reyes-Garau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Profit&#243;s-Pelej&#224;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Azkargorta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14040923" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03428214v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fesquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ll&#232;res" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Grimaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vigan&#242;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca M&#233;chali" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.257717" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765020v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Alejandro Frayssinhes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvia Cerruti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Laulin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Cattaneo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bachi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-021-04045-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03026281v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Esposito" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Begum Akman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angeles Ceregido" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogier Schepers" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-020-01396-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024170v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Dissmeyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rodriguez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Barrio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibs.2019.01.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02339525v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Kebe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Lai-Kee-Him" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Apicella" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20051021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307936v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larroque" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tra.12653" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267210v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Jonik-Nowak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Menneteau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baldin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonne-Andrea" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1722299115" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875263v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Zitouni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Papin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barry Roche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0183500" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875262v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara A. Zieba" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lacroix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jema&#224;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lavabre-Bertrand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdermsci.2017.04.009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878034v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Welk" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Kleene" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Abeza" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Tr&#252;mbach" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.717652" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02353356v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thomas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Peter" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Blanchard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/15384101.2014.972882" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883482v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fort" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V. Kajava" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delsuc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv068" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02518501v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Ethna Mbang-Benet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Sterkers" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morelle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye-Mathy Kebe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Crobu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2013.11.017" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RV52BNWJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02353377v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.9.21.13593" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02353368v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Loukil" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Zonca" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Rebouissou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.139188" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191601v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonne-Andrea" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kahli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mechali" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Lemaitre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bossis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2875" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421867v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Biard-Piechaczyk" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Borel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Espert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy de Bettignies" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201100112" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-95LQ7CV1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04818443v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Gallic" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garcin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Coux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jumez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2133.2011.10447.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-150894F4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523031v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Wodrich" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henaff" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptist Jammart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Segura-Morales" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Seelmeir" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000808" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450665v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monsef Benkirane" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sardet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0380098" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348564v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie y Le Feuvre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Dantas-Barbosa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2008.10.014" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265103v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Militello" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Doucet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weronika Fic" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E07-07-0637" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171487v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Lassot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Latreille" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rousset" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sourisseau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Linares" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2006.12.020" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121691v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia K. Linares" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary E. Kiernan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Triboulet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chable-Bessia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1545" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-XF800VJG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264666v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nury" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2091-8-S1-S7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262465v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Cam" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. Linares" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paul" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Julien" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacroix" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2006.09.031" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871273v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo J Gutierrez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lindon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lorca" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendaline Lledo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2091-6-27" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02353390v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200420121156" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137972v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Br&#232;s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Kiernan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Plechakova" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1023" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5CC8D20292EA9CA2AA24C92288EB8FD00A180EA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380293v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Carusi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bossis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4710-3_12" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03026273v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Zieba" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Meiners" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38266-7_3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>