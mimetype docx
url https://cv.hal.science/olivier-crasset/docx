--- v0 (2026-03-16)
+++ v1 (2026-05-05)
@@ -178,3968 +178,4387 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Early detection of occupational cancers among retirees in France and Canada: A challenge for retirees’ health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Arrandale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikhil Rajaram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 117 (S1), pp.41-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17269/s41997-025-01053-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Prise en compte de l’anxiété du patient dans les consultations de suivi post-professionnel et post-exposition : étude observationnelle dans un centre régional de pathologies professionnelles et environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Crasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 86, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.admp.2024.102793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04892600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupational Risk Prevention Facing Paradoxical Injunctions in Times of Pandemic Ethnography of a Rural Home Care Service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dussuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1 (150), pp.47-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévention des risques professionnels face à des injonctions paradoxales en temps de pandémie. Ethnographie d'un service rural d'aide à domicile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dussuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, n°150 (1), pp.47-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rpsf.150.0047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Legrand et Fanny Darbus, Santé et travail dans les TPE. S’arranger avec les risques, bricoler avec la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 66 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/11o58⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il laisser le matériau « faire ce qu’il veut » ? Les gestes des artisans entre virtuosité et lâcher-prise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19, pp.271-295. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/artefact.14895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04990621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Perrin, Le xxe siècle des artisans. Histoire d’une disparition non advenue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19, pp.369-372. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/11wv0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avantages et revers de l’autonomie chez les aides à domicile en emploi direct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérontologie et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 42 (162), pp.83-97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/gs1.162.0083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pensée bien charpentée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crasset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, https://laviedesidees.fr/la-vie-solide-lochmann.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well Structured Thinking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Books and Ideas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, https://laviedesidees.fr/Well-Structured-Thinking</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04990634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2019, https://laviedesidees.fr/la-vie-solide-lochmann.html</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand vient le temps de prendre soin de soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crasset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Horizons Pluriels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36, pp.6-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 36, pp.6-7</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé mentale au travail et substances psychoactives : de l'approche statistique à l'étude par groupes professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crasset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de veille scientifique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Répartir les risques dans le collectif artisanal, les limites de l'étude des conditions de travail par statut d'emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crasset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des Conditions de Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Répartir les risques dans le collectif artisanal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des Conditions de Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 5</w:t>
+              <w:t xml:space="preserve">, 2016, Conditons de travail dans les TPE/PME : Comment mobuiliser et innover ?, 5, pp.55-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’influence des statuts d’emploi sur les conditions de travail. L’exemple des collectifs de travail dans l’artisanat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des Conditions de Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Conditons de travail dans les TPE/PME : Comment mobuiliser et innover ?, 5, pp.55-65</w:t>
+              <w:t xml:space="preserve">, 2016, Décembre (5), pp.55-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“You hurt yourself a little every day”. The Healthy Worker Effect Among Farriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Rogers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Special edition, pp.133-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/travailemploi.6852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Juliette Rogers</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« On se fait mal un peu tous les jours », l’effet travailleur sain chez les maréchaux-ferrants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et Emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Special edition, pp.133-158. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/travailemploi.6852⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 136, pp.5-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/travailemploi.6109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créer un écosystème d’acteurs pour renforcer le suivi post-professionnel des cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7ème Colloque international francophone de la RISP « Comment accroître l’impact de la recherche interventionnelle dans le champ du cancer avec et pour les patients, les populations et les systèmes ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut national du cancer (Inca), Mar 2026, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagnement et prévention en oncologie : la contribution des SHS aux projets RISPOP29 et DECAPRO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crasset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès inter-cancéropôles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESP, Apr 2026, Rennes EHESP, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accompagnement à la prévention secondaire des cancers professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crasset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque interdisciplinaire « L’accompagnement en santé »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lego; Lablex, Dec 2025, Brest (UBO), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La visite de fin de carrière, un pas vers une meilleure prise en compte de la santé au travail des retraités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11e Congrès de l’Association française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RT 25, Association française de sociologie, Jul 2025, Toulouse (Université Jean Jaurès), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Chèque emploi service universel (Cesu)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crasset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de discussion autour de : Les zones grises des relations de travail et d’emploi. Un dictionnaire sociologique . Tome 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM, Nov 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la croisée du travail et de l'environnement : le cas des ouvriers de l'Île Longue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude RIBINES, cheminements pour une histoire environnementale des pays de l'Ouest. XXe-XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pacte - MSHB, Sep 2024, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prévention secondaire des cancers professionnels chez des ouvriers retraités, entre expertise profane et représentations sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIIe congrès international des sociologues de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AISLF, Jul 2024, Ottawa (Ontario), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintien des seniors en emploi : enjeux sociaux et comportements individuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Société de médecine et de santé au travail de l'Ouest. Les enjeux du vieillissement au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SMSTO, Oct 2024, Les Sables d'Olonne, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medical Surveillance for Asbestos-Exposed Retired Workers ine the Maritime Sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crasset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Being SEA-U Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Malta, Jun 2024, Malta, Malta</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medical Surveillance for Asbestos-Exposed Retired Workers ine the Maritime Sector : Insight from a population Health Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crasset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Being Sea-U Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Malta, Jun 2024, Malta, Malta</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la pandémie rencontre la prévention. Protéger et se protéger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Dussuet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée d’étude sur l’aide à domicile face au Covid dans une perspective internationale (projet Covicare)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DCS; MSH Ange Guépin, Nov 2024, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévention secondaire des cancers professionnels chez des ouvriers retraités, entre expertise profane et représentations sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIe congrès international des sociologues de langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, AISLF, Jul 2024, Ottawa (Ontario), Canada</w:t>
+              <w:t xml:space="preserve">, AISLF, Jul 2024, Ottawa (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fortunes et infortunes du suivi sanitaire des retraités ayant été exposés à des risques de cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude RIBINES, cheminements pour une histoire environnementale des pays de l'Ouest. XXe-XXIe siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pacte - MSHB, Sep 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">10e Congrès de l’Association française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CNAM, Nov 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre rapports individuels et collectifs : que fait le genre à la prévention secondaire du risque amiante ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Lecomte-Ménahès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crasset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le travail dans tous ses états : effets sur la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Fribourg, Jun 2023, Fribourg (CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, University of Malta, Jun 2024, Malta, Malta</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04313790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à la journée d'étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crasset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelle prévention secondaire pour les retraités à risque de cancer professionnel ? Débats autour du suivi post-professionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labers, Université de Brest, Dec 2023, Brest (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, University of Malta, Jun 2024, Malta, Malta</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les chemins de traverse du suivi post-professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Changer de travail ou changer le travail ? Santé, inégalités, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS GESTES, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consultations de suivi post-professionnel : des patients en apnée, des médecins inspirés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de la Société de médecine et de santé au travail de l’Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SMSTO, Oct 2023, Vannes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journée d'étude &amp;quot; Quelle prévention secondaire pour les retraités à risque de cancer professionnel ? Débats autour du suivi post-professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelle prévention secondaire pour les retraités à risque de cancer professionnel ? Débats autour du suivi post-professionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labers (UR 3149), Dec 2023, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation à la table ronde « Tous exposés durant les parcours professionnels ? Implication, prévention et réparation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crasset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium recherche de l'Institut de la longévité, des vieillesses et du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ILVV, Jun 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cesu comme cadre d’un travail plus autonome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crasset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">symposium de clôture du programme ANR Profam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, centre nantais de sociologie, Jun 2022, Nantes (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fortunes and misfortunes of health monitoring of retirees who have been exposed to cancer risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th European Academy of Occupational Health Psychology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAOHP, Jul 2022, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quoi les irradiés de l’Ile Longue se disent-ils victimes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des fonctionnaires immunisés ? Invisibilité de la santé au travail dans la fonction publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Nov 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si j’attrape le Covid en ne faisant pas les gestes-barrières, c’est moi qui suis responsable&amp;quot; : le risque professionnel Covid dans l'aide à domicile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crasset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e séminaire Profam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre nantais de sociologie; Université de nantes, Jun 2021, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Women at work in home help : tensions on the labour market in the French coastal zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crasset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Sociological Association’s Research Network on Ageing in Europe Midterm Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Jyväskylä, Jan 2021, Jyvaskyla, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La saisonnalité du travail d’aide à domicile dans une station balnéaire bretonne : plus de travail et moins de main d’oeuvre en période estivale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crasset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La société morale. XXIe congrès international des sociologues de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AISLF, Jul 2021, Tunis, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facing the Pandemic: Reorganizations oh Home-Based Care Services in France : First Reflections from Exploratory Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dussuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée d’étude sur l’aide à domicile face au Covid dans une perspective internationale (projet Covicare)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DCS; MSH Ange Guépin, Nov 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">After Covid ? Critical Conjunctures and Contingent Pathways of Contemporary Capitalism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annual Conference of the Society for the Advancement of Socio-Economics (SASE), Jul 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The effects of tourism on the home help market in a seaside resort in Britanny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crasset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Care : challenges and Solutions for a Sustainable Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Center for International Research on Care, Labour and Equalities (CIRCLE); University of Sheffield, Apr 2021, Sheffield - UK, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de la recherche interventionnelle sur le suivi postprofessionnel des cancers en Finistère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIe congrès international des sociologues de langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AISLF, Jul 2024, Ottawa (Canada), Canada</w:t>
+              <w:t xml:space="preserve">séminaire sur la recherche interventionnelle en santé des populations (RISP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut national du cancer (Inca), Jun 2021, Visio Conférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Labers, Université de Brest, Dec 2023, Brest (France), France</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Women at work in home help : tensions on the labour market in the French coastal zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crasset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESA RN01 Ageing in Europe Research Network Midterm Conference: "Places, spaces and cultures of ageing"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Sociological Association (ESA), Jan 2021, Jyvaskyla, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, AFS, Jul 2023, Lyon, France</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The effects of summer tourism on the home help market in a seaside resort in Britanny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crasset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainable Care Conference 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre for International Research on Care, Labour and Equalities (CIRCLE), Apr 2021, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Université de Fribourg, Jun 2023, Fribourg (CH), Suisse</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquête ethnographique dans un service d’aide à domicile en période de pandémie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crasset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de la recherche « Perspectives comparées des effets du Covid sur les politiques et les professionnels du care auprès des personnes âgées en perte d’autonomie à domicile - COVICARE »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DCS (UMR 6297); Université de Nantes, Dec 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, SMSTO, Oct 2023, Vannes, France</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La santé des artisans. De l'acharnement au travail au souci de soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crasset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée d'étude "Corps et usure professionnelle"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cresco (EA 7419); Université Toulouse III Paul Sabatier, Dec 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Labers (UR 3149), Dec 2023, Brest, France</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The seasonality of home help work on the French seaside : less workforce and more needs, a double scissors effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crasset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th Transforming care conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Transforming care network; Universita Foscari, Jun 2021, Venise (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, GIS GESTES, Jun 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’emploi direct des aides à domicile par les titulaires de l’APA : entre confiance et dépendance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crasset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6e Colloque international du Réseau d’Études International sur l’Âge, la CitoyenneTé et l’Intégration Socio-économique (REIACTIS) SOCIÉTÉ INCLUSIVE ET AVANCÉE EN ÂGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ILVV, Jun 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perception et usages du Chèque emploi service (Cesu) chez les acteurs de l’aide à domicile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crasset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3e CONGRÈS MONDIAL CIELO LABORAL 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de Droit et des sciences politiques Université de Nantes, Sep 2020, Nantes (virtuel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, centre nantais de sociologie, Jun 2022, Nantes (France), France</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’emploi direct des aides à domicile par les titulaires de l’APA : entre confiance et dépendance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crasset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6e colloque international du Réseau d’études International sur l’âge, la CitoyenneTé et l’Intégration Socio-économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, REIACTIS, Feb 2020, Metz (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, EAOHP, Jul 2022, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Vallée des saints ou la sculpture entre projet missionnaire et culture régionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crasset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8e congrès de l'Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nantes, Nov 2022, Nantes, France</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02277591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Advantages and setbacks of autonomy for home helpers in direct employment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crasset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transforming Care Conference. Changing priorities : the makinf of care policy and practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VIVE, Danish Center for Social Sciences Research, Jun 2019, Copenhage, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre nantais de sociologie; Université de nantes, Jun 2021, Nantes, France</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avantages et revers de l'autonomie chez les aides à domicile en emploi direct</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crasset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8e congrès de l'Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS, Aug 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Center for International Research on Care, Labour and Equalities (CIRCLE); University of Sheffield, Apr 2021, Sheffield - UK, United Kingdom</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fin de carrière et problèmes de santé chez les artisans : une étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crasset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le travail indépendant : Santé et conditions de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'étude de l'emploi (CEE), Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...1129 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03230192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4149,623 +4568,623 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chèque emploi service universel (Cesu)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les zones grises des relations de travail et d’emploi : un dictionnaire sociologique (Tome 2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Teseo, pp.37-47, 2024, 978-1-9116-9340-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.55778/ts911693406c20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sociologie indigène : un cas particulier de la sociologie en immersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUR. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En immersion. Pratiques intensives du terrain en journalisme, littérature et sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 978-2-7535-5380-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sociologie indigène, un cas particulier de la sociologie en immersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En immersion. Pratiques intensives du terrain en journalisme, littérature et sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.117-131, 2017, 978-2-7535-5380-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02268254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction et usure du corps au travail chez les artisans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail indépendant. Statut, activités et santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Liaison Sociales, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction et usure du corps au travail chez les artisans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Liaisons sociales. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail indépendant. Statut, activités et santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artisans et artistes dans la forge contemporaine : convergence des pratiques, divergence des points de vue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crasset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travailler, produire, créer - Entre l'art et le métier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artisans et artistes dans la forge contemporaine : convergence des pratiques, divergence des points de vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travailler, produire, créer - Entre l'art et le métier (ss dir Marc Perrenoud)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.179-193, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229964v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02010847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé des artisans : de l'acharnement au travail au souci de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUR, pp.290, 2017, 978-2-7535-5211-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02268584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4775,114 +5194,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jacques-Jouvenot et Yvan Droz (dir.), Faire et défaire des affaires en famille, Besançon, PUFC, 2015, 214 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/nrt.2778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId88"/>
+      <w:footerReference w:type="default" r:id="rId96"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4950,51 +5369,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6AA1D9D2"/>
+    <w:nsid w:val="2986CF12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5181,51 +5600,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-crasset" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5021-2197" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185587518" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892600v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Crasset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mu&#241;oz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102793" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676458v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crasset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dussuet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676446v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.150.0047" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676429v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11o58" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990621v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.14895" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676419v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wv0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264281v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.162.0083" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990634v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990630v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228310v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229883v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228333v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010878v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194472v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194187v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rogers" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.6852" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010998v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.6109" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728454v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728378v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mu&#241;oz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728476v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991275v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990652v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728389v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991266v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990650v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728490v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728430v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313790v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Lecomte-M&#233;nah&#232;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728499v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728561v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728439v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991301v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990664v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990658v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991294v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991326v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990696v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991323v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230235v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990676v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990638v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990704v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230211v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990681v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991314v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991310v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228298v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228286v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990707v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277591v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227331v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228313v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230192v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728414v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55778/ts911693406c20" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229937v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268254v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229922v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010978v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229964v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010847v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268584v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270749v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2778" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-crasset" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5021-2197" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185587518" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607424v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crasset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Arrandale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mu&#241;oz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Rajaram" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17269/s41997-025-01053-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892600v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Crasset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mu&#241;oz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102793" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676458v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dussuet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676446v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.150.0047" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676429v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11o58" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990621v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.14895" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676419v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wv0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264281v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.162.0083" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990630v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990634v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228310v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229883v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228333v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010878v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194472v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194187v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rogers" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.6852" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010998v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.6109" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607438v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607443v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607451v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607456v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991275v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728476v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728378v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728454v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990652v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728389v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991266v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990650v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728430v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313790v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Lecomte-M&#233;nah&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728490v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728439v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728499v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728561v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991301v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990664v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990658v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991294v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991326v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990704v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990676v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990638v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990696v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991323v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230235v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230211v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991314v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991310v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990681v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228298v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228286v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990707v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277591v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227331v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228313v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230192v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728414v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55778/ts911693406c20" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229937v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268254v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229922v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010978v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010847v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229964v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268584v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270749v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2778" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>