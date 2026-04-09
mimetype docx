--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -936,265 +936,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Alteration of the Hydro-Mechanical Behaviour of a Compacted Stabilised Expansive Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chabrat</w:t>
+                <w:t xml:space="preserve">Hydraulic conductivity, microstructure and texture of compacted claystone/ bentonite mixtures saturated with different solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Middelhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Masrouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/geotechnics3030049⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 241, pp.106982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2023.106982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04206149v1</w:t>
+                <w:t xml:space="preserve">hal-04119689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydraulic conductivity, microstructure and texture of compacted claystone/ bentonite mixtures saturated with different solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Middelhoff</w:t>
+                <w:t xml:space="preserve">In Situ Alteration of the Hydro-Mechanical Behaviour of a Compacted Stabilised Expansive Soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chabrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farimah Masrouri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 241, pp.106982. </w:t>
+              <w:t xml:space="preserve">Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (3), pp.921-936. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2023.106982⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/geotechnics3030049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119689v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy pile skin friction at interface in clays under temperature cycles</w:t>
               </w:r>
@@ -1492,90 +1492,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydro-mechanical path dependency of claystone/bentonite mixture samples characterized by different initial dry densities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Middelhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Middelhoff</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Masrouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Geotechnica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16, pp.3161-3176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1843,51 +1843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N’guessan Kouakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 25, pp.100407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2129,51 +2129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soheib Maghsoodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2441,64 +2441,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marvin Middelhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Masrouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Talandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Conil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3232,261 +3232,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle assessment of non-traditional treatments for the valorisation of dry soils in earthworks</w:t>
+                <w:t xml:space="preserve">Experimental assessment regarding leaching of lime-treated silt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Blanck</w:t>
+                <w:t xml:space="preserve">Dimitri Deneele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Runigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Farimah Masrouri</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11367-016-1076-y⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 112, pp.1032 - 1040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01409025v1</w:t>
+                <w:t xml:space="preserve">hal-01408990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental assessment regarding leaching of lime-treated silt</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+                <w:t xml:space="preserve">Life cycle assessment of non-traditional treatments for the valorisation of dry soils in earthworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Blanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valéry Ferber</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 112, pp.1032 - 1040. </w:t>
+              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (7), pp.1035 - 1048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.03.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11367-016-1076-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01408990v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An effective constitutive model for lime treated soils</w:t>
               </w:r>
@@ -3693,51 +3693,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil treatment with organic non-traditional additives for the improvement of earthworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Blanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3810,51 +3810,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of high-pH fluid circulation on long term hydromechanical behaviour and microstructure of compacted clay from the laboratory of Meuse-Haute Marne (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Deneele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4050,822 +4050,822 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil Treatment with Organic Non-traditional Additives for the Reduction of Environmental Impact of Earthworks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of coupling parameters between shear strength behaviour of compacted soils and chemical’s effects with an evolutionary-based data mining technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akbar Javadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Ahangar-Asr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-013-9243-x⟩</w:t>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48 (6), pp.107 - 116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2012.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01754701v1</w:t>
+                <w:t xml:space="preserve">hal-01718406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of coupling parameters between shear strength behaviour of compacted soils and chemical’s effects with an evolutionary-based data mining technique</w:t>
+                <w:t xml:space="preserve">Identification of coupling parameters between shear strength behaviour of compacted soils and chemical's effects with an evolutionary-based data mining technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akbar A. Javadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Ahangar-Asr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 48 (6), pp.107 - 116. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+              <w:t xml:space="preserve">, 2013, 48, pp.107 - 116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compgeo.2012.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718406v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of coupling parameters between shear strength behaviour of compacted soils and chemical's effects with an evolutionary-based data mining technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil Treatment with Organic Non-traditional Additives for the Reduction of Environmental Impact of Earthworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Blanck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alireza Ahangar-Asr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (4), pp.703 - 708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-013-9243-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2012.10.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01430704v1</w:t>
+                <w:t xml:space="preserve">hal-01754701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the effects of nitrates, phosphates and chlorides on soil stabilization with lime and cement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance of lime-treated silty soil under long-term hydraulic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Runigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Deneele</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 117 (3-4), pp.229-235. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2010.11.002⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 118 (1-2), pp.20-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2010.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00968680v1</w:t>
+                <w:t xml:space="preserve">hal-00574328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure and hydraulic conductivity of a compacted lime-treated soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangi Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Deneele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 123 (3), pp.187-193. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.enggeo.2011.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00968652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of lime-treated silty soil under long-term hydraulic conditions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification of the effects of nitrates, phosphates and chlorides on soil stabilization with lime and cement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Deneele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 118 (1-2), pp.20-28. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 117 (3-4), pp.229-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2010.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2010.12.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00574328v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural evolution and physico-chemical behavior of compacted clayey soil submitted to an alkaline plume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Deneele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Hallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rock Mechanics and Geotechnical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2 (2), pp.169 - 177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4912,51 +4912,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemo-mechanical couplings in compacted argillite submitted to high-pH environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rock Mechanics and Geotechnical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2, pp.314 - 320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5016,77 +5016,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Le Runigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Deneele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 46 (11), pp.1243 - 1257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5133,51 +5133,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear strength behaviour of compacted clayey soils percolated with an alkaline solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Deneele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5793,209 +5793,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabric evolution during hydromechanical loading of a compacted silt</w:t>
+                <w:t xml:space="preserve">Testing the Hydromechanical Behavior of a Compacted Swelling Soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lyesse Laloui</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 28 (6), pp.483-499. </w:t>
+              <w:t xml:space="preserve">Geotechnical Testing Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 27 (6), pp.598-606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nag.348⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1520/GTJ11950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01754070v1</w:t>
+                <w:t xml:space="preserve">hal-01768438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the Hydromechanical Behavior of a Compacted Swelling Soil</w:t>
+                <w:t xml:space="preserve">Fabric evolution during hydromechanical loading of a compacted silt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Farimah Masrouri</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyesse Laloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnical Testing Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 27 (6), pp.598-606. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 28 (6), pp.483-499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1520/GTJ11950⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nag.348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768438v1</w:t>
+                <w:t xml:space="preserve">hal-01754070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydromechanical behaviour of a compacted swelling soil under very high suctions</w:t>
               </w:r>
@@ -6218,261 +6218,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensemble learning for predicting cement-stabilized soil strength by comparing bagging and boosting techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Hasnain Ayub Khan</w:t>
+                <w:t xml:space="preserve">Degradation Mechanisms of a Lime-Treated Clay Induced by Wetting and Drying Cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chabrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Masrouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adel Abdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Geotechnical Safety and Risk (ISGSR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3850/GRF-25280825_isgsr-086-P108-cd⟩</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Geomechanics from Micro to Macro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Grenoble, France. pp.012117, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/1480/1/012117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05400932v1</w:t>
+                <w:t xml:space="preserve">hal-05287106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation Mechanisms of a Lime-Treated Clay Induced by Wetting and Drying Cycles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Masrouri</w:t>
+                <w:t xml:space="preserve">Ensemble learning for predicting cement-stabilized soil strength by comparing bagging and boosting techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Hasnain Ayub Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Abdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Geomechanics from Micro to Macro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Grenoble, France. pp.012117, </w:t>
+              <w:t xml:space="preserve">9th International Symposium on Geotechnical Safety and Risk (ISGSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Norwegian Geotechnical Institute, Aug 2025, Oslo (Norway), Norway. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1755-1315/1480/1/012117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3850/GRF-25280825_isgsr-086-P108-cd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05287106v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing geotechnical site investigation and project-based education through virtual reality: the GeoSim experience</w:t>
               </w:r>
@@ -6566,64 +6566,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Wetting and Drying Cycles on Durability of Lightweight Cemented Soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sabatino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7051,90 +7051,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation mechanisms of the hydro-mechanical behaviour of a lime-treated clay exposed to wetting and drying cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chabrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSMGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISSMGE, Aug 2024, Lisbonne, Portugal. pp.2178-2182, </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7695,51 +7695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Deneele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico de Sarno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8154,51 +8154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. M. Kouakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Masrouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lavallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8262,51 +8262,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Properties Of Calcareous Fly Ash Stabilized Soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Turan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akbar Javadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilo Cesar C Consoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8400,51 +8400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soheib Maghsoodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Conference on Soil Mechanics and Geotechnical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Reykjavik, Islande. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8530,51 +8530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lavallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangi Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium on Deformation Characteristics of Geomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8651,51 +8651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lavallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangi Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l’Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8854,51 +8854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Massat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Claret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9472,51 +9472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geocharacterization and modeling for sustainability, GeoCongress 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Atlanta, United States. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9541,51 +9541,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes non traditionnelles de traitement des sols: apports techniques et impact sur le bilan environnemental d'un ouvrage en terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Blanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9981,51 +9981,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d'un traitement non traditionnel acide sur le comportement mécanique de trois limons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Blanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10076,51 +10076,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemo-mechanical couplings in treated compacted argillite.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Masrouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10591,51 +10591,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378972v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Wassermann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Abdallah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Diliberto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mechling" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cuisinier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JMCEE7.MTENG-21387" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892210v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farimah Masrouri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2024.107044" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913350v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hasnain Ayub Khan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2025.107103" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003559v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Joudieh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2025.107992" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565565v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chabrat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Russo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enza Vitale" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2024.101257" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676616v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Taherdangkoo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nagel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaofan Chen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Mollaali" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Ghasabeh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2024.107530" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146459v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geotechnics3020026" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206149v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geotechnics3030049" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119689v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Middelhoff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaboreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masrouri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Talandier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2023.106982" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726452v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheib Maghsoodi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.21.00153" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727312v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2022.100804" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116213v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Menaceur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Eslami" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2021.100515" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268332v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-021-01246-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135571v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-020-01133-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888700v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwadoud Mehenni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0003270" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02898105v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;guessan Kouakou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cuisinier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2020.100407" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888748v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GT.1943-5606.0002360" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118963v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2020027" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057063v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2018-0583" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882321v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zayad Kaddouri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gete.2018.09.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439428v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20199210002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02420205v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Middelhoff" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Conil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105389" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806548v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilo Cesar Consoli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Alejandro Qui&#241;&#243;nez Samaniego" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enrique Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0002392" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020381v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lavall&#233;e" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2019002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01754065v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidal Jarad" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2017.1311806" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01409015v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pelletier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.01.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01409037v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zemenu Geremew Yigzaw" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.11.022" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01409044v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0001573" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01409025v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Blanck" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-016-1076-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01408990v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Runigo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jun Cui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Ferber" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.03.015" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417583v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar A. Javadi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2015.01.010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418276v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stoltz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2014.08.013" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418290v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-013-0251-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968531v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Conil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2013.12.008" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LRWRD4N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418282v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Javadi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2014.04.015" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01754701v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-013-9243-x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718406v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar Javadi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Ahangar-Asr" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2012.10.005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430704v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968680v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Borgne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2010.11.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4546QB18-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968652v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Auriol" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Le Borgne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2011.07.010" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RZ0RMFM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574328v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2010.12.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768631v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hallaire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3724/SP.J.1235.2010.00169" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768632v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3724/SP.J.1235.2010.00314" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768475v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Runigo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferber" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/T09-061" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743313v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2009.07.012" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01876644v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Villi&#233;ras" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Mosser-Ruck" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2007.07.005" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZLBTMZL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768468v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azad Koliji" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyesse Laloui" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vulliet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-005-3656-3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089889v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Devineau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2005.08.006" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768451v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2005.06.008" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768462v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/t05-007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01754070v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.348" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768438v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ11950" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768426v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(03)00054-8" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GSWBM5BD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343959v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400932v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/GRF-25280825_isgsr-086-P108-cd" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287106v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Russo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vitale" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1480/1/012117" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373483v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Abdallah" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Cuisinier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Masrouri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287103v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabatino" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicotera" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1480/1/012127" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312983v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Leroy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Talandier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527193v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10620588" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752843v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Wassermann" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Diliberto" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Mechling" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003431749-160" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827034v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003431749-412" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193904v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720205v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Khatib" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720211v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482858v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021188v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972004v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico de Sarno" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202019506004" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972007v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Sezer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sossio Fabio Graziano" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202019506009" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972006v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202019506008" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972005v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202019504011" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02404532v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M. Kouakou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lavall&#233;e" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Borgne" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439634v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Turan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilo Cesar C Consoli" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan Turan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Vinai" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439658v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32075/17ECSMGE-2019-0274" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02404724v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Guessan Mo&#239;se Kouakou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988020v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988026v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01754085v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01754457v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718446v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand J Puppala" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipanjan Basu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasaswee T Das" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01444776v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784413272.403" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01444087v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Robin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17017-19" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01443929v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Kervern" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600670v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stoltz" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01442207v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597320v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herrier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lesueur" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Puiatti" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Auriol" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757229v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Froumentin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonelli" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768650v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422552v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022552v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolf Abdallah" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cathelineau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ruck-Mosser" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287099v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004524v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002INPL074N" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378972v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Wassermann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Abdallah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Diliberto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mechling" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cuisinier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JMCEE7.MTENG-21387" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892210v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farimah Masrouri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2024.107044" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913350v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hasnain Ayub Khan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2025.107103" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003559v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Joudieh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2025.107992" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565565v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chabrat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Russo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enza Vitale" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2024.101257" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676616v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Taherdangkoo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nagel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaofan Chen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Mollaali" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Ghasabeh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2024.107530" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146459v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geotechnics3020026" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119689v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Middelhoff" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaboreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masrouri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Talandier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2023.106982" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206149v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geotechnics3030049" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726452v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheib Maghsoodi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.21.00153" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727312v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2022.100804" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116213v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Menaceur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Eslami" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2021.100515" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268332v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-021-01246-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135571v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-020-01133-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888700v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwadoud Mehenni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0003270" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02898105v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;guessan Kouakou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cuisinier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2020.100407" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888748v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GT.1943-5606.0002360" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118963v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2020027" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057063v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2018-0583" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882321v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zayad Kaddouri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gete.2018.09.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439428v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20199210002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02420205v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Middelhoff" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Conil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105389" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806548v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilo Cesar Consoli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Alejandro Qui&#241;&#243;nez Samaniego" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enrique Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0002392" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020381v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lavall&#233;e" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2019002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01754065v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidal Jarad" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2017.1311806" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01409015v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pelletier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.01.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01409037v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zemenu Geremew Yigzaw" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.11.022" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01409044v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0001573" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01408990v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Runigo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jun Cui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Ferber" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.03.015" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01409025v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Blanck" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-016-1076-y" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417583v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar A. Javadi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2015.01.010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418276v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stoltz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2014.08.013" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418290v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-013-0251-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968531v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Conil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2013.12.008" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LRWRD4N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418282v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Javadi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2014.04.015" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718406v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar Javadi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Ahangar-Asr" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2012.10.005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430704v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01754701v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-013-9243-x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574328v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2010.12.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968652v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Auriol" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Le Borgne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2011.07.010" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RZ0RMFM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968680v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Borgne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2010.11.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4546QB18-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768631v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hallaire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3724/SP.J.1235.2010.00169" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768632v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3724/SP.J.1235.2010.00314" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768475v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Runigo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferber" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/T09-061" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743313v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2009.07.012" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01876644v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Villi&#233;ras" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Mosser-Ruck" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2007.07.005" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZLBTMZL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768468v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azad Koliji" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyesse Laloui" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vulliet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-005-3656-3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089889v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Devineau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2005.08.006" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768451v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2005.06.008" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768462v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/t05-007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768438v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ11950" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01754070v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.348" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768426v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(03)00054-8" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GSWBM5BD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343959v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287106v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Russo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vitale" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1480/1/012117" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400932v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/GRF-25280825_isgsr-086-P108-cd" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373483v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Abdallah" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Cuisinier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Masrouri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287103v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabatino" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicotera" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1480/1/012127" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312983v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Leroy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Talandier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527193v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10620588" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752843v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Wassermann" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Diliberto" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Mechling" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003431749-160" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827034v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003431749-412" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193904v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720205v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Khatib" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720211v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482858v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021188v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972004v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico de Sarno" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202019506004" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972007v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Sezer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sossio Fabio Graziano" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202019506009" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972006v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202019506008" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972005v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202019504011" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02404532v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M. Kouakou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lavall&#233;e" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Borgne" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439634v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Turan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilo Cesar C Consoli" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan Turan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Vinai" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439658v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32075/17ECSMGE-2019-0274" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02404724v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Guessan Mo&#239;se Kouakou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988020v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988026v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01754085v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01754457v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718446v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand J Puppala" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipanjan Basu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasaswee T Das" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01444776v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784413272.403" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01444087v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Robin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17017-19" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01443929v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Kervern" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600670v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stoltz" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01442207v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597320v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herrier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lesueur" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Puiatti" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Auriol" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757229v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Froumentin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonelli" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768650v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422552v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022552v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolf Abdallah" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cathelineau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ruck-Mosser" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287099v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004524v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002INPL074N" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>