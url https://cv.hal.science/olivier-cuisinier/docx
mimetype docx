--- v1 (2026-04-09)
+++ v2 (2026-04-29)
@@ -66,6033 +66,6150 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Analysis of Shear Strength of Cemented Sand Exposed to Wetting and Drying Cycles</w:t>
+                <w:t xml:space="preserve">Genetic programming-based closed-form solutions for predicting the compressive strength of cement-treated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Wassermann</w:t>
+                <w:t xml:space="preserve">Muhammad Hasnain Ayub Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Akbar Javadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adel Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/JMCEE7.MTENG-21387⟩</w:t>
+              <w:t xml:space="preserve">Transportation Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 59, pp.101949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trgeo.2026.101949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378972v1</w:t>
+                <w:t xml:space="preserve">hal-05587012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polynomial chaos kriging-assisted reliability-based design optimization for a deep mixing wall</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale Analysis of Shear Strength of Cemented Sand Exposed to Wetting and Drying Cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Wassermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tingting Zhang</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cécile Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mechling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 179, pp.107044. </w:t>
+              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 38 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2024.107044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/JMCEE7.MTENG-21387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04892210v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the strength development in cement-treated soils: An explainable AI-based approach for optimized mix design</w:t>
+                <w:t xml:space="preserve">Polynomial chaos kriging-assisted reliability-based design optimization for a deep mixing wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Hasnain Ayub Khan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Tingting Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 180, pp.107103. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2025.107103⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 179, pp.107044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2024.107044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913350v1</w:t>
+                <w:t xml:space="preserve">hal-04892210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of overburden pressure on the thermo-hydro-mechanical behavior of silty sand during a freeze-thaw cycle in the context of Artificial Ground Freezing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Insights into the strength development in cement-treated soils: An explainable AI-based approach for optimized mix design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Hasnain Ayub Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 350, pp.107992. </w:t>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 180, pp.107103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2025.107992⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2025.107103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003559v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term characteristics of a stabilized expansive clay exposed to environmental-driven processes</w:t>
+                <w:t xml:space="preserve">Impact of overburden pressure on the thermo-hydro-mechanical behavior of silty sand during a freeze-thaw cycle in the context of Artificial Ground Freezing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chabrat</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Zeina Joudieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farimah Masrouri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trgeo.2024.101257⟩</w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 350, pp.107992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2025.107992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04565565v1</w:t>
+                <w:t xml:space="preserve">hal-05003559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling unsaturated hydraulic conductivity of compacted bentonite using a constrained CatBoost with bootstrap analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term characteristics of a stabilized expansive clay exposed to environmental-driven processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chabrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reza Taherdangkoo</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enza Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farimah Masrouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2024.107530⟩</w:t>
+              <w:t xml:space="preserve">Transportation Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46, pp.101257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trgeo.2024.101257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676616v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical and Predictive Analyses of the Strength Development of a Cement-Treated Clayey Soil</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modeling unsaturated hydraulic conductivity of compacted bentonite using a constrained CatBoost with bootstrap analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Taherdangkoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaofan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Mollaali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehran Ghasabeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/geotechnics3020026⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 260, pp.107530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2024.107530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146459v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydraulic conductivity, microstructure and texture of compacted claystone/ bentonite mixtures saturated with different solutions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Statistical and Predictive Analyses of the Strength Development of a Cement-Treated Clayey Soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2023.106982⟩</w:t>
+              <w:t xml:space="preserve">Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (2), pp.465-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geotechnics3020026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119689v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Alteration of the Hydro-Mechanical Behaviour of a Compacted Stabilised Expansive Soil</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hydraulic conductivity, microstructure and texture of compacted claystone/ bentonite mixtures saturated with different solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Middelhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Masrouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/geotechnics3030049⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 241, pp.106982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2023.106982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206149v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy pile skin friction at interface in clays under temperature cycles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">In Situ Alteration of the Hydro-Mechanical Behaviour of a Compacted Stabilised Expansive Soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chabrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géotechnique Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (3), pp.1-24. </w:t>
+              <w:t xml:space="preserve">Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (3), pp.921-936. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/jgele.21.00153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/geotechnics3030049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03726452v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of wetting and drying cycles on the mechanical behaviour of a cement-treated soil</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Energy pile skin friction at interface in clays under temperature cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soheib Maghsoodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trgeo.2022.100804⟩</w:t>
+              <w:t xml:space="preserve">Géotechnique Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (3), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jgele.21.00153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03727312v1</w:t>
+                <w:t xml:space="preserve">hal-03726452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of monotonic and cyclic suction variations on the thermal properties of a stabilized compacted silty soil</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Impact of wetting and drying cycles on the mechanical behaviour of a cement-treated soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Wassermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hossein Eslami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.100515. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trgeo.2021.100515⟩</w:t>
+              <w:t xml:space="preserve">, In press, 36, pp.100804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trgeo.2022.100804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116213v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-mechanical path dependency of claystone/bentonite mixture samples characterized by different initial dry densities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Impact of monotonic and cyclic suction variations on the thermal properties of a stabilized compacted silty soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Menaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Talandier</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farimah Masrouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Eslami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Geotechnica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11440-021-01246-1⟩</w:t>
+              <w:t xml:space="preserve">Transportation Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.100515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trgeo.2021.100515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03268332v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-isothermal soil-structure interface model basedon critical state theory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hydro-mechanical path dependency of claystone/bentonite mixture samples characterized by different initial dry densities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Middelhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Farimah Masrouri</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Masrouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Geotechnica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 16, pp.3161-3176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11440-021-01246-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11440-020-01133-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03135571v1</w:t>
+                <w:t xml:space="preserve">hal-03268332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration of the hydro-mechanical performances of a stabilised compacted soil exposed to successive wetting-drying cycles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Non-isothermal soil-structure interface model basedon critical state theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soheib Maghsoodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farimah Masrouri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelwadoud Mehenni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32 (11), pp.04020349. </w:t>
+              <w:t xml:space="preserve">Acta Geotechnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0003270⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11440-020-01133-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888700v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the shear strength of coarse-grained soils with fine particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alteration of the hydro-mechanical performances of a stabilised compacted soil exposed to successive wetting-drying cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farimah Masrouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N’guessan Kouakou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Masrouri</w:t>
+                <w:t xml:space="preserve">Abdelwadoud Mehenni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trgeo.2020.100407⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (11), pp.04020349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0003270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02898105v1</w:t>
+                <w:t xml:space="preserve">hal-02888700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Temperature on the Cyclic Behavior of Clay-structure Interface</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Farimah Masrouri</w:t>
+                <w:t xml:space="preserve">Estimation of the shear strength of coarse-grained soils with fine particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N’guessan Kouakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geotechnical and Geoenvironmental Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)GT.1943-5606.0002360⟩</w:t>
+              <w:t xml:space="preserve">Transportation Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25, pp.100407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trgeo.2020.100407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888748v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact quantitatif de sollicitations hydriques sur la microstructure d’un sol gonflant traité à la chaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effect of Temperature on the Cyclic Behavior of Clay-structure Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soheib Maghsoodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geotechnical and Geoenvironmental Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 146 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)GT.1943-5606.0002360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/geotech/2020027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03118963v1</w:t>
+                <w:t xml:space="preserve">hal-02888748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal effects on the mechanical behaviour of the soil-structure interface</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Masrouri</w:t>
+                <w:t xml:space="preserve">Impact quantitatif de sollicitations hydriques sur la microstructure d’un sol gonflant traité à la chaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 165, pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/geotech/2020027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cgj-2018-0583⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02057063v1</w:t>
+                <w:t xml:space="preserve">hal-03118963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of effective stress and temperature on the creep behavior of a saturated compacted clayey soil</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Farimah Masrouri</w:t>
+                <w:t xml:space="preserve">Thermal effects on the mechanical behaviour of the soil-structure interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soheib Maghsoodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomechanics for Energy and the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.106-114. </w:t>
+              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gete.2018.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/cgj-2018-0583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882321v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-mechanical behaviour of clay-structure interface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Influence of effective stress and temperature on the creep behavior of a saturated compacted clayey soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zayad Kaddouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/20199210002⟩</w:t>
+              <w:t xml:space="preserve">Geomechanics for Energy and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.106-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gete.2018.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02439428v1</w:t>
+                <w:t xml:space="preserve">hal-01882321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined impact of selected material properties and environmental conditions on the swelling pressure of compacted claystone/bentonite mixtures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Conil</w:t>
+                <w:t xml:space="preserve">Thermo-mechanical behaviour of clay-structure interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soheib Maghsoodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.105389⟩</w:t>
+              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7th International Symposium on Deformation Characteristics of Geomaterials (IS-Glasgow 2019), 92, pp.10002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20199210002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420205v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Severe Climate Conditions on Loss of Mass, Strength, and Stiffness of Compacted Fine-Grained Soils–Portland Cement Blends</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined impact of selected material properties and environmental conditions on the swelling pressure of compacted claystone/bentonite mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvin Middelhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Masrouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nilo Cesar Consoli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cuisinier</w:t>
+                <w:t xml:space="preserve">N. Conil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0002392⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 184, pp.105389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.105389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806548v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d’un traitement à la chaux, au ciment ou à base d’argile sur l’érodabilité d’un limon compacté</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Impact of Severe Climate Conditions on Loss of Mass, Strength, and Stiffness of Compacted Fine-Grained Soils–Portland Cement Blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilo Cesar Consoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén Alejandro Quiñónez Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Enrique González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Lavallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 156, pp.2. </w:t>
+              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (8), pp.04018174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/geotech/2019002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0002392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020381v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temperature and strain rate on the consolidation behaviour of compacted clayey soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact d’un traitement à la chaux, au ciment ou à base d’argile sur l’érodabilité d’un limon compacté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwadoud Mehenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farimah Masrouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nidal Jarad</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Farimah Masrouri</w:t>
+                <w:t xml:space="preserve">Emmanuel Lavallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.1 - 18. </w:t>
+              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 156, pp.2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2017.1311806⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/geotech/2019002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01754065v1</w:t>
+                <w:t xml:space="preserve">hal-02020381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swelling pressure development and inter-aggregate porosity evolution upon hydration of a compacted swelling clay</w:t>
+                <w:t xml:space="preserve">Effect of temperature and strain rate on the consolidation behaviour of compacted clayey soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Massat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nidal Jarad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farimah Masrouri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2016.01.002⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1 - 18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2017.1311806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01409015v1</w:t>
+                <w:t xml:space="preserve">hal-01754065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of different suction components on swelling behavior of compacted bentonites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Swelling pressure development and inter-aggregate porosity evolution upon hydration of a compacted swelling clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Massat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Claret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zemenu Geremew Yigzaw</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Manuel Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 120, pp.81 - 90. </w:t>
+              <w:t xml:space="preserve">, 2016, 124-125, pp.197 - 210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2015.11.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2016.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01409037v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Lime, Cement, and Clay Treatments on the Internal Erosion of Compacted Soils</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Role of different suction components on swelling behavior of compacted bentonites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zemenu Geremew Yigzaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Massat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0001573⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120, pp.81 - 90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2015.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01409044v1</w:t>
+                <w:t xml:space="preserve">hal-01409037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental assessment regarding leaching of lime-treated silt</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Impact of Lime, Cement, and Clay Treatments on the Internal Erosion of Compacted Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwadoud Mehenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valéry Ferber</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.03.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (9), pp.04016071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0001573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01408990v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle assessment of non-traditional treatments for the valorisation of dry soils in earthworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Blanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 21 (7), pp.1035 - 1048. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11367-016-1076-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An effective constitutive model for lime treated soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental assessment regarding leaching of lime-treated silt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Deneele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Runigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Robin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Farimah Masrouri</w:t>
+                <w:t xml:space="preserve">Valéry Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2015.01.010⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 112, pp.1032 - 1040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417583v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weathering of a lime-treated clayey soil by drying and wetting cycles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An effective constitutive model for lime treated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Stoltz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Akbar A. Javadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 181, pp.281 - 289. </w:t>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66, pp.189 - 202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2014.08.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2015.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418276v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil treatment with organic non-traditional additives for the improvement of earthworks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Weathering of a lime-treated clayey soil by drying and wetting cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Geotechnica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11440-013-0251-6⟩</w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 181, pp.281 - 289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2014.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01418290v1</w:t>
+                <w:t xml:space="preserve">hal-01418276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of high-pH fluid circulation on long term hydromechanical behaviour and microstructure of compacted clay from the laboratory of Meuse-Haute Marne (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Soil treatment with organic non-traditional additives for the improvement of earthworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Blanck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farimah Masrouri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Conil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 88, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Acta Geotechnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (6), pp.1111--1122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2013.12.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11440-013-0251-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00968531v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-mechanical modelling of lime treated soils</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Impact of high-pH fluid circulation on long term hydromechanical behaviour and microstructure of compacted clay from the laboratory of Meuse-Haute Marne (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Deneele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A.A. Javadi</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Conil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 95, pp.211 - 219. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2014.04.015⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 88, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2013.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418282v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of coupling parameters between shear strength behaviour of compacted soils and chemical’s effects with an evolutionary-based data mining technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Chemo-mechanical modelling of lime treated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farimah Masrouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akbar Javadi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Farimah Masrouri</w:t>
+                <w:t xml:space="preserve">A.A. Javadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2012.10.005⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95, pp.211 - 219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2014.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718406v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of coupling parameters between shear strength behaviour of compacted soils and chemical's effects with an evolutionary-based data mining technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Soil Treatment with Organic Non-traditional Additives for the Reduction of Environmental Impact of Earthworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Blanck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (4), pp.703 - 708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-013-9243-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2012.10.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01430704v1</w:t>
+                <w:t xml:space="preserve">hal-01754701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil Treatment with Organic Non-traditional Additives for the Reduction of Environmental Impact of Earthworks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Identification of coupling parameters between shear strength behaviour of compacted soils and chemical’s effects with an evolutionary-based data mining technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akbar Javadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Ahangar-Asr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-013-9243-x⟩</w:t>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48 (6), pp.107 - 116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2012.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01754701v1</w:t>
+                <w:t xml:space="preserve">hal-01718406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of lime-treated silty soil under long-term hydraulic conditions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Identification of coupling parameters between shear strength behaviour of compacted soils and chemical's effects with an evolutionary-based data mining technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Deneele</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akbar A. Javadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Ahangar-Asr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48, pp.107 - 116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2012.10.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2010.12.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00574328v1</w:t>
+                <w:t xml:space="preserve">hal-01430704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and hydraulic conductivity of a compacted lime-treated soil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Performance of lime-treated silty soil under long-term hydraulic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Runigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Deneele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 123 (3), pp.187-193. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2011.07.010⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 118 (1-2), pp.20-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2010.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00968652v1</w:t>
+                <w:t xml:space="preserve">hal-00574328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the effects of nitrates, phosphates and chlorides on soil stabilization with lime and cement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Microstructure and hydraulic conductivity of a compacted lime-treated soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Auriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangi Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Deneele</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 117 (3-4), pp.229-235. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2010.11.002⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 123 (3), pp.187-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2011.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968680v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural evolution and physico-chemical behavior of compacted clayey soil submitted to an alkaline plume</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Quantification of the effects of nitrates, phosphates and chlorides on soil stabilization with lime and cement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Deneele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Masrouri</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rock Mechanics and Geotechnical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3724/SP.J.1235.2010.00169⟩</w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 117 (3-4), pp.229-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2010.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768631v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-mechanical couplings in compacted argillite submitted to high-pH environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Microstructural evolution and physico-chemical behavior of compacted clayey soil submitted to an alkaline plume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Deneele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Hallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rock Mechanics and Geotechnical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 2, pp.314 - 320. </w:t>
+              <w:t xml:space="preserve">, 2010, 2 (2), pp.169 - 177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3724/SP.J.1235.2010.00314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3724/SP.J.1235.2010.00169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768632v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of initial state on the fabric and permeability of a lime-treated silt under long-term leaching</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Chemo-mechanical couplings in compacted argillite submitted to high-pH environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Deneele</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/T09-061⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rock Mechanics and Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, pp.314 - 320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3724/SP.J.1235.2010.00314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768475v1</w:t>
+                <w:t xml:space="preserve">hal-01768632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear strength behaviour of compacted clayey soils percolated with an alkaline solution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Impact of initial state on the fabric and permeability of a lime-treated silt under long-term leaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Le Runigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Deneele</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 108 (3), pp.177-188. </w:t>
+              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 46 (11), pp.1243 - 1257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2009.07.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/T09-061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743313v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure of a compacted soil submitted to an alkaline PLUME</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Shear strength behaviour of compacted clayey soils percolated with an alkaline solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Deneele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farimah Masrouri</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Régine Mosser-Ruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2007.07.005⟩</w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 108 (3), pp.177-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2009.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876644v1</w:t>
+                <w:t xml:space="preserve">hal-01743313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suction Induced Effects on the Fabric of a Structured Soil</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Microstructure of a compacted soil submitted to an alkaline PLUME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vulliet</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farimah Masrouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Villiéras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Mosser-Ruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11242-005-3656-3⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (1-4), pp.159 - 170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2007.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768468v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ neutron diffraction analysis of the influence of geometric confinement on crystalline swelling of montmorillonite</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suction Induced Effects on the Fabric of a Structured Soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azad Koliji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyesse Laloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vulliet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2005.08.006⟩</w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 64 (2), pp.261 - 278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11242-005-3656-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00089889v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydromechanical behaviour of a compacted swelling soil over a wide suction range</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">In situ neutron diffraction analysis of the influence of geometric confinement on crystalline swelling of montmorillonite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Devineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Villiéras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 81 (3), pp.204 - 212. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 31, pp.76-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2005.06.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2005.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768451v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00089889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de sollicitations hydriques et mécaniques complexes sur le comportement d'un sol gonflant compacté</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hydromechanical behaviour of a compacted swelling soil over a wide suction range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 42 (3), pp.731-741. </w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 81 (3), pp.204 - 212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/t05-007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2005.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768462v1</w:t>
+                <w:t xml:space="preserve">hal-01768451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the Hydromechanical Behavior of a Compacted Swelling Soil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Influence de sollicitations hydriques et mécaniques complexes sur le comportement d'un sol gonflant compacté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnical Testing Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 27 (6), pp.598-606. </w:t>
+              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 42 (3), pp.731-741. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1520/GTJ11950⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/t05-007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768438v1</w:t>
+                <w:t xml:space="preserve">hal-01768462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabric evolution during hydromechanical loading of a compacted silt</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Testing the Hydromechanical Behavior of a Compacted Swelling Soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lyesse Laloui</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 28 (6), pp.483-499. </w:t>
+              <w:t xml:space="preserve">Geotechnical Testing Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 27 (6), pp.598-606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nag.348⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1520/GTJ11950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01754070v1</w:t>
+                <w:t xml:space="preserve">hal-01768438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fabric evolution during hydromechanical loading of a compacted silt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyesse Laloui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 28 (6), pp.483-499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01754070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hydromechanical behaviour of a compacted swelling soil under very high suctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 331 (3), pp.203 - 210. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1631-0721(03)00054-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6102,4114 +6219,4114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the role of key thermo-hydro-mechanical parameters in artificial ground freezing of silty sand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeina Joudieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Energy Geotechnics 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Navier Laboratory, Ecole Nationale des Ponts et Chaussées, Université Gustave Eiffel, CNRS, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation Mechanisms of a Lime-Treated Clay Induced by Wetting and Drying Cycles</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ensemble learning for predicting cement-stabilized soil strength by comparing bagging and boosting techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Hasnain Ayub Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Abdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Geomechanics from Micro to Macro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Grenoble, France. pp.012117, </w:t>
+              <w:t xml:space="preserve">9th International Symposium on Geotechnical Safety and Risk (ISGSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Norwegian Geotechnical Institute, Aug 2025, Oslo (Norway), Norway. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1755-1315/1480/1/012117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3850/GRF-25280825_isgsr-086-P108-cd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05287106v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensemble learning for predicting cement-stabilized soil strength by comparing bagging and boosting techniques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Degradation Mechanisms of a Lime-Treated Clay Induced by Wetting and Drying Cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chabrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Masrouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adel Abdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Geotechnical Safety and Risk (ISGSR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3850/GRF-25280825_isgsr-086-P108-cd⟩</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Geomechanics from Micro to Macro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Grenoble, France. pp.012117, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/1480/1/012117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05400932v1</w:t>
+                <w:t xml:space="preserve">hal-05287106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing geotechnical site investigation and project-based education through virtual reality: the GeoSim experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Geotechnical Engineering Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Wetting and Drying Cycles on Durability of Lightweight Cemented Soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sabatino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nicotera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on Geomechanics from Micro to Macro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Grenoble, France. pp.012127, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1755-1315/1480/1/012127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude multi-échelle de l’impact des proportions de sable sur le comportement mécanique des mélanges argilite-sable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement hydromécanique à long terme d'un sol traité prélevé dans un remblai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chabrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Digues 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Aix-en-provence, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.10620588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical and physicochemical study of a cemented sand exposed to wetting and drying cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-M Mechling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIII European Conference on Soil Mechanics and Geotechnical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Lisbonne, France. pp.931 - 934, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781003431749-160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation mechanisms of the hydro-mechanical behaviour of a lime-treated clay exposed to wetting and drying cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chabrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSMGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISSMGE, Aug 2024, Lisbonne, Portugal. pp.2178-2182, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781003431749-412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ ageing of a lime/cement-treated expansive clayey soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chabrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on DEFORMATION CHARACTERISTICS OF GEOMATERIALS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des conditions environnementales sur le comportement hydromécanique à long terme de sols traités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chabrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Khatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des sollicitations climatiques sur un sable traité au ciment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du traitement au ciment d'un sable sur les paramètres pressiométriques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RUGC 2021 : 39èmes Rencontres Universitaires de Génie Civil de l'AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, En ligne, France. pp.91-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal effects on one-way cyclic behaviour of clay-structure interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soheib Maghsoodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Energy Geotechnics (ICEGT 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, La Jolla, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03021188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water retention curves of lightweight cemented soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enza Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Deneele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico de Sarno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Conference on Unsaturated Soils (E-UNSAT 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Lisbonne, Portugal. pp.06004, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202019506004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties and microstructure of soils treated with a vinyl-based copolymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alper Sezer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sossio Fabio Graziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Conference on Unsaturated Soils (E-UNSAT 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Lisbonne, Portugal. pp.06009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/e3sconf/202019506009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of wetting/drying cycles on the hydromechanical behaviour of a treated soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Conference on Unsaturated Soils (E-UNSAT 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Lisbonne, Portugal. pp.06008, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/e3sconf/202019506008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swelling behavior of unsaturated claystone/ bentonite mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marvin Middelhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Talandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Conil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4TH EUROPEAN CONFERENCE ON UNSATURATED SOILS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Lisbonne, Portugal. pp.04011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/e3sconf/202019504011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de la résistance au cisaillement des sols granulaires hétérogènes à matrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. M. Kouakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Masrouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lavallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The XVII European Conference on Soil Mechanics and Geotechnical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Reykjavik, Islande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Properties Of Calcareous Fly Ash Stabilized Soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Turan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akbar Javadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilo Cesar C Consoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canan Turan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele Vinai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurocoalash 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Dundee, Scotland, UK, United Kingdom. pp.184-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02439634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement thermo-mécanique de l'interface sable-structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soheib Maghsoodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Conference on Soil Mechanics and Geotechnical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Reykjavik, Islande. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.32075/17ECSMGE-2019-0274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02439658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the shear strength of a coarse soil with high fines content by parallel gradation method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N'Guessan Moïse Kouakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lavallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangi Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium on Deformation Characteristics of Geomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement mécanique des sols granulaires hétérogènes à matrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N’guessan Kouakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lavallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangi Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l’Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la température sur le fluage d'une argile compactée saturée température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zayad Kaddouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l’Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of the microstructure of a compacted expansive clay upon wetting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Massat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Claret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Soil Mechanics and Geotechnical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Séoul, South Korea. pp.1015-1018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01754085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la température sur le fluage d’une argile compactée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidal Jarad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Soil Mechanics and Geotechnical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISSMGE, Sep 2017, Séoul, Corée du Sud</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01754457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General Report of TC 307 – Sustainability in Geotechnical Engineering Rapport général du TC 307 -Développement durable en géotechnique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anand J Puppala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dipanjan Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasaswee T Das</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Soil Mechanics and Geotechnical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long Term Behavior of Lime-Treated Clayey Soil exposed to Successive Drying and Wetting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A new formulation to model the degradation in structured soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farimah Masrouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Stoltz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Farimah Masrouri</w:t>
+                <w:t xml:space="preserve">Akbar A. Javadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geo-Congress 2014 </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/9780784413272.403⟩</w:t>
+              <w:t xml:space="preserve">8th European Conference on Numerical Methods in Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Delft, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/b17017-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444776v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new formulation to model the degradation in structured soils</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Long Term Behavior of Lime-Treated Clayey Soil exposed to Successive Drying and Wetting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farimah Masrouri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Akbar A. Javadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference on Numerical Methods in Geotechnical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1201/b17017-19⟩</w:t>
+              <w:t xml:space="preserve">Geo-Congress 2014 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Atlanta, GA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/9780784413272.403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444087v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemo-Mechanical Couplings characterisation by Nuclear Magnetic Resonance in Lime-Treated Soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Kervern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TC105 ISSMGE International Symposium on Geomechanics from Micro to Macro </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Cambridge, United Kingdom. pp.211 - 219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01443929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term behavior of lime-treated clayey soil exposed to successive drying and wetting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geocharacterization and modeling for sustainability, GeoCongress 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Atlanta, United States. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes non traditionnelles de traitement des sols: apports techniques et impact sur le bilan environnemental d'un ouvrage en terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Blanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. International Conference on Soil Mechanics and Geotechnical Engineering "Challenges and innovations in geotechnics" (ICSMGE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01442207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lime Treated Materials for Embankment and Hardfill Dam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Herrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Puiatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Dams for a Changing World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Kyoto, Japan. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lime treated soil as an erosion-resistant material for hydraulic earthen structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Herrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Froumentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Scour and Erosion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Paris, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00757229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabric alteration of a compacted lime-treated expansive soil upon drying and wetting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Conference on Unsaturated Soils (E-UNSAT 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Naples, Italy. pp.405-410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d'un traitement non traditionnel acide sur le comportement mécanique de trois limons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Blanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemo-mechanical couplings in treated compacted argillite.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Masrouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolf Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ruck-Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Meeting, Clays in Natural &amp; Engineered Barriers for radioactive waste confinement.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10219,115 +10336,115 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 9: Circular economy applied to construction and demolition wastes: The case of waste geomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chabrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandre Chagnes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Processes in the Circular Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.283-311, 2025, 9780443288869</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10337,114 +10454,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement hydromécanique des sols gonflants compactés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Institut National Polytechnique de Lorraine - INPL, 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2002INPL074N⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00004524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId277"/>
+      <w:footerReference w:type="default" r:id="rId279"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10591,51 +10708,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378972v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Wassermann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Abdallah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Diliberto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mechling" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cuisinier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JMCEE7.MTENG-21387" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892210v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farimah Masrouri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2024.107044" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913350v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hasnain Ayub Khan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2025.107103" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003559v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Joudieh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2025.107992" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565565v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chabrat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Russo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enza Vitale" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2024.101257" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676616v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Taherdangkoo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nagel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaofan Chen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Mollaali" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Ghasabeh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2024.107530" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146459v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geotechnics3020026" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119689v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Middelhoff" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaboreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masrouri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Talandier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2023.106982" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206149v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geotechnics3030049" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726452v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheib Maghsoodi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.21.00153" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727312v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2022.100804" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116213v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Menaceur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Eslami" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2021.100515" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268332v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-021-01246-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135571v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-020-01133-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888700v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwadoud Mehenni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0003270" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02898105v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;guessan Kouakou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cuisinier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2020.100407" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888748v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GT.1943-5606.0002360" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118963v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2020027" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057063v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2018-0583" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882321v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zayad Kaddouri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gete.2018.09.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439428v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20199210002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02420205v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Middelhoff" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Conil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105389" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806548v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilo Cesar Consoli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Alejandro Qui&#241;&#243;nez Samaniego" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enrique Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0002392" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020381v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lavall&#233;e" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2019002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01754065v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidal Jarad" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2017.1311806" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01409015v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pelletier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.01.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01409037v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zemenu Geremew Yigzaw" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.11.022" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01409044v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0001573" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01408990v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Runigo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jun Cui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Ferber" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.03.015" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01409025v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Blanck" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-016-1076-y" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417583v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar A. Javadi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2015.01.010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418276v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stoltz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2014.08.013" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418290v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-013-0251-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968531v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Conil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2013.12.008" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LRWRD4N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418282v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Javadi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2014.04.015" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718406v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar Javadi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Ahangar-Asr" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2012.10.005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430704v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01754701v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-013-9243-x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574328v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2010.12.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968652v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Auriol" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Le Borgne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2011.07.010" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RZ0RMFM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968680v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Borgne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2010.11.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4546QB18-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768631v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hallaire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3724/SP.J.1235.2010.00169" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768632v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3724/SP.J.1235.2010.00314" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768475v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Runigo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferber" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/T09-061" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743313v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2009.07.012" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01876644v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Villi&#233;ras" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Mosser-Ruck" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2007.07.005" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZLBTMZL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768468v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azad Koliji" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyesse Laloui" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vulliet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-005-3656-3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089889v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Devineau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2005.08.006" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768451v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2005.06.008" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768462v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/t05-007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768438v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ11950" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01754070v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.348" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768426v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(03)00054-8" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GSWBM5BD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343959v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287106v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Russo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vitale" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1480/1/012117" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400932v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/GRF-25280825_isgsr-086-P108-cd" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373483v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Abdallah" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Cuisinier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Masrouri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287103v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabatino" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicotera" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1480/1/012127" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312983v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Leroy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Talandier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527193v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10620588" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752843v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Wassermann" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Diliberto" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Mechling" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003431749-160" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827034v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003431749-412" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193904v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720205v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Khatib" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720211v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482858v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021188v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972004v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico de Sarno" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202019506004" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972007v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Sezer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sossio Fabio Graziano" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202019506009" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972006v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202019506008" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972005v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202019504011" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02404532v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M. Kouakou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lavall&#233;e" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Borgne" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439634v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Turan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilo Cesar C Consoli" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan Turan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Vinai" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439658v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32075/17ECSMGE-2019-0274" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02404724v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Guessan Mo&#239;se Kouakou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988020v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988026v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01754085v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01754457v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718446v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand J Puppala" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipanjan Basu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasaswee T Das" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01444776v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784413272.403" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01444087v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Robin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17017-19" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01443929v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Kervern" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600670v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stoltz" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01442207v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597320v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herrier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lesueur" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Puiatti" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Auriol" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757229v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Froumentin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonelli" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768650v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422552v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022552v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolf Abdallah" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cathelineau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ruck-Mosser" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287099v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004524v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002INPL074N" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587012v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hasnain Ayub Khan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar Javadi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Abdallah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cuisinier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2026.101949" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378972v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Wassermann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Diliberto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mechling" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JMCEE7.MTENG-21387" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892210v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Zhang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farimah Masrouri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2024.107044" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913350v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2025.107103" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003559v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Joudieh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2025.107992" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565565v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chabrat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Russo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enza Vitale" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2024.101257" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676616v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Taherdangkoo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nagel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaofan Chen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Mollaali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Ghasabeh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2024.107530" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146459v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geotechnics3020026" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119689v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Middelhoff" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaboreau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masrouri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Talandier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2023.106982" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206149v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geotechnics3030049" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726452v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheib Maghsoodi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.21.00153" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727312v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2022.100804" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116213v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Menaceur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Eslami" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2021.100515" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268332v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-021-01246-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135571v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-020-01133-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888700v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwadoud Mehenni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0003270" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02898105v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;guessan Kouakou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cuisinier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2020.100407" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888748v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GT.1943-5606.0002360" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118963v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2020027" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057063v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2018-0583" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882321v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zayad Kaddouri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gete.2018.09.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439428v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20199210002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02420205v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Middelhoff" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Conil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105389" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806548v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilo Cesar Consoli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Alejandro Qui&#241;&#243;nez Samaniego" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enrique Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0002392" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020381v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lavall&#233;e" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2019002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01754065v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidal Jarad" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2017.1311806" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01409015v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pelletier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.01.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01409037v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zemenu Geremew Yigzaw" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.11.022" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01409044v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0001573" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01409025v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Blanck" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-016-1076-y" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01408990v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Runigo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jun Cui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Ferber" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.03.015" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417583v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar A. Javadi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2015.01.010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418276v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stoltz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2014.08.013" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418290v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-013-0251-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968531v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Conil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2013.12.008" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LRWRD4N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418282v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Javadi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2014.04.015" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01754701v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-013-9243-x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718406v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Ahangar-Asr" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2012.10.005" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430704v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574328v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2010.12.002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968652v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Auriol" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Le Borgne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2011.07.010" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RZ0RMFM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968680v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Borgne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2010.11.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4546QB18-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768631v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hallaire" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3724/SP.J.1235.2010.00169" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768632v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3724/SP.J.1235.2010.00314" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768475v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Runigo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferber" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/T09-061" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743313v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2009.07.012" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01876644v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Villi&#233;ras" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Mosser-Ruck" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2007.07.005" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZLBTMZL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768468v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azad Koliji" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyesse Laloui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vulliet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-005-3656-3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089889v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Devineau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2005.08.006" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768451v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2005.06.008" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768462v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/t05-007" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768438v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ11950" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01754070v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.348" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768426v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(03)00054-8" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GSWBM5BD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343959v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400932v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/GRF-25280825_isgsr-086-P108-cd" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287106v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Russo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vitale" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1480/1/012117" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373483v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Abdallah" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Cuisinier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Masrouri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287103v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabatino" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicotera" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1480/1/012127" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312983v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Leroy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferry" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Talandier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527193v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10620588" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752843v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Wassermann" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Diliberto" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Mechling" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003431749-160" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827034v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003431749-412" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193904v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720205v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Khatib" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720211v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482858v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021188v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972004v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico de Sarno" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202019506004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972007v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Sezer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sossio Fabio Graziano" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202019506009" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972006v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202019506008" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972005v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202019504011" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02404532v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M. Kouakou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lavall&#233;e" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Borgne" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439634v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Turan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilo Cesar C Consoli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan Turan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Vinai" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439658v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32075/17ECSMGE-2019-0274" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02404724v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Guessan Mo&#239;se Kouakou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988020v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988026v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01754085v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01754457v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718446v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand J Puppala" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipanjan Basu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasaswee T Das" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01444087v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Robin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17017-19" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01444776v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784413272.403" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01443929v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Kervern" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600670v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stoltz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01442207v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597320v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herrier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lesueur" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Puiatti" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Auriol" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757229v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Froumentin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonelli" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768650v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422552v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022552v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolf Abdallah" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cathelineau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ruck-Mosser" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287099v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004524v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002INPL074N" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>