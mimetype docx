--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -2156,226 +2156,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04467983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Data Transformation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RDF Data Management is an Analytical Market, not a Transaction One</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Callé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Calvez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Deep Learning meets Ontologies and Natural Language Processing (DeepOntoNLP 2021) &amp; 6th International Workshop on Explainable Sentiment Mining and Emotion Detection (X-SENTIMENT 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DaWaK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Linz, Austria. pp.109-115, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86534-4_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04491486v1</w:t>
+                <w:t xml:space="preserve">hal-04468010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RDF Data Management is an Analytical Market, not a Transaction One</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semantic Data Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Callé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Calvez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DaWaK</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Workshop on Deep Learning meets Ontologies and Natural Language Processing (DeepOntoNLP 2021) &amp; 6th International Workshop on Explainable Sentiment Mining and Emotion Detection (X-SENTIMENT 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Hersonissos, Greece. pp.39-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-86534-4_9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04468010v1</w:t>
+                <w:t xml:space="preserve">hal-04491486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triag, a framework based on triangles of RDF triples</w:t>
               </w:r>
@@ -2671,285 +2671,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LiteMat, an Encoding Scheme with RDFS++ and Multiple Inheritance Support</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient similarity-based alignment of temporally-situated graph nodes with Apache Spark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Naacke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ke Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Amann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Calvez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Semantic Web: {ESWC} 2019 Satellite Events</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-32327-1_47⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Big Data, High Performance Big Graph Data Management, Analysis, and Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Los Angeles, CA, United States. pp.4793-4798, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BigData47090.2019.9005483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04468346v1</w:t>
+                <w:t xml:space="preserve">hal-02444359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient similarity-based alignment of temporally-situated graph nodes with Apache Spark</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extending LiteMat toward RDFS++</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Curé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiqin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Naacke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Curé</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Calvez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Big Data, High Performance Big Graph Data Management, Analysis, and Mining</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LASCAR @ Extended Semantic Web Conference (ESWC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Portoroz, Slovenia. pp.54-64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444359v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending LiteMat toward RDFS++</w:t>
+                <w:t xml:space="preserve">LiteMat, an Encoding Scheme with RDFS++ and Multiple Inheritance Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiqin Xu</w:t>
@@ -2967,73 +2958,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Naacke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Calvez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LASCAR @ Extended Semantic Web Conference (ESWC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Semantic Web: {ESWC} 2019 Satellite Events</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Portoroz, Slovenia. pp.269-284, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-32327-1_47⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04491540v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Inheritance of Ontology Concepts in a Semantic-Aware Encoding Scheme</w:t>
               </w:r>
@@ -3225,151 +3225,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BigSR: real-time expressive RDF stream reasoning on modern Big Data platforms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hubert Naacke</w:t>
+                <w:t xml:space="preserve">Scouter: A Stream Processing Web Analyzer to Contextualize Singularities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badre Belabbess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musab Bairat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lhez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guohui Xiao</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zakaria Khattabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yufan Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Big Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Seatle, WA, United States. pp.811-820</w:t>
+              <w:t xml:space="preserve">EDBT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020989v1</w:t>
+                <w:t xml:space="preserve">hal-01806714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextualisation de Singularités en Temps-Réel par Extraction de Connaissances du Web des Données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badre Belabbess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3411,182 +3428,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01806728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scouter: A Stream Processing Web Analyzer to Contextualize Singularities</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Khattabi</w:t>
+                <w:t xml:space="preserve">BigSR: real-time expressive RDF stream reasoning on modern Big Data platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangnan Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Curé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Naacke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yufan Zheng</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guohui Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDBT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Big Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Seatle, WA, United States. pp.811-820</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806714v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PatBinQL: a compact, inference-enabled query language for RDF stream processing</w:t>
               </w:r>
@@ -3960,269 +3960,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the design of a Globally Distributed, Locally Compressed Knowledge Base System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strider R: Massive and Distributed RDF Graph Stream Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangnan Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Naacke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lhez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ke Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIDR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Big Data, Big Data 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Boston, United States. pp.3358-3367, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BigData.2017.8258321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806724v1</w:t>
+                <w:t xml:space="preserve">hal-01657494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strider R: Massive and Distributed RDF Graph Stream Reasoning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the design of a Globally Distributed, Locally Compressed Knowledge Base System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ke Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Big Data, Big Data 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIDR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Santa Clara, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BigData.2017.8258321⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01657494v1</w:t>
+                <w:t xml:space="preserve">hal-01806724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPARQL Graph Pattern Processing with Apache Spark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Naacke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Amann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4623,51 +4623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Naacke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Amann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Bases de Données Avancées (BDA 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Poitiers, France. pp.24-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4852,51 +4852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Naacke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Amine Baazizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Amann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 11th International Workshop on Scalable Semantic Web Knowledge Base Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Bethlehem, Pennsylvania, United States. pp.16-31, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5006,191 +5006,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RDF Knowledge Graph Visualization From a Knowledge Extraction System</w:t>
+                <w:t xml:space="preserve">Gestion de l'incertitude dans le cadre d'une extraction des connaissances à partir de texte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadhela Kerdjoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESWC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">EGC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Luxembourg, Luxembourg. pp.477-478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740531v1</w:t>
+                <w:t xml:space="preserve">hal-01736998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de l'incertitude dans le cadre d'une extraction des connaissances à partir de texte</w:t>
+                <w:t xml:space="preserve">RDF Knowledge Graph Visualization From a Knowledge Extraction System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadhela Kerdjoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Luxembourg, Luxembourg. pp.477-478</w:t>
+              <w:t xml:space="preserve">ESWC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736998v1</w:t>
+                <w:t xml:space="preserve">hal-01740531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LiteMat: A scalable, cost-efficient inference encoding scheme for large RDF graphs</w:t>
               </w:r>
@@ -5215,51 +5215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Naacke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tendry Randriamalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Amann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE International Conference on Big Data (Big Data)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Santa Clara, CA, United States. pp.1823-1830, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5287,213 +5287,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the Web of Documents to the Linked Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Update Strategy for the WaterFowl RDF Data Store</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bihanic</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eBISS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> 13th International Semantic Web Conference (ISWC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Riva del Garda, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5555/2878453.2878548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806764v1</w:t>
+                <w:t xml:space="preserve">hal-01740550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Update Strategy for the WaterFowl RDF Data Store</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From the Web of Documents to the Linked Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Képéklian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Blin</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bihanic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 13th International Semantic Web Conference (ISWC 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eBISS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5555/2878453.2878548⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01740550v1</w:t>
+                <w:t xml:space="preserve">hal-01806764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WaterFowl: a Compact, Self-indexed and Inference-enabled Immutable RDF Store</w:t>
               </w:r>
@@ -6622,248 +6622,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00799030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tableaux-Based Algorithm for SHIQ with Transitive Closure of Roles in Concept and Role Inclusion Axioms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data Integration over NoSQL Stores Using Access Path Based Mappings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Curé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Hecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Curé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Extended Semantic Web Conference (ESWC 2011)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-21034-1_25⟩</w:t>
+              <w:t xml:space="preserve">DEXA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Toulouse, France. pp.481-495, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23088-2_36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738380v1</w:t>
+                <w:t xml:space="preserve">hal-00738356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Integration over NoSQL Stores Using Access Path Based Mappings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Tableaux-Based Algorithm for SHIQ with Transitive Closure of Roles in Concept and Role Inclusion Axioms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chan Le Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Lamolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEXA 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Toulouse, France. pp.481-495, </w:t>
+              <w:t xml:space="preserve">8th Extended Semantic Web Conference (ESWC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Heraklion, Crete, Greece. pp.367-381, </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-23088-2_36⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21034-1_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00738356v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocelet: An Ontology-Based Domain Specific Language to Model Complex Domains</w:t>
               </w:r>
@@ -7667,51 +7667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Naacke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guohui Xiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISWC 2018 Posters &amp; Demonstrations, Industry and Blue Sky Ideas Tracks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Monterey, CA, United States. ceur-ws.org, 2180, pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7883,51 +7883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Naacke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Amine Baazizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Amann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 14th International Semantic Web Conference, ISWC 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Bethlehem, Pennsylvania, United States. CEUR-WS.org, 1486, CEUR Workshop Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8091,51 +8091,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed SPARQL Query Processing: a Case Study with Apache Spark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Amann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8988,51 +8988,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467937v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangnan Ren" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Sengupta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuguang Ren" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhu Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cur&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2022.3225076" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468046v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqin Xu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calvez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3415478.3415493" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492049v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Naacke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736988v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Ke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lhez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badre Belabbess" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3137765.3137805" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01778318v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Aufaure" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chiky" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Khrouf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel K&#233;p&#233;klian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2015.11.015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56XGZSVK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740526v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Maurer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigam Shah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paea Le Pendu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6947-15-S1-S8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740543v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2013.12.001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D69Z3TK5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806817v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhela Kerdjoudj" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Faye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Le Duc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lamolle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jdst.2013070102" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01299496v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Faye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1956" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799026v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2378016.2378019" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619737v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degenne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Lo Seen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Parigot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Forax" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.06.018" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP96QS4J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04946604v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Cur&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData62323.2024.10825757" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467952v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey de Oliveira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDGE60047.2023.00033" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467946v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey De Oliveira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Call&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData59044.2023.10386303" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467972v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thouvenot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TrustCom56396.2022.00096" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467968v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3524860.3539644" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491469v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2021.21" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467983v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData52589.2021.9671989" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491486v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468010v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86534-4_9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468035v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3391274.3393634" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470927v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Temal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Ben Abb&#232;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468030v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData50022.2020.9377824" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468346v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32327-1_47" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02444359v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Li" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Amann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData47090.2019.9005483" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491540v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491548v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491501v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musab Bairat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lhez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03667-6_32" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02020989v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohui Xiao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806728v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806714v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Khattabi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufan Zheng" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491989v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2018.8622453" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806746v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Hartig" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3041021.3051096" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740502v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58451-5_6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740499v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806724v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01657494v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2017.8258321" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502519v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806737v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740515v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Kazi-Aoul" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Chabchoub" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740520v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447387v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740509v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bihanic" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214902v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Baazizi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1507.02321" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740539v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740531v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736998v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740588v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tendry Randriamalala" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2015.7363955" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806764v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740550v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/2878453.2878548" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952845v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Revuz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;lestin Faye" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07443-6_21" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806828v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paea Lependu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806823v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740560v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41335-3_17" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GDS7XJ60-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00847315v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740557v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740563v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738349v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33876-2_28" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746736v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Thiam" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799028v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799030v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738380v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21034-1_25" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738356v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Hecht" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23088-2_36" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794336v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Lo Seen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTRQ.2010.50" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794328v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Ait Lahcen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620329v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261615v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahnaz Zakaria" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#239;li" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361198v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alcala" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Alcocer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alves" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Bale" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bateman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00315300v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622313v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jeansoulin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02021029v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806732v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214900v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083133v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078524v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119528227.ch2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799022v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14755-5_8" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952982v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barry-Gr&#233;boval" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492006v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469428v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00570161v3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00843284v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467937v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangnan Ren" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Sengupta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuguang Ren" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhu Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cur&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2022.3225076" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468046v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqin Xu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calvez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3415478.3415493" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492049v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Naacke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736988v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Ke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lhez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badre Belabbess" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3137765.3137805" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01778318v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Aufaure" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chiky" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Khrouf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel K&#233;p&#233;klian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2015.11.015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56XGZSVK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740526v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Maurer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigam Shah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paea Le Pendu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6947-15-S1-S8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740543v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2013.12.001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D69Z3TK5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806817v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhela Kerdjoudj" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Faye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Le Duc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lamolle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jdst.2013070102" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01299496v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Faye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1956" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799026v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2378016.2378019" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619737v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degenne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Lo Seen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Parigot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Forax" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.06.018" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP96QS4J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04946604v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Cur&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData62323.2024.10825757" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467952v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey de Oliveira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDGE60047.2023.00033" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467946v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey De Oliveira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Call&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData59044.2023.10386303" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467972v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thouvenot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TrustCom56396.2022.00096" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467968v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3524860.3539644" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491469v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2021.21" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467983v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData52589.2021.9671989" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468010v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86534-4_9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491486v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468035v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3391274.3393634" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470927v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Temal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Ben Abb&#232;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468030v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData50022.2020.9377824" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02444359v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Li" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Amann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData47090.2019.9005483" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491540v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468346v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32327-1_47" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491548v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491501v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musab Bairat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lhez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03667-6_32" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806714v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Khattabi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufan Zheng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806728v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02020989v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohui Xiao" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491989v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2018.8622453" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806746v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Hartig" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3041021.3051096" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740502v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58451-5_6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740499v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01657494v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2017.8258321" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806724v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502519v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806737v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740515v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Kazi-Aoul" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Chabchoub" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740520v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447387v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740509v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bihanic" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214902v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Baazizi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1507.02321" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740539v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736998v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740531v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740588v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tendry Randriamalala" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2015.7363955" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740550v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/2878453.2878548" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806764v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952845v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Revuz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;lestin Faye" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07443-6_21" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806828v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paea Lependu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806823v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740560v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41335-3_17" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GDS7XJ60-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00847315v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740557v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740563v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738349v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33876-2_28" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746736v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Thiam" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799028v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799030v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738356v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Hecht" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23088-2_36" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738380v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21034-1_25" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794336v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Lo Seen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTRQ.2010.50" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794328v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Ait Lahcen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620329v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261615v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahnaz Zakaria" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#239;li" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361198v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alcala" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Alcocer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alves" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Bale" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bateman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00315300v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622313v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jeansoulin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02021029v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806732v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214900v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083133v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078524v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119528227.ch2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799022v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14755-5_8" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952982v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barry-Gr&#233;boval" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492006v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469428v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00570161v3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00843284v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>