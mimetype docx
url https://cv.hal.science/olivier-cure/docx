--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -2156,438 +2156,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04467983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RDF Data Management is an Analytical Market, not a Transaction One</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semantic Data Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Callé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Calvez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DaWaK</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd International Workshop on Deep Learning meets Ontologies and Natural Language Processing (DeepOntoNLP 2021) &amp; 6th International Workshop on Explainable Sentiment Mining and Emotion Detection (X-SENTIMENT 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Hersonissos, Greece. pp.39-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04468010v1</w:t>
+                <w:t xml:space="preserve">hal-04491486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Data Transformation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RDF Data Management is an Analytical Market, not a Transaction One</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Callé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Calvez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Deep Learning meets Ontologies and Natural Language Processing (DeepOntoNLP 2021) &amp; 6th International Workshop on Explainable Sentiment Mining and Emotion Detection (X-SENTIMENT 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DaWaK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Linz, Austria. pp.109-115, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86534-4_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04491486v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triag, a framework based on triangles of RDF triples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hubert Naacke</w:t>
+                <w:t xml:space="preserve">Anonymisation de graphes de connaissances par anatomisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Thouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Temal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Ben Abbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Calvez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGMOD/PODS '20: International Conference on Management of Data</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC (Extraction et Gestion des Connaissances)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Bruxelles, Belgique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04468035v1</w:t>
+                <w:t xml:space="preserve">hal-02470927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anonymisation de graphes de connaissances par anatomisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Thouvenot</w:t>
+                <w:t xml:space="preserve">Triag, a framework based on triangles of RDF triples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Naacke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Calvez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC (Extraction et Gestion des Connaissances)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIGMOD/PODS '20: International Conference on Management of Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Portland, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3391274.3393634⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470927v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Graph Anonymization using Semantic Anatomization</w:t>
               </w:r>
@@ -3670,235 +3670,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Data Management in Practice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Compressed, Inference-enabled Encoding Scheme for RDF Stream Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lhez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangnan Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badre Belabbess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olaf Hartig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 26th International Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3041021.3051096⟩</w:t>
+              <w:t xml:space="preserve">ESWC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Portorož, Slovenia. pp.79-93, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-58451-5_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806746v1</w:t>
+                <w:t xml:space="preserve">hal-01740502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Compressed, Inference-enabled Encoding Scheme for RDF Stream Processing</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Semantic Data Management in Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Hartig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESWC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Portorož, Slovenia. pp.79-93, </w:t>
+              <w:t xml:space="preserve">the 26th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Perth, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-58451-5_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3041021.3051096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740502v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strider: A Hybrid Adaptive Distributed RDF Stream Processing Engine</w:t>
               </w:r>
@@ -3960,226 +3960,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strider R: Massive and Distributed RDF Graph Stream Reasoning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the design of a Globally Distributed, Locally Compressed Knowledge Base System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ke Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Big Data, Big Data 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CIDR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Santa Clara, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657494v1</w:t>
+                <w:t xml:space="preserve">hal-01806724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the design of a Globally Distributed, Locally Compressed Knowledge Base System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strider R: Massive and Distributed RDF Graph Stream Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangnan Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Naacke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lhez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ke Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIDR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Big Data, Big Data 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Boston, United States. pp.3358-3367, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BigData.2017.8258321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806724v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPARQL Graph Pattern Processing with Apache Spark</w:t>
               </w:r>
@@ -5006,308 +5006,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de l'incertitude dans le cadre d'une extraction des connaissances à partir de texte</w:t>
+                <w:t xml:space="preserve">RDF Knowledge Graph Visualization From a Knowledge Extraction System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadhela Kerdjoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Luxembourg, Luxembourg. pp.477-478</w:t>
+              <w:t xml:space="preserve">ESWC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736998v1</w:t>
+                <w:t xml:space="preserve">hal-01740531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RDF Knowledge Graph Visualization From a Knowledge Extraction System</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LiteMat: A scalable, cost-efficient inference encoding scheme for large RDF graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Naacke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tendry Randriamalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Amann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESWC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE International Conference on Big Data (Big Data)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Santa Clara, CA, United States. pp.1823-1830, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BigData.2015.7363955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740531v1</w:t>
+                <w:t xml:space="preserve">hal-01740588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LiteMat: A scalable, cost-efficient inference encoding scheme for large RDF graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gestion de l'incertitude dans le cadre d'une extraction des connaissances à partir de texte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadhela Kerdjoudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernd Amann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Conference on Big Data (Big Data)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Luxembourg, Luxembourg. pp.477-478</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BigData.2015.7363955⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01740588v1</w:t>
+                <w:t xml:space="preserve">hal-01736998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Update Strategy for the WaterFowl RDF Data Store</w:t>
               </w:r>
@@ -5378,239 +5378,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the Web of Documents to the Linked Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">WaterFowl: a Compact, Self-indexed and Inference-enabled Immutable RDF Store</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bihanic</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Revuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Célestin Faye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eBISS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th European Semantic Web Conference (ESWC'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Anissaras, Greece. pp.302-316, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07443-6_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806764v1</w:t>
+                <w:t xml:space="preserve">hal-00952845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WaterFowl: a Compact, Self-indexed and Inference-enabled Immutable RDF Store</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From the Web of Documents to the Linked Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Képéklian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Célestin Faye</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bihanic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Semantic Web Conference (ESWC'14)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eBISS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-07443-6_21⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00952845v1</w:t>
+                <w:t xml:space="preserve">hal-01806764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refining Health Outcomes of Interest using Formal Concept Analysis and Semantic Query Expansion</w:t>
               </w:r>
@@ -6030,403 +6030,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00847315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SHOIQ with transitive closure of roles is decidable</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Annotation of Drug Databases with the Anatomical Therapeutic Chemical Classification System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Description Logics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Ulm, Germany</w:t>
+              <w:t xml:space="preserve">SWAT4LS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740557v1</w:t>
+                <w:t xml:space="preserve">hal-01740563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Annotation of Drug Databases with the Anatomical Therapeutic Chemical Classification System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SHOIQ with transitive closure of roles is decidable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chan Le Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Lamolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SWAT4LS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">Description Logics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Ulm, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740563v1</w:t>
+                <w:t xml:space="preserve">hal-01740557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Knowledge-Based Approach to Augment Applications with Interaction Traces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RDF triples management in roStore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Prié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+                <w:t xml:space="preserve">Cheikh Thiam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EKAW 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IC 2011, 22èmes Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Chambéry, France. pp.755-770</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738349v1</w:t>
+                <w:t xml:space="preserve">hal-00746736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RDF triples management in roStore</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Knowledge-Based Approach to Augment Applications with Interaction Traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cheikh Thiam</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2011, 22èmes Journées francophones d'Ingénierie des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EKAW 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Galway, Ireland. pp.317-326, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33876-2_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00746736v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ExpSpace Tableau-based Algorithm for SHOIQ</w:t>
               </w:r>
@@ -6533,51 +6533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadhela Kerdjoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Célestin Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6622,248 +6622,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00799030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Integration over NoSQL Stores Using Access Path Based Mappings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Tableaux-Based Algorithm for SHIQ with Transitive Closure of Roles in Concept and Role Inclusion Axioms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chan Le Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Lamolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEXA 2012</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-23088-2_36⟩</w:t>
+              <w:t xml:space="preserve">8th Extended Semantic Web Conference (ESWC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Heraklion, Crete, Greece. pp.367-381, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21034-1_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738356v1</w:t>
+                <w:t xml:space="preserve">hal-00738380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tableaux-Based Algorithm for SHIQ with Transitive Closure of Roles in Concept and Role Inclusion Axioms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data Integration over NoSQL Stores Using Access Path Based Mappings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Curé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Hecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Curé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Extended Semantic Web Conference (ESWC 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Heraklion, Crete, Greece. pp.367-381, </w:t>
+              <w:t xml:space="preserve">DEXA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Toulouse, France. pp.481-495, </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-21034-1_25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23088-2_36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00738380v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocelet: An Ontology-Based Domain Specific Language to Model Complex Domains</w:t>
               </w:r>
@@ -7117,51 +7117,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a better insight of RDF triples Ontology-guided Storage system abilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Célestin Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8526,51 +8526,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RIBStore: Data Management of RDF triples with RDFS Inferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Célestin Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8988,51 +8988,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467937v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangnan Ren" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Sengupta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuguang Ren" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhu Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cur&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2022.3225076" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468046v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqin Xu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calvez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3415478.3415493" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492049v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Naacke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736988v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Ke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lhez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badre Belabbess" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3137765.3137805" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01778318v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Aufaure" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chiky" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Khrouf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel K&#233;p&#233;klian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2015.11.015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56XGZSVK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740526v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Maurer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigam Shah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paea Le Pendu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6947-15-S1-S8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740543v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2013.12.001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D69Z3TK5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806817v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhela Kerdjoudj" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Faye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Le Duc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lamolle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jdst.2013070102" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01299496v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Faye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1956" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799026v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2378016.2378019" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619737v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degenne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Lo Seen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Parigot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Forax" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.06.018" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP96QS4J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04946604v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Cur&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData62323.2024.10825757" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467952v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey de Oliveira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDGE60047.2023.00033" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467946v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey De Oliveira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Call&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData59044.2023.10386303" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467972v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thouvenot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TrustCom56396.2022.00096" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467968v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3524860.3539644" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491469v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2021.21" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467983v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData52589.2021.9671989" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468010v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86534-4_9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491486v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468035v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3391274.3393634" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470927v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Temal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Ben Abb&#232;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468030v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData50022.2020.9377824" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02444359v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Li" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Amann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData47090.2019.9005483" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491540v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468346v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32327-1_47" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491548v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491501v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musab Bairat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lhez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03667-6_32" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806714v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Khattabi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufan Zheng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806728v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02020989v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohui Xiao" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491989v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2018.8622453" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806746v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Hartig" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3041021.3051096" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740502v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58451-5_6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740499v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01657494v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2017.8258321" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806724v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502519v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806737v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740515v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Kazi-Aoul" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Chabchoub" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740520v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447387v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740509v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bihanic" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214902v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Baazizi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1507.02321" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740539v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736998v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740531v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740588v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tendry Randriamalala" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2015.7363955" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740550v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/2878453.2878548" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806764v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952845v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Revuz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;lestin Faye" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07443-6_21" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806828v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paea Lependu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806823v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740560v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41335-3_17" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GDS7XJ60-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00847315v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740557v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740563v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738349v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33876-2_28" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746736v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Thiam" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799028v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799030v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738356v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Hecht" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23088-2_36" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738380v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21034-1_25" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794336v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Lo Seen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTRQ.2010.50" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794328v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Ait Lahcen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620329v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261615v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahnaz Zakaria" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#239;li" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361198v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alcala" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Alcocer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alves" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Bale" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bateman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00315300v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622313v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jeansoulin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02021029v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806732v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214900v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083133v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078524v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119528227.ch2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799022v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14755-5_8" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952982v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barry-Gr&#233;boval" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492006v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469428v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00570161v3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00843284v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467937v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangnan Ren" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Sengupta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuguang Ren" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhu Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cur&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2022.3225076" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468046v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqin Xu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calvez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3415478.3415493" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492049v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Naacke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736988v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Ke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lhez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badre Belabbess" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3137765.3137805" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01778318v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Aufaure" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chiky" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Khrouf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel K&#233;p&#233;klian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2015.11.015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56XGZSVK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740526v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Maurer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigam Shah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paea Le Pendu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6947-15-S1-S8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740543v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2013.12.001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D69Z3TK5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806817v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhela Kerdjoudj" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Faye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Le Duc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lamolle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jdst.2013070102" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01299496v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Faye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1956" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799026v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2378016.2378019" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619737v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degenne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Lo Seen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Parigot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Forax" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.06.018" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP96QS4J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04946604v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Cur&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData62323.2024.10825757" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467952v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey de Oliveira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDGE60047.2023.00033" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467946v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey De Oliveira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Call&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData59044.2023.10386303" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467972v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thouvenot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TrustCom56396.2022.00096" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467968v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3524860.3539644" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491469v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2021.21" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467983v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData52589.2021.9671989" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491486v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468010v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86534-4_9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470927v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Temal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Ben Abb&#232;s" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468035v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3391274.3393634" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468030v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData50022.2020.9377824" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02444359v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Li" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Amann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData47090.2019.9005483" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491540v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468346v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32327-1_47" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491548v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491501v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musab Bairat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lhez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03667-6_32" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806714v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Khattabi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufan Zheng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806728v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02020989v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohui Xiao" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491989v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2018.8622453" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740502v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58451-5_6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806746v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Hartig" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3041021.3051096" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740499v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806724v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01657494v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2017.8258321" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502519v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806737v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740515v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Kazi-Aoul" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Chabchoub" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740520v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447387v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740509v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bihanic" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214902v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Baazizi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1507.02321" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740539v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740531v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740588v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tendry Randriamalala" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2015.7363955" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736998v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740550v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/2878453.2878548" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952845v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Revuz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;lestin Faye" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07443-6_21" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806764v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806828v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paea Lependu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806823v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740560v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41335-3_17" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GDS7XJ60-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00847315v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740563v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740557v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746736v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Thiam" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738349v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33876-2_28" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799028v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799030v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738380v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21034-1_25" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738356v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Hecht" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23088-2_36" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794336v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Lo Seen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTRQ.2010.50" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794328v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Ait Lahcen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620329v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261615v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahnaz Zakaria" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#239;li" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361198v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alcala" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Alcocer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alves" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Bale" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bateman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00315300v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622313v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jeansoulin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02021029v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806732v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214900v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083133v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078524v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119528227.ch2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799022v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14755-5_8" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952982v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barry-Gr&#233;boval" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492006v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469428v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00570161v3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00843284v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>