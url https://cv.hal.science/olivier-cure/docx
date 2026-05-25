--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -2156,226 +2156,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04467983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Data Transformation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RDF Data Management is an Analytical Market, not a Transaction One</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Callé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Calvez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Deep Learning meets Ontologies and Natural Language Processing (DeepOntoNLP 2021) &amp; 6th International Workshop on Explainable Sentiment Mining and Emotion Detection (X-SENTIMENT 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DaWaK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Linz, Austria. pp.109-115, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86534-4_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04491486v1</w:t>
+                <w:t xml:space="preserve">hal-04468010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RDF Data Management is an Analytical Market, not a Transaction One</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semantic Data Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Callé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Calvez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DaWaK</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Workshop on Deep Learning meets Ontologies and Natural Language Processing (DeepOntoNLP 2021) &amp; 6th International Workshop on Explainable Sentiment Mining and Emotion Detection (X-SENTIMENT 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Hersonissos, Greece. pp.39-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-86534-4_9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04468010v1</w:t>
+                <w:t xml:space="preserve">hal-04491486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anonymisation de graphes de connaissances par anatomisation</w:t>
               </w:r>
@@ -3108,515 +3108,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Machine Learning and Semantics for Anomaly Detection</w:t>
+                <w:t xml:space="preserve">Scouter: A Stream Processing Web Analyzer to Contextualize Singularities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badre Belabbess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musab Bairat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lhez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Lhez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zakaria Khattabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yufan Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EKAW 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EDBT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Vienne, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04491501v1</w:t>
+                <w:t xml:space="preserve">hal-01806714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scouter: A Stream Processing Web Analyzer to Contextualize Singularities</w:t>
+                <w:t xml:space="preserve">Contextualisation de Singularités en Temps-Réel par Extraction de Connaissances du Web des Données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badre Belabbess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lhez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musab Bairat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Curé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDBT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">EGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806714v1</w:t>
+                <w:t xml:space="preserve">hal-01806728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextualisation de Singularités en Temps-Réel par Extraction de Connaissances du Web des Données</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Musab Bairat</w:t>
+                <w:t xml:space="preserve">BigSR: real-time expressive RDF stream reasoning on modern Big Data platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangnan Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Naacke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guohui Xiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Big Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Seatle, WA, United States. pp.811-820</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806728v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BigSR: real-time expressive RDF stream reasoning on modern Big Data platforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiangnan Ren</w:t>
+                <w:t xml:space="preserve">Combining Machine Learning and Semantics for Anomaly Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badre Belabbess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musab Bairat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Lhez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guohui Xiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Big Data</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EKAW 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nancy, France. pp.503-518, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-03667-6_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020989v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PatBinQL: a compact, inference-enabled query language for RDF stream processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Lhez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badre Belabbess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4807,226 +4807,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Evaluation of RDF Distribution Algorithms Implemented over Apache Spark</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating Uncertainty in Textual Document</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadhela Kerdjoudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernd Amann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th International Workshop on Scalable Semantic Web Knowledge Base Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">URSW at ISWC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Bethlehem, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214902v1</w:t>
+                <w:t xml:space="preserve">hal-01740539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Uncertainty in Textual Document</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Evaluation of RDF Distribution Algorithms Implemented over Apache Spark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Naacke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Amine Baazizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Amann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URSW at ISWC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 11th International Workshop on Scalable Semantic Web Knowledge Base Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bethlehem, Pennsylvania, United States. pp.16-31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.1507.02321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740539v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RDF Knowledge Graph Visualization From a Knowledge Extraction System</w:t>
               </w:r>
@@ -6030,191 +6030,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00847315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Annotation of Drug Databases with the Anatomical Therapeutic Chemical Classification System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SHOIQ with transitive closure of roles is decidable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chan Le Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Lamolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SWAT4LS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">Description Logics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Ulm, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740563v1</w:t>
+                <w:t xml:space="preserve">hal-01740557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SHOIQ with transitive closure of roles is decidable</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Annotation of Drug Databases with the Anatomical Therapeutic Chemical Classification System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Description Logics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Ulm, Germany</w:t>
+              <w:t xml:space="preserve">SWAT4LS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740557v1</w:t>
+                <w:t xml:space="preserve">hal-01740563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RDF triples management in roStore</w:t>
               </w:r>
@@ -7667,51 +7667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Naacke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guohui Xiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISWC 2018 Posters &amp; Demonstrations, Industry and Blue Sky Ideas Tracks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Monterey, CA, United States. ceur-ws.org, 2180, pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7870,51 +7870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Naacke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Amine Baazizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Amann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8988,51 +8988,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467937v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangnan Ren" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Sengupta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuguang Ren" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhu Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cur&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2022.3225076" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468046v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqin Xu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calvez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3415478.3415493" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492049v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Naacke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736988v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Ke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lhez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badre Belabbess" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3137765.3137805" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01778318v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Aufaure" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chiky" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Khrouf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel K&#233;p&#233;klian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2015.11.015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56XGZSVK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740526v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Maurer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigam Shah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paea Le Pendu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6947-15-S1-S8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740543v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2013.12.001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D69Z3TK5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806817v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhela Kerdjoudj" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Faye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Le Duc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lamolle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jdst.2013070102" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01299496v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Faye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1956" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799026v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2378016.2378019" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619737v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degenne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Lo Seen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Parigot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Forax" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.06.018" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP96QS4J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04946604v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Cur&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData62323.2024.10825757" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467952v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey de Oliveira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDGE60047.2023.00033" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467946v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey De Oliveira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Call&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData59044.2023.10386303" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467972v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thouvenot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TrustCom56396.2022.00096" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467968v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3524860.3539644" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491469v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2021.21" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467983v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData52589.2021.9671989" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491486v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468010v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86534-4_9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470927v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Temal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Ben Abb&#232;s" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468035v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3391274.3393634" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468030v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData50022.2020.9377824" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02444359v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Li" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Amann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData47090.2019.9005483" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491540v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468346v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32327-1_47" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491548v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491501v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musab Bairat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lhez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03667-6_32" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806714v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Khattabi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufan Zheng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806728v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02020989v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohui Xiao" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491989v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2018.8622453" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740502v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58451-5_6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806746v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Hartig" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3041021.3051096" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740499v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806724v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01657494v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2017.8258321" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502519v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806737v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740515v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Kazi-Aoul" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Chabchoub" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740520v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447387v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740509v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bihanic" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214902v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Baazizi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1507.02321" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740539v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740531v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740588v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tendry Randriamalala" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2015.7363955" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736998v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740550v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/2878453.2878548" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952845v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Revuz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;lestin Faye" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07443-6_21" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806764v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806828v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paea Lependu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806823v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740560v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41335-3_17" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GDS7XJ60-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00847315v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740563v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740557v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746736v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Thiam" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738349v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33876-2_28" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799028v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799030v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738380v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21034-1_25" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738356v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Hecht" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23088-2_36" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794336v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Lo Seen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTRQ.2010.50" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794328v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Ait Lahcen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620329v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261615v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahnaz Zakaria" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#239;li" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361198v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alcala" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Alcocer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alves" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Bale" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bateman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00315300v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622313v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jeansoulin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02021029v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806732v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214900v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083133v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078524v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119528227.ch2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799022v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14755-5_8" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952982v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barry-Gr&#233;boval" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492006v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469428v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00570161v3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00843284v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467937v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangnan Ren" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Sengupta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuguang Ren" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhu Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cur&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2022.3225076" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468046v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqin Xu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calvez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3415478.3415493" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492049v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Naacke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736988v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Ke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lhez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badre Belabbess" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3137765.3137805" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01778318v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Aufaure" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chiky" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Khrouf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel K&#233;p&#233;klian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2015.11.015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56XGZSVK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740526v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Maurer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigam Shah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paea Le Pendu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6947-15-S1-S8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740543v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2013.12.001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D69Z3TK5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806817v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhela Kerdjoudj" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Faye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Le Duc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lamolle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jdst.2013070102" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01299496v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Faye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1956" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799026v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2378016.2378019" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619737v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degenne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Lo Seen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Parigot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Forax" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.06.018" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP96QS4J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04946604v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Cur&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData62323.2024.10825757" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467952v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey de Oliveira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDGE60047.2023.00033" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467946v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey De Oliveira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Call&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData59044.2023.10386303" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467972v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thouvenot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TrustCom56396.2022.00096" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467968v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3524860.3539644" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491469v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2021.21" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467983v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData52589.2021.9671989" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468010v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86534-4_9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491486v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470927v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Temal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Ben Abb&#232;s" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468035v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3391274.3393634" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468030v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData50022.2020.9377824" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02444359v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Li" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Amann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData47090.2019.9005483" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491540v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468346v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32327-1_47" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491548v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806714v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musab Bairat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Khattabi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufan Zheng" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806728v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02020989v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohui Xiao" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491501v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lhez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03667-6_32" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491989v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2018.8622453" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740502v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58451-5_6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806746v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Hartig" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3041021.3051096" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740499v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806724v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01657494v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2017.8258321" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502519v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806737v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740515v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Kazi-Aoul" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Chabchoub" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740520v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447387v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740509v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bihanic" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740539v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214902v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Baazizi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1507.02321" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740531v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740588v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tendry Randriamalala" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2015.7363955" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736998v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740550v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/2878453.2878548" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952845v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Revuz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;lestin Faye" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07443-6_21" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806764v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806828v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paea Lependu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806823v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740560v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41335-3_17" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GDS7XJ60-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00847315v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740557v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740563v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746736v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Thiam" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738349v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33876-2_28" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799028v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799030v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738380v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21034-1_25" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738356v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Hecht" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23088-2_36" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794336v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Lo Seen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTRQ.2010.50" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794328v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Ait Lahcen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620329v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261615v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahnaz Zakaria" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#239;li" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361198v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alcala" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Alcocer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alves" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Bale" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bateman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00315300v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622313v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jeansoulin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02021029v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806732v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214900v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083133v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078524v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119528227.ch2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799022v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14755-5_8" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952982v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barry-Gr&#233;boval" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492006v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469428v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00570161v3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00843284v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>