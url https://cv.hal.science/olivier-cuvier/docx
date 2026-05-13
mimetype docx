--- v0 (2026-03-28)
+++ v1 (2026-05-13)
@@ -2011,295 +2011,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring histone loading on HIV DNA reveals a dynamic nucleosome positioning between unintegrated and integrated viral genome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shinichi Machida</w:t>
+                <w:t xml:space="preserve">Insulator-based loops mediate the spreading of H3K27me3 over distant micro-domains repressing euchromatin genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Heurteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Perrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Depierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fosseprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heng-Chang Chen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaël Petitjean</w:t>
+                <w:t xml:space="preserve">Jonathan Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1913754117⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-020-02106-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04829498v1</w:t>
+                <w:t xml:space="preserve">hal-04830136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulator-based loops mediate the spreading of H3K27me3 over distant micro-domains repressing euchromatin genes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlène Perrois</w:t>
+                <w:t xml:space="preserve">Exploring histone loading on HIV DNA reveals a dynamic nucleosome positioning between unintegrated and integrated viral genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinichi Machida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Depierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Fosseprez</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heng-Chang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzie Thenin-Houssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Humbert</w:t>
+                <w:t xml:space="preserve">Gaël Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (1), pp.193. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (12), pp.6822-6830. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13059-020-02106-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1913754117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04830136v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condensin controls cellular RNA levels through the accurate segregation of chromosomes instead of directly regulating transcription</w:t>
               </w:r>
@@ -2413,265 +2413,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense neural networks for predicting chromatin conformation</w:t>
+                <w:t xml:space="preserve">TAD-free analysis of architectural proteins and insulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pau Farré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Heurteau</w:t>
+                <w:t xml:space="preserve">Raphaël Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuvier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eldon Emberly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12859-018-2286-z⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (5), pp.e27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkx1246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04829370v1</w:t>
+                <w:t xml:space="preserve">hal-04829243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TAD-free analysis of architectural proteins and insulators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dense neural networks for predicting chromatin conformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pau Farré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Heurteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Mourad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cuvier</w:t>
+                <w:t xml:space="preserve">Eldon Emberly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 46 (5), pp.e27. </w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), pp.372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkx1246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12859-018-2286-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829243v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting double-strand DNA breaks using epigenome marks or DNA at kilobase resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Ginalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3423,51 +3423,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide mapping of boundary element-associated factor (BEAF) binding sites in Drosophila melanogaster links BEAF to transcription.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nan Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eldon Emberly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4410,51 +4410,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75181D55"/>
+    <w:nsid w:val="BA3512F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4641,51 +4641,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-cuvier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0644-2734" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388172v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Slaninova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Mazzarda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasha Dalakishvili" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Depierre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Moene" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387842v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Akkawi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Heurteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Contreras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Helsmoortel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schaak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04289018v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mancheno-Ferris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Immarigeon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rivero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037462v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Recoules" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Raynal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Moutahir" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bejjani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086065v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kader Salifou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Burnard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poornima Basavarajaiah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04830148v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Schickele" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.108624" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704313v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04830149v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fosseprez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cuvier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2024.195059" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288401v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Srbic" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42620-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04284687v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Thenin-Houssier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Machida" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Jahan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bonnet-Madin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlette Abbou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adh3642" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04830141v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Perrois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Lhoumaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Abdi-Galab" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202302038" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282018v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Colin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Reyes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthezene" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Maestroni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Modolo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.89812.1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798057v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezih Karasu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.259456" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875724v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppa Grasso" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abb2947" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04829498v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng-Chang Chen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Petitjean" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1913754117" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04830136v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Humbert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-020-02106-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347214v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Reyes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.38517" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04829370v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Farr&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldon Emberly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-018-2286-z" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04829243v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mourad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx1246" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352388v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Ginalski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Legube" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-018-1411-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640560v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Vogelmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Gall" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie D&#233;jardin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Allemand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gamot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004544" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640063v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Liang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lacroix" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Cuddapah" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Queille" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2013.12.029" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641024v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Stadelmayer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Micas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Malirat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6531" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641018v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hennion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201385965" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667378v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Valeri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guillou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Nollmann" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/nucl.2.5.17860" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611765v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Jiang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig M Hart" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.01748-08" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275165v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cuvier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stanojcic" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Lemaitre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mechali" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.445108" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357134v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Emberly" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blattes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schuttengruber" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hennion" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jiang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.0060327" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121691v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia K. Linares" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary E. Kiernan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Triboulet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chable-Bessia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Latreille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1545" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-XF800VJG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069830v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Lutzmann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M&#233;chali" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2006.01.059" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853924v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me D&#233;jardin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rappailles" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Grimaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Decoville" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03386" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-T8NPL906-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088540v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-cuvier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0644-2734" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388172v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Slaninova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Mazzarda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasha Dalakishvili" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Depierre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Moene" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387842v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Akkawi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Heurteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Contreras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Helsmoortel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schaak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04289018v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mancheno-Ferris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Immarigeon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rivero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037462v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Recoules" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Raynal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Moutahir" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bejjani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086065v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kader Salifou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Burnard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poornima Basavarajaiah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04830148v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Schickele" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.108624" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704313v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04830149v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fosseprez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cuvier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2024.195059" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288401v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Srbic" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42620-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04284687v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Thenin-Houssier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Machida" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Jahan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bonnet-Madin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlette Abbou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adh3642" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04830141v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Perrois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Lhoumaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Abdi-Galab" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202302038" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282018v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Colin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Reyes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthezene" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Maestroni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Modolo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.89812.1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798057v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezih Karasu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.259456" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875724v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppa Grasso" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abb2947" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04830136v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Humbert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-020-02106-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04829498v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng-Chang Chen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Petitjean" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1913754117" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347214v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Reyes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.38517" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04829243v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mourad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx1246" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04829370v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Farr&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldon Emberly" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-018-2286-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352388v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Ginalski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Legube" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-018-1411-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640560v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Vogelmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Gall" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie D&#233;jardin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Allemand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gamot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004544" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640063v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Liang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lacroix" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Cuddapah" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Queille" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2013.12.029" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641024v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Stadelmayer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Micas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Malirat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6531" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641018v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hennion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201385965" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667378v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Valeri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guillou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Nollmann" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/nucl.2.5.17860" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611765v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Jiang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig M Hart" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.01748-08" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275165v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cuvier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stanojcic" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Lemaitre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mechali" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.445108" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357134v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Emberly" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blattes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schuttengruber" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hennion" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jiang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.0060327" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121691v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia K. Linares" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary E. Kiernan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Triboulet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chable-Bessia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Latreille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1545" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-XF800VJG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069830v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Lutzmann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M&#233;chali" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2006.01.059" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853924v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me D&#233;jardin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rappailles" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Grimaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Decoville" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03386" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-T8NPL906-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088540v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>