--- v0 (2026-04-05)
+++ v1 (2026-04-30)
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F5620699"/>
+    <w:nsid w:val="85DB5D43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>