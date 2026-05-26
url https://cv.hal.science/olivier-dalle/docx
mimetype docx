--- v1 (2026-04-30)
+++ v2 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Dalle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-dalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">148737846</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale representation of simulated time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhys Goldstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azam Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Wainer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 94 (6), pp.519-558. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0037549717726868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Investigation on Software-Defined Networks’ Reactive Routing against BitTorrent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damián Vicino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Horng Lung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Wainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (5), pp.249-254. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-net.2014.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274250v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should Simulation Products use Software Engineering Techniques or Should they Reuse Products of Software Engineering? -- Part 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCS Modeling and Simulation Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (3), pp.122-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00638553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should Simulation Products use Software Engineering Techniques or Should they Reuse Products of Software Engineering? -- Part 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCS Modeling and Simulation Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00638555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Cellular Automata and DEVS Methodologies to Digital Games: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Wainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeigler Bernard P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation and Gaming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41 (6), pp.796-823. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1046878110378708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00530927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential PDEVS Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damián Vicino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniella Niyonkuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Wainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Theory of Modeling &amp; Simulation: DEVS Integrative M&amp;S Symposium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Alexandria, Virginia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the impact of Software-Defined Networks' Reactive Routing on BitTorrent performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Vicino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Horng Lung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Wainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FNC - 9th International Conference on Future Networks and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Niagara Falls, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data type for discretized time representation in DEVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Vicino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Wainer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMUTOOLS - 7th International Conference on Simulation Tools and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICST, Mar 2014, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NetStep: a micro-stepped distributed network simulation framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio P. Mancini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMUTools - 6th International ICST Conference on Simulation Tools and Techniques - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICST, Mar 2013, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Computer Simulations for Producing Scientific Results: Are We There Yet?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NS3 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Tools for the Simulation Analysis of Peer-To-Peer Backup Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio P. Mancini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMUTOOLS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Sirmione, Italy. pp.178-183, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/icst.simutools.2012.247783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669241v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On reproducibility and traceability of simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSC - Winter Simulation Conference - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Berlin, Germany. pp.244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation in the Cloud Using Handheld Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio P. Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Wainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoon Al-Zoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSGC@CCGRID - Workshop on Modeling and Simulation on Grid and Cloud Computing - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wainer, Gabriel and Hill, David and Taylor, Simon, May 2012, Ottawa, Canada. pp.867 -872, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGrid.2012.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces Generation To Simulate Large-Scale Distributed Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Mancini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Phoenix, AZ, United States. pp.2993-3001, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WSC.2011.6148000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00638561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Desired Features for the DEVS Architecture Description Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Ribault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium On Theory of Modeling and Simulation -- DEVS Integrative M&amp;S Symposium (TMS/DEVS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Boston, MA, United States. pp.258-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00638565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending INET Framework for Directional and Asymmetrical Wireless Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Uribe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Maureira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICST 3rd International Workshop on OMNeT++</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICST, Mar 2010, Torremolinos, Spain. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00530809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSIF: A Framework To Instrument, Validate, and Analyze Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Ribault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leriche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMUTools2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Torremolinos, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00465141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSA: an Integration Platform for Component-Based Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Ribault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Peix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Intl. Conf. on Simulation Tools and Techniques (SIMUTools09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00449632v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Failure Correlation Impact on Peer-to-Peer Storage Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giroire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE International Conference on Peer-to-Peer Computing (P2P)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Seattle, United States. pp.184--193, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/P2P.2009.5284518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00485847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Realistic 802.11 Interferences in the Omnet++ INET Framework Based on Real Traffic Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Maureira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Dujovne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OMNeT++ Workshop / SIMUTools 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICST, Mar 2009, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00501885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des Corrélations entre Pannes dans les Systèmes de Stockage Pair-à-Pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giroire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Carry-Le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00384822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Component based approach using OMNeT++ for Train Communication Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Maureira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Uribe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Anaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Asahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITS-T 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRETS, Oct 2009, Lille., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00501882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSA : A Federative Simulation Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Ribault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Winter Simulation Conference (WSC'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00449642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design considerations for M&S software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Ribault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Himmelspach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Simulation Conference (WSC'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Austin, United States. pp.944 - 955, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WSC.2009.5429724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00425153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling advanced simulation scenarios with new software engineering techniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Ribault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Modeling and Simulation Symposium (EMSS 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Briatico, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00425150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Component-based Discrete Event Simulation Using the Fractal Component Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on AI, Simulation and Planning in High Autonomy Systems (AIS) and Conceptual Modeling and Simulation (CMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Buenos Aires, Argentina, pp.213--218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00141624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSA: an Open Component-based Architecture for Discrete-event Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">proc. of 20th European Conf. on Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Bonn, Germany, Germany. pp.253--259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00141606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SLOOP project: Simulations, Parallel Object-Oriented Languages, Interconnection Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belloncle Fabrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Caromel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Euroean School of Computer Science, ESPPE,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1996, Alpe d'Huez, France. pp.85-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of the Society of Modeling and Simulation International. Special Issue on Software Tools, Techniques and Architectures for Computer Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Wainer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Dalle and Gabriel Wainer. Sage, 86, pp.124, 2010, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0037549710369877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Simulation Tools and Techniques (SIMUTools 2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Perrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Stea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Wainer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalle, Olivier and Perrone, Felipe and Stea, Giovanni and Wainer, Gabriel. ACM, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuse-centric simulation software architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniele Gianni; Andrea D’Ambrogio; Andreas Tolk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling and Simulation-Based Systems Engineering Handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.263-292, 2014, 978-1-4665-7145-7. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b17902-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 18: Standardizing DEVS Simulation Middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel A. Wainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoon Al-Zoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurabh Mittal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José L. Risco Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wainer, G. and Mosterman, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete-Event Modeling and Simulation: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC press, pp.459--494, 2011, 978-1-4200-7233-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00638559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 17: Standardizing DEVS model representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel A. Wainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoon Al-Zoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurabh Mittal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Risco Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wainer, G. and Mosterman, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete-Event Modeling and Simulation: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC press, pp.427--458, 2011, 978-1-4200-7233-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00638560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending INET Framework for Directional and Asymmetrical Wireless Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Uribe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Maureira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7120, INRIA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00448033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Provisioning for High Speed Vehicles Moving along Predictable Routes - Part 1: Spiderman Handover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Maureira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Dujovne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6850, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00369419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Failure Correlation in Peer-to-Peer Storage Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giroire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6771, INRIA. 2008, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00346857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSA: an Open Component-based Architecture for Discrete-Event Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5762, INRIA. 2005, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LoadBuilder: a Tool for Generating and Modeling Workloads in Distributed Workstation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-3045, INRIA. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques et outils pour les communications et la répartition dynamique de charge dans les réseaux de stations de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Calcul parallèle, distribué et partagé [cs.DC]. Université Nice Sophia Antipolis, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00712754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId95"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Dalle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-dalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">148737846</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale representation of simulated time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhys Goldstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azam Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Wainer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 94 (6), pp.519-558. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0037549717726868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Investigation on Software-Defined Networks’ Reactive Routing against BitTorrent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damián Vicino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Horng Lung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Wainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (5), pp.249-254. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-net.2014.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274250v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should Simulation Products use Software Engineering Techniques or Should they Reuse Products of Software Engineering? -- Part 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCS Modeling and Simulation Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (3), pp.122-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00638553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should Simulation Products use Software Engineering Techniques or Should they Reuse Products of Software Engineering? -- Part 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCS Modeling and Simulation Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00638555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Cellular Automata and DEVS Methodologies to Digital Games: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Wainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeigler Bernard P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation and Gaming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41 (6), pp.796-823. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1046878110378708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00530927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential PDEVS Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damián Vicino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniella Niyonkuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Wainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Theory of Modeling &amp; Simulation: DEVS Integrative M&amp;S Symposium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Alexandria, Virginia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the impact of Software-Defined Networks' Reactive Routing on BitTorrent performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Vicino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Horng Lung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Wainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FNC - 9th International Conference on Future Networks and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Niagara Falls, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data type for discretized time representation in DEVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Vicino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Wainer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMUTOOLS - 7th International Conference on Simulation Tools and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICST, Mar 2014, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NetStep: a micro-stepped distributed network simulation framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio P. Mancini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMUTools - 6th International ICST Conference on Simulation Tools and Techniques - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICST, Mar 2013, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Computer Simulations for Producing Scientific Results: Are We There Yet?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NS3 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Tools for the Simulation Analysis of Peer-To-Peer Backup Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio P. Mancini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMUTOOLS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Sirmione, Italy. pp.178-183, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/icst.simutools.2012.247783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669241v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On reproducibility and traceability of simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSC - Winter Simulation Conference - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Berlin, Germany. pp.244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation in the Cloud Using Handheld Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio P. Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Wainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoon Al-Zoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSGC@CCGRID - Workshop on Modeling and Simulation on Grid and Cloud Computing - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wainer, Gabriel and Hill, David and Taylor, Simon, May 2012, Ottawa, Canada. pp.867 -872, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGrid.2012.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces Generation To Simulate Large-Scale Distributed Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Mancini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Phoenix, AZ, United States. pp.2993-3001, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WSC.2011.6148000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00638561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Desired Features for the DEVS Architecture Description Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Ribault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium On Theory of Modeling and Simulation -- DEVS Integrative M&amp;S Symposium (TMS/DEVS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Boston, MA, United States. pp.258-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00638565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending INET Framework for Directional and Asymmetrical Wireless Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Uribe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Maureira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICST 3rd International Workshop on OMNeT++</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICST, Mar 2010, Torremolinos, Spain. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00530809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSIF: A Framework To Instrument, Validate, and Analyze Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Ribault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leriche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMUTools2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Torremolinos, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00465141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des Corrélations entre Pannes dans les Systèmes de Stockage Pair-à-Pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giroire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Carry-Le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00384822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSA: an Integration Platform for Component-Based Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Ribault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Peix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Intl. Conf. on Simulation Tools and Techniques (SIMUTools09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00449632v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Realistic 802.11 Interferences in the Omnet++ INET Framework Based on Real Traffic Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Maureira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Dujovne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OMNeT++ Workshop / SIMUTools 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICST, Mar 2009, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00501885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Failure Correlation Impact on Peer-to-Peer Storage Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giroire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE International Conference on Peer-to-Peer Computing (P2P)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Seattle, United States. pp.184--193, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/P2P.2009.5284518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00485847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Component based approach using OMNeT++ for Train Communication Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Maureira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Uribe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Anaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Asahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITS-T 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRETS, Oct 2009, Lille., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00501882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design considerations for M&S software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Ribault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Himmelspach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Simulation Conference (WSC'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Austin, United States. pp.944 - 955, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WSC.2009.5429724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00425153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSA : A Federative Simulation Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Ribault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Winter Simulation Conference (WSC'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00449642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling advanced simulation scenarios with new software engineering techniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Ribault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Modeling and Simulation Symposium (EMSS 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Briatico, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00425150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Component-based Discrete Event Simulation Using the Fractal Component Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on AI, Simulation and Planning in High Autonomy Systems (AIS) and Conceptual Modeling and Simulation (CMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Buenos Aires, Argentina, pp.213--218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00141624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSA: an Open Component-based Architecture for Discrete-event Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">proc. of 20th European Conf. on Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Bonn, Germany, Germany. pp.253--259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00141606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SLOOP project: Simulations, Parallel Object-Oriented Languages, Interconnection Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belloncle Fabrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Caromel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Euroean School of Computer Science, ESPPE,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1996, Alpe d'Huez, France. pp.85-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of the Society of Modeling and Simulation International. Special Issue on Software Tools, Techniques and Architectures for Computer Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Wainer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Dalle and Gabriel Wainer. Sage, 86, pp.124, 2010, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0037549710369877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Simulation Tools and Techniques (SIMUTools 2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Perrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Stea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Wainer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalle, Olivier and Perrone, Felipe and Stea, Giovanni and Wainer, Gabriel. ACM, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuse-centric simulation software architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniele Gianni; Andrea D’Ambrogio; Andreas Tolk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling and Simulation-Based Systems Engineering Handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.263-292, 2014, 978-1-4665-7145-7. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b17902-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 18: Standardizing DEVS Simulation Middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel A. Wainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoon Al-Zoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurabh Mittal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José L. Risco Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wainer, G. and Mosterman, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete-Event Modeling and Simulation: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC press, pp.459--494, 2011, 978-1-4200-7233-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00638559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 17: Standardizing DEVS model representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel A. Wainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoon Al-Zoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurabh Mittal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Risco Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wainer, G. and Mosterman, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete-Event Modeling and Simulation: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC press, pp.427--458, 2011, 978-1-4200-7233-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00638560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending INET Framework for Directional and Asymmetrical Wireless Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Uribe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Maureira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7120, INRIA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00448033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Provisioning for High Speed Vehicles Moving along Predictable Routes - Part 1: Spiderman Handover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Maureira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Dujovne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6850, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00369419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Failure Correlation in Peer-to-Peer Storage Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giroire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6771, INRIA. 2008, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00346857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSA: an Open Component-based Architecture for Discrete-Event Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5762, INRIA. 2005, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LoadBuilder: a Tool for Generating and Modeling Workloads in Distributed Workstation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-3045, INRIA. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques et outils pour les communications et la répartition dynamique de charge dans les réseaux de stations de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Calcul parallèle, distribué et partagé [cs.DC]. Université Nice Sophia Antipolis, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00712754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId95"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="85DB5D43"/>
+    <w:nsid w:val="D89C225F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-dalle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148737846" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717913v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys Goldstein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azam Khan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dalle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Wainer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549717726868" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01274250v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#225;n Vicino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Horng Lung" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-net.2014.0105" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638553v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638555v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530927v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Qi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeigler Bernard P." TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1046878110378708" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01274279v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Niyonkuru" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055556v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Vicino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055555v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787636v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio P. Mancini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926967v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669241v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/icst.simutools.2012.247783" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782834v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691248v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoon Al-Zoubi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2012.65" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638561v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Mancini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC.2011.6148000" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638565v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Ribault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530809v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Uribe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Maureira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00465141v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Conan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leriche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00449632v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Peix" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Monteiro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00485847v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giroire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;rennes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/P2P.2009.5284518" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00501885v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Dujovne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384822v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00501882v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Anaya" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Asahi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00449642v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425153v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Himmelspach" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC.2009.5429724" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425150v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00141624v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00141606v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03762698v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baude" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belloncle Fabrice" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bermond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caromel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794908v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549710369877" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795278v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Perrone" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Stea" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111447v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17902-12" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638559v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel A. Wainer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Mittal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L. Risco Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638560v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Risco Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00448033v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369419v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346857v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070258v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073647v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00712754v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-dalle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148737846" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717913v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys Goldstein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azam Khan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dalle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Wainer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549717726868" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01274250v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#225;n Vicino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Horng Lung" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-net.2014.0105" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638553v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638555v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530927v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Qi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeigler Bernard P." TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1046878110378708" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01274279v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Niyonkuru" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055556v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Vicino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055555v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787636v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio P. Mancini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926967v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669241v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/icst.simutools.2012.247783" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782834v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691248v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoon Al-Zoubi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2012.65" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638561v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Mancini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC.2011.6148000" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638565v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Ribault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530809v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Uribe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Maureira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00465141v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Conan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leriche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384822v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giroire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Monteiro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;rennes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00449632v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Peix" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00501885v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Dujovne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00485847v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/P2P.2009.5284518" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00501882v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Anaya" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Asahi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425153v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Himmelspach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC.2009.5429724" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00449642v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425150v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00141624v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00141606v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03762698v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baude" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belloncle Fabrice" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bermond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caromel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794908v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549710369877" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795278v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Perrone" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Stea" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111447v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17902-12" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638559v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel A. Wainer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Mittal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L. Risco Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638560v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Risco Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00448033v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369419v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346857v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070258v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073647v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00712754v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>