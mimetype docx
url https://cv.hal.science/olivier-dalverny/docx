--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -338,425 +338,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Estimation of Local Residual Stresses in Amorphous and Crystallized Trivalent Chromium Coatings</w:t>
+                <w:t xml:space="preserve">Damage Mechanism of Trivalent Chromium Coatings under Tensile Stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Balcaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Stéphan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Balcaen</w:t>
+                <w:t xml:space="preserve">Benoit Fori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudie Josse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Fori</w:t>
+                <w:t xml:space="preserve">Celine Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.124. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/coatings13010124⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 13 (7), pp.1194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/coatings13071194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317950v1</w:t>
+                <w:t xml:space="preserve">hal-04274936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High cycle fatigue strength of additively manufactured AISI 316L Stainless Steel parts joined by laser welding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Estimation of Local Residual Stresses in Amorphous and Crystallized Trivalent Chromium Coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Balcaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foued Abroug</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claudie Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2022.108865⟩</w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/coatings13010124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03954430v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage Mechanism of Trivalent Chromium Coatings under Tensile Stress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Guillon</w:t>
+                <w:t xml:space="preserve">High cycle fatigue strength of additively manufactured AISI 316L Stainless Steel parts joined by laser welding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foued Abroug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Balcaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (7), pp.1194. </w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 275, pp.108865. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/coatings13071194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2022.108865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274936v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Material Health of NiCrBSi Alloy Parts Produced via the Laser Powder Bed Fusion Process</w:t>
               </w:r>
@@ -1000,274 +1000,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03965944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady-state heat transfer in microcracked media</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seismic vulnerability of structures: application to the Civil Protection building in Andorra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Matthias Barus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dalverny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hélène Welemane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amèvi Tongne</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 21 (5), pp.2-11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca/2020034⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 21 (5), pp.514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2020045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03034344v1</w:t>
+                <w:t xml:space="preserve">hal-02915253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic vulnerability of structures: application to the Civil Protection building in Andorra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthias Barus</w:t>
+                <w:t xml:space="preserve">Steady-state heat transfer in microcracked media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharan Raj Rangasamy Mahendren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Welemane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Martin</w:t>
+                <w:t xml:space="preserve">Amèvi Tongne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 21 (5), pp.514. </w:t>
+              <w:t xml:space="preserve">, 2020, 21 (5), pp.2-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2020045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/meca/2020034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915253v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of silver and strontium incorporation route on hydroxyapatite coatings elaborated by rf-SPS</w:t>
               </w:r>
@@ -1381,589 +1381,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03218463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical adhesion of SiO2 thin films onto polymeric substrates</w:t>
+                <w:t xml:space="preserve">Experimental SAC305 shear stress-strain hysteresis loop construction using Hall's one-dimensional model based on strain gages measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Ho</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Libot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Balcaen</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anita Dehoux</w:t>
+                <w:t xml:space="preserve">Philippe Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 35 (6), pp.536-541. </w:t>
+              <w:t xml:space="preserve">Journal of Electronic Packaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141 (2), pp.021002-1-021002-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02670844.2018.1528689⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4042806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359798v1</w:t>
+                <w:t xml:space="preserve">hal-02359785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid approach for woven fabric modelling based on discrete hypoelastic behaviour and experimental validation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Rashed Labanieh</w:t>
+                <w:t xml:space="preserve">Thermal conduction properties of microcracked media: Accounting for the unilateral effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharan Raj Rangasamy Mahendren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Welemane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amèvi Tongne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2018.10.081⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 347, pp.944-952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2019.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359793v1</w:t>
+                <w:t xml:space="preserve">hal-03498563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conduction properties of microcracked media: Accounting for the unilateral effect</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Welemane</w:t>
+                <w:t xml:space="preserve">Mechanical adhesion of SiO2 thin films onto polymeric substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Balcaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Dehoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2019.10.004⟩</w:t>
+              <w:t xml:space="preserve">Surface Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (6), pp.536-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02670844.2018.1528689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03498563v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental SAC305 shear stress-strain hysteresis loop construction using Hall's one-dimensional model based on strain gages measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid approach for woven fabric modelling based on discrete hypoelastic behaviour and experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Libot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joël Alexis</w:t>
+                <w:t xml:space="preserve">Fethi Abbassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Rashed Labanieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Packaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 141 (2), pp.021002-1-021002-15. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 209, pp.992-1004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4042806⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2018.10.081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359785v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the multilayer woven fabric behaviour during the forming process: focus on the loss of cohesion within the woven fibre network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Rashed Labanieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ouagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2030,334 +2030,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global methodology for damage detection and localization in civil engineering structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carmen Martin</w:t>
+                <w:t xml:space="preserve">Intra-ply yarn sliding defect in hemisphere preforming of a woven preform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Rashed Labanieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ouagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Soulat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2018.06.026⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 107, pp.432-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2018.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02053209v1</w:t>
+                <w:t xml:space="preserve">hal-02359807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-ply yarn sliding defect in hemisphere preforming of a woven preform</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ouagne</w:t>
+                <w:t xml:space="preserve">Global methodology for damage detection and localization in civil engineering structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Omar Frigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 107, pp.432-446. </w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 171, pp.686-695. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2018.01.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2018.06.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359807v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhesion characterization of SiO2 thin films evaporated onto a polymeric substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Dehoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2434,103 +2434,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural evolutions of Sn-3.0Ag-0.5Cu solder joints during thermal cycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Libot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 83, pp.64-76. </w:t>
@@ -3207,51 +3207,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00871212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and mechanical characterizations of a lead free solder alloy for electronic devices</w:t>
+                <w:t xml:space="preserve">Effects of the Unified Viscoplastic Formulation and Temperature Terms on the Thermomechanical Behavior of Soldering Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabeur Msolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
@@ -3269,106 +3269,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Karama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, vol. 423, pp. 210-217. </w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 498, pp. 219-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.423.210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.498.219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738764v1</w:t>
+                <w:t xml:space="preserve">hal-00782651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the Unified Viscoplastic Formulation and Temperature Terms on the Thermomechanical Behavior of Soldering Materials</w:t>
+                <w:t xml:space="preserve">Experimental and mechanical characterizations of a lead free solder alloy for electronic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabeur Msolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
@@ -3386,82 +3386,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Karama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, vol. 498, pp. 219-226. </w:t>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 423, pp. 210-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.498.219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.423.210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00782651v1</w:t>
+                <w:t xml:space="preserve">hal-00738764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implicit integration scheme for porous viscoplastic potential-based constitutive equations</w:t>
               </w:r>
@@ -4836,51 +4836,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anand model calibration for SAC305 solder joints based on the evolution of the shear stress and strain hysteresis loops for different thermal cycling conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Libot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5091,90 +5091,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization-based analysis of the influence of microcracking on thermal conduction and thermoelasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Welemane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharan Raj Rangasamy Mahendren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amèvi Tongne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Congress of Theoretical and Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Milan (Virtual), Italy. pp.1681-1682</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5212,77 +5212,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eshelby-based estimates of effective thermal properties for microcracked materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharan Raj Rangasamy Mahendren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Welemane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amèvi Tongne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM) &amp; ECCOMAS Congress 2020 - Virtual Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris, France. pp.433-433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5333,51 +5333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Frigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Judenherc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5428,77 +5428,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steady state heat transfer in microcracked media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharan Raj Rangasamy Mahendren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Welemane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amèvi Tongne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5536,77 +5536,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unilateral behaviour of microcracks and thermal conduction properties: a homogenization approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharan Raj Rangasamy Mahendren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Welemane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amèvi Tongne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computational Contact Mechanics (ICCCM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Hannover, Germany. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5631,103 +5631,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of a building structural behaviour through the numerical modeling of seismic events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Barus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Welemane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Colloque National AFPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Strasbourg, France. pp.802-802</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5778,77 +5778,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Barus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Welemane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France. pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5873,103 +5873,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic analysis of concrete structural behaviour - Estimation of seismic vulnerability of Andorran Civil Protection building</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Barus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Welemane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on the Mechanical Behaviour of Materials (ICM13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Melbourne, Australia. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5994,103 +5994,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operational modal analysis using asynchronous data for frequencies and mode shapes identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Omar Frigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th international Conference on structural Analysis of Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Tarbes, France. pp.1-4</w:t>
@@ -6132,90 +6132,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a complete structural health monitoring chain on the canadian Rivière-aux-Mulets bridge numerical model subjected to a seismic load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Frigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Integrity - Reliability - Failure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Lisbon, Portugal. pp.555-568</w:t>
@@ -6244,77 +6244,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis of composite forming process parameters using numerical hybrid discrete approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Abbassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Labanieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6369,103 +6369,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteurs vibratoires connectés pour l'auscultation continue des ouvrages : exemple du barrage voute de Ribou (Cholet)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Omar Frigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Judenherc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque CFBR 2018 : « Méthodes et techniques innovantes dans la maintenance et la réhabilitation des barrages et des digues »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Chambéry, France. pp.145-155</w:t>
@@ -6598,51 +6598,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution for analysing the intra-ply yarn sliding mechanism in preforming of the woven fabric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amad Labanieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ouagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6706,103 +6706,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental strain energy density dissipated in SAC305 solder joints during different thermal cycling conditions using strain gages measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Libot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dulondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 68th Electronic Components and Technology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, San Diego, United States. pp.748-755, </w:t>
@@ -6840,77 +6840,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical models of fabric behaviour using hybrids discrete elastic and hypoelastic modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Abbassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amad Labanieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6978,77 +6978,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and simulation of brittle damage in ceramic assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharan Raj Rangasamy Mahendren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Welemane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amèvi Tongne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Structural Analysis of Advanced Materials (ICSAAM 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Tarbes, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7073,103 +7073,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An algorithm for damage detection and localization using output-only response for civil-engineering structures subjected to seismic excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Omar Frigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Mechanics and Materials in Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Albufeira, Portugal. pp.0</w:t>
@@ -7211,90 +7211,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An algorithm for damage detection and localization Usibg output-only response for civil engineering structures subjected to seismic excitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Frigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Mechanics and Materials in Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Albufeira, Portugal. pp.0</w:t>
@@ -7323,64 +7323,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FE simulation of interfacial delamination between SiO2 thin film and polymeric substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amèvi Tongne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7448,64 +7448,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the multilayer woven fabric behaviour during the forming process. Focus on the loss of cohesion within the woven fibre network.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Rashed Labanieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ouagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7569,64 +7569,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the multilayer woven fabric behaviour during the forming process. Focus on the loss of cohesion within the woven fibre network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Rashed Labanieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ouagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7690,103 +7690,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical fatigue assessment of SAC305 solder joints under harmonic and random vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Libot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Dresden, Germany. pp. 1-8, </w:t>
@@ -7824,64 +7824,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical adhesion of SIO2 thin film on a polymeric substrate under compressive stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Dehoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7949,77 +7949,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of 48600 Carbons fabrics behavior using marks tracking technique method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Abbassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8189,930 +8189,930 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling and prediction of thermomechanical degradation of power electronic packaging</w:t>
+                <w:t xml:space="preserve">Study and mechanical characterization of high temperature power electronic packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Baazaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joël Alexis</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Karama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSAAM 2013, The 5th International Conference on Structural Analysis of Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Island of Kos, Greece</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00944556v1</w:t>
+                <w:t xml:space="preserve">hal-03440495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale du comportement mécanique d’assemblage haute température pour l’électronique de puissance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Alexis</w:t>
+                <w:t xml:space="preserve">Global and local identification on composte material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Péronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Moussa Karama</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mistou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Fazzini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles de la SF2M</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PhotoMechanics 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montpellier, France. pp.0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04003305v1</w:t>
+                <w:t xml:space="preserve">hal-03669967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global and local identification on composte material</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Péronnet</w:t>
+                <w:t xml:space="preserve">Numerical modeling and prediction of thermomechanical degradation of power electronic packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Baazaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marina Fazzini</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Karama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhotoMechanics 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Montpellier, France. pp.0</w:t>
+              <w:t xml:space="preserve">ICSAAM 2013, The 5th International Conference on Structural Analysis of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Island of Kos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669967v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and mechanical characterization of high temperature power electronic packaging</w:t>
+                <w:t xml:space="preserve">Caractérisation expérimentale du comportement mécanique d’assemblage haute température pour l’électronique de puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Baazaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joel Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Karama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées annuelles de la SF2M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Villeuve d'Ascq, France. pp.0, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20130702013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440495v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of orthotropic material properties using displacement field measurements</w:t>
+                <w:t xml:space="preserve">Non destructive investigation of defects in composite structures by three infrared thermographic techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Péronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Huillery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mistou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Solid Mechanics Conference - ESMC 12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Graz, Austria</w:t>
+              <w:t xml:space="preserve">International conference on experimental mechanics ICEM 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Porto, Portugal. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00973204v1</w:t>
+                <w:t xml:space="preserve">hal-04041423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical modeling of brittle damage in composite materials: primary anisotropy, induced anisotropy and opening-closure effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Identification of orthotropic material properties using displacement field measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Péronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dalverny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Welemane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dalverny</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mistou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Solid Mechanics Conference - ESMC 12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00973208v1</w:t>
+                <w:t xml:space="preserve">hal-00973204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of damaged zone in composite materials using displacement field measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Péronnet</w:t>
+                <w:t xml:space="preserve">Micromechanical modeling of brittle damage in composite materials: primary anisotropy, induced anisotropy and opening-closure effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Welemane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Goidescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pantalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Barelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Mistou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on experimental mechanics ICEM 15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Porto, Portugal. pp. 1-9</w:t>
+              <w:t xml:space="preserve">European Solid Mechanics Conference - ESMC 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00966496v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00973208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non destructive investigation of defects in composite structures by three infrared thermographic techniques</w:t>
+                <w:t xml:space="preserve">Identification of damaged zone in composite materials using displacement field measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Péronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Welemane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mistou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on experimental mechanics ICEM 15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2012, Porto, Portugal. pp.0</w:t>
+              <w:t xml:space="preserve">, Jul 2012, Porto, Portugal. pp. 1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04041423v1</w:t>
+                <w:t xml:space="preserve">hal-00966496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoplastic behavior of diamond die attach subjected to high temperature conditions</w:t>
               </w:r>
@@ -9896,260 +9896,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03390960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition of IGBT modules assembling technologies for aeronautical applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Zéanh</w:t>
+                <w:t xml:space="preserve">Study of image characteristics on digital image correlation error assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Fazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mistou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Integration of Power Electronics Systems (CIPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Nuremberg, Germany. pp.CD</w:t>
+              <w:t xml:space="preserve">2008 SEM XI International congress &amp; exposition on experimental and applied mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Orlando, United States. p.127-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00324022v1</w:t>
+                <w:t xml:space="preserve">hal-01764800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of image characteristics on digital image correlation error assessment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Mistou</w:t>
+                <w:t xml:space="preserve">Proposition of IGBT modules assembling technologies for aeronautical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Zéanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Karama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Woirgard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Azzopardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 SEM XI International congress &amp; exposition on experimental and applied mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Orlando, United States. p.127-132</w:t>
+              <w:t xml:space="preserve">International Conference on Integration of Power Electronics Systems (CIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Nuremberg, Germany. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764800v1</w:t>
+                <w:t xml:space="preserve">hal-00324022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiabilité des substrats en AlN utilisés dans les modules IGBT en environnement aéronautique</w:t>
               </w:r>
@@ -10504,428 +10504,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude probabiliste du comportement non-linéaire des brasures utilisées dans les modules de puissance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moussa Karama</w:t>
+                <w:t xml:space="preserve">Détermination et optimisation des pressions de contact dans les rotules par la méthode de flexibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Peyruseigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mistou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mermet-Guyennet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Canadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360158v1</w:t>
+                <w:t xml:space="preserve">hal-01491058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of the connections used in IGBT modules, in aeronautical environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Zéanh</w:t>
+                <w:t xml:space="preserve">Etude probabiliste du comportement non-linéaire des brasures utilisées dans les modules de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Micol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Karama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mermet-Guyennet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Aircraft Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Agadir, Morocco</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324038v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination et optimisation des pressions de contact dans les rotules par la méthode de flexibilité</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Mistou</w:t>
+                <w:t xml:space="preserve">Reliability of the connections used in IGBT modules, in aeronautical environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Zéanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Jullière</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Karama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Woirgard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Aircraft Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Agadir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01491058v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'usure de rotules aéronautiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Peyruseigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Le Jeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11144,51 +11144,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse ﬁabiliste du comportement visco-plastique des brasures de modules IGBT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11611,103 +11611,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology for health monitoring of reinforced concrete structures subjected to seismic excitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Omar Frigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third European Conference of Prognostics and Health Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bilbao, Spain. pp.0, 2016</w:t>
@@ -11736,64 +11736,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding mechanisms of adhesion of SiO2 thin films evaporated on a polymeric substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Dehoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12030,51 +12030,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457992v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ty" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Balcaen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mokhtari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Fitch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dalverny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-025-07732-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578799v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pantal&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharan Raj Rangasamy Mahendren" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng5020047" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317950v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Guillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric St&#233;phan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Josse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fori" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13010124" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954430v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Abroug" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Monnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Arnaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2022.108865" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274936v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gazeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13071194" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276691v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Rigaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met13101669" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03965944v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chambrin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Cloue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brucelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Alexis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met12122148" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034344v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Welemane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#232;vi Tongne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020034" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915253v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Barus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Faye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020045" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218463v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chambard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Remache" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alexis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100809" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359798v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ho" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Dehoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02670844.2018.1528689" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359793v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Nasri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Abbassi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Rashed Labanieh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.10.081" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498563v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2019.10.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359785v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Libot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Milesi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4042806" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945955v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ouagne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Soulat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2019016" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053209v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Omar Frigui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.06.026" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359807v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.01.018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510157v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lacroix" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1187695" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359737v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.02.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449172v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Msolli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heung Soo Kim" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Karama" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.10.022" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212091v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.09.021" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135046v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Baazaoui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fourcade" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.1099.9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840574v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brou&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Dehnnin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Desmarres" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Seguineau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.550.157" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871212v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P&#233;ronnet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laetitia Pastor" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Huillery" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mistou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.550.135" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738764v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.423.210" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782651v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.498.219" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756328v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.04.258" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472001v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Z&#233;anh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Bouzourene" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bruzy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4004585" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815850v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fazzini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.482.57" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688302v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mistou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2009.10.012" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474199v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Civrac de Fabian" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Schneider" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.0803" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414780v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Micol" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lhommeau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Azzopardi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Woirgard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324002v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796649v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Selva" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2008021" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601898v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bacaria" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rakotomalala" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Caperaa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2003.12.062" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4L6FCTRX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483474v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Sattouf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020503" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/071885E92500C016BFC55B655C003C4F13492222/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483500v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ijfp.5.53-70" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275342v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bussi&#232;re" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Mahfouz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE56861.2023.10100843" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634846v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Auclair" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Iasio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Balgiu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Blasquez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castagnos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467809v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173698v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114978v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Frigui" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Judenherc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103950v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432424v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467784v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103949v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Barus" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487184v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359880v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359820v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359877v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Labanieh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359823v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359830v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5024159" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359824v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amad Labanieh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359827v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dulondel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC.2018.00116" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359825v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053191v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565928v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905430v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359883v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465691v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359874v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449177v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2016.7463294" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359832v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359870v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667152v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944556v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003305v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130702013" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669967v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440495v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973204v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973208v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Goidescu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barelli" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966496v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041423v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003394v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187100v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P&#233;ronnet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Huillery" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mistou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422655v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087674v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100631009" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933399v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413785v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boniface" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferrato" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elgue" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390960v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324022v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764800v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324017v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324032v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324035v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360158v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mermet-Guyennet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324038v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491058v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peyruseigt" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Canadas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Julli&#232;re" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361570v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Jeune" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Canadas" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492457v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508942v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermet-Guyennet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813032v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vialettes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Siguier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guigue" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04321954v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487074v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Nahed" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Chiummo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389526v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387348v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457992v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ty" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Balcaen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mokhtari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Fitch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dalverny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-025-07732-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578799v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pantal&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharan Raj Rangasamy Mahendren" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng5020047" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274936v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Guillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fori" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gazeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13071194" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317950v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric St&#233;phan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Josse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13010124" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954430v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Abroug" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Monnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Arnaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2022.108865" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276691v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Rigaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met13101669" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03965944v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chambrin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Cloue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brucelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Alexis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met12122148" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915253v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Barus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Welemane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Faye" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020045" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034344v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#232;vi Tongne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020034" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218463v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chambard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Remache" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alexis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100809" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359785v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Libot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Milesi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4042806" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498563v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2019.10.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359798v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ho" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Dehoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02670844.2018.1528689" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359793v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Nasri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Abbassi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Rashed Labanieh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.10.081" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945955v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ouagne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Soulat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2019016" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359807v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.01.018" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053209v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Omar Frigui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.06.026" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510157v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lacroix" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1187695" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359737v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.02.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449172v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Msolli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heung Soo Kim" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Karama" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.10.022" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212091v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.09.021" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135046v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Baazaoui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fourcade" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.1099.9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840574v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brou&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Dehnnin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Desmarres" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Seguineau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.550.157" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871212v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P&#233;ronnet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laetitia Pastor" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Huillery" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mistou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.550.135" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782651v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.498.219" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738764v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.423.210" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756328v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.04.258" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472001v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Z&#233;anh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Bouzourene" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bruzy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4004585" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815850v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fazzini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.482.57" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688302v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mistou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2009.10.012" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474199v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Civrac de Fabian" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Schneider" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.0803" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414780v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Micol" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lhommeau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Azzopardi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Woirgard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324002v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796649v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Selva" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2008021" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601898v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bacaria" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rakotomalala" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Caperaa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2003.12.062" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4L6FCTRX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483474v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Sattouf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020503" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/071885E92500C016BFC55B655C003C4F13492222/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483500v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ijfp.5.53-70" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275342v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bussi&#232;re" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Mahfouz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE56861.2023.10100843" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634846v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Auclair" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Iasio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Balgiu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Blasquez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castagnos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467809v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173698v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114978v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Frigui" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Judenherc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103950v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432424v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467784v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103949v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Barus" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487184v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359880v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359820v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359877v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Labanieh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359823v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359830v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5024159" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359824v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amad Labanieh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359827v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dulondel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC.2018.00116" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359825v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053191v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565928v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905430v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359883v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465691v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359874v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449177v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2016.7463294" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359832v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359870v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667152v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440495v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669967v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944556v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003305v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130702013" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041423v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973204v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973208v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Goidescu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barelli" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966496v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003394v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187100v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P&#233;ronnet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Huillery" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mistou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422655v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087674v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100631009" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933399v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413785v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boniface" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferrato" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elgue" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390960v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764800v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324022v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324017v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324032v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324035v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491058v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peyruseigt" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Canadas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Julli&#232;re" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360158v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mermet-Guyennet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324038v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361570v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Jeune" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Canadas" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492457v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508942v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermet-Guyennet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813032v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vialettes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Siguier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guigue" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04321954v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487074v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Nahed" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Chiummo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389526v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387348v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>