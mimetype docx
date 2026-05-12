--- v1 (2026-04-06)
+++ v2 (2026-05-12)
@@ -338,425 +338,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage Mechanism of Trivalent Chromium Coatings under Tensile Stress</w:t>
+                <w:t xml:space="preserve">An Estimation of Local Residual Stresses in Amorphous and Crystallized Trivalent Chromium Coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Balcaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fori</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 13 (7), pp.1194. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/coatings13071194⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/coatings13010124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04274936v1</w:t>
+                <w:t xml:space="preserve">hal-04317950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Estimation of Local Residual Stresses in Amorphous and Crystallized Trivalent Chromium Coatings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Stéphan</w:t>
+                <w:t xml:space="preserve">High cycle fatigue strength of additively manufactured AISI 316L Stainless Steel parts joined by laser welding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foued Abroug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Balcaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dalverny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/coatings13010124⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 275, pp.108865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2022.108865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317950v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High cycle fatigue strength of additively manufactured AISI 316L Stainless Steel parts joined by laser welding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Axel Monnier</w:t>
+                <w:t xml:space="preserve">Damage Mechanism of Trivalent Chromium Coatings under Tensile Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Balcaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Arnaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Balcaen</w:t>
+                <w:t xml:space="preserve">Celine Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 275, pp.108865. </w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (7), pp.1194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2022.108865⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/coatings13071194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03954430v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Material Health of NiCrBSi Alloy Parts Produced via the Laser Powder Bed Fusion Process</w:t>
               </w:r>
@@ -1000,274 +1000,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03965944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic vulnerability of structures: application to the Civil Protection building in Andorra</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Steady-state heat transfer in microcracked media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharan Raj Rangasamy Mahendren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Barus</w:t>
+                <w:t xml:space="preserve">Hélène Welemane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Welemane</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carmen Martin</w:t>
+                <w:t xml:space="preserve">Amèvi Tongne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 21 (5), pp.514. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca/2020045⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 21 (5), pp.2-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2020034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915253v1</w:t>
+                <w:t xml:space="preserve">hal-03034344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady-state heat transfer in microcracked media</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Seismic vulnerability of structures: application to the Civil Protection building in Andorra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Barus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dalverny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Welemane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dalverny</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amèvi Tongne</w:t>
+                <w:t xml:space="preserve">Carmen Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 21 (5), pp.2-11. </w:t>
+              <w:t xml:space="preserve">, 2020, 21 (5), pp.514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2020034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/meca/2020045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034344v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of silver and strontium incorporation route on hydroxyapatite coatings elaborated by rf-SPS</w:t>
               </w:r>
@@ -1381,1208 +1381,1208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03218463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental SAC305 shear stress-strain hysteresis loop construction using Hall's one-dimensional model based on strain gages measurements</w:t>
+                <w:t xml:space="preserve">Analysis of the multilayer woven fabric behaviour during the forming process: focus on the loss of cohesion within the woven fibre network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Libot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joël Alexis</w:t>
+                <w:t xml:space="preserve">Ahmad Rashed Labanieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ouagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Soulat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Packaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4042806⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (4), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2019016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359785v1</w:t>
+                <w:t xml:space="preserve">hal-02945955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conduction properties of microcracked media: Accounting for the unilateral effect</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Welemane</w:t>
+                <w:t xml:space="preserve">Mechanical adhesion of SiO2 thin films onto polymeric substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Balcaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Dehoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2019.10.004⟩</w:t>
+              <w:t xml:space="preserve">Surface Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (6), pp.536-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02670844.2018.1528689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03498563v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical adhesion of SiO2 thin films onto polymeric substrates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Alexis</w:t>
+                <w:t xml:space="preserve">Hybrid approach for woven fabric modelling based on discrete hypoelastic behaviour and experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Abbassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Rashed Labanieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anita Dehoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02670844.2018.1528689⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 209, pp.992-1004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2018.10.081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359798v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid approach for woven fabric modelling based on discrete hypoelastic behaviour and experimental validation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Rashed Labanieh</w:t>
+                <w:t xml:space="preserve">Thermal conduction properties of microcracked media: Accounting for the unilateral effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharan Raj Rangasamy Mahendren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Welemane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amèvi Tongne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 209, pp.992-1004. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 347, pp.944-952. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2018.10.081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2019.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359793v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03498563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the multilayer woven fabric behaviour during the forming process: focus on the loss of cohesion within the woven fibre network</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental SAC305 shear stress-strain hysteresis loop construction using Hall's one-dimensional model based on strain gages measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ouagne</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Libot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Soulat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Milesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (4), pp.1-6. </w:t>
+              <w:t xml:space="preserve">Journal of Electronic Packaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141 (2), pp.021002-1-021002-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2019016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4042806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945955v1</w:t>
+                <w:t xml:space="preserve">hal-02359785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-ply yarn sliding defect in hemisphere preforming of a woven preform</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ouagne</w:t>
+                <w:t xml:space="preserve">Global methodology for damage detection and localization in civil engineering structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Omar Frigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2018.01.018⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 171, pp.686-695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2018.06.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359807v1</w:t>
+                <w:t xml:space="preserve">hal-02053209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global methodology for damage detection and localization in civil engineering structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carmen Martin</w:t>
+                <w:t xml:space="preserve">Intra-ply yarn sliding defect in hemisphere preforming of a woven preform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Rashed Labanieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ouagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Soulat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 171, pp.686-695. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 107, pp.432-446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2018.06.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2018.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053209v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion characterization of SiO2 thin films evaporated onto a polymeric substrate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loïc Lacroix</w:t>
+                <w:t xml:space="preserve">Microstructural evolutions of Sn-3.0Ag-0.5Cu solder joints during thermal cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Libot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Research &amp; Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.1187695⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83, pp.64-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2018.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03510157v1</w:t>
+                <w:t xml:space="preserve">hal-02359737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural evolutions of Sn-3.0Ag-0.5Cu solder joints during thermal cycling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Libot</w:t>
+                <w:t xml:space="preserve">Adhesion characterization of SiO2 thin films evaporated onto a polymeric substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Dehoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 83, pp.64-76. </w:t>
+              <w:t xml:space="preserve">International Journal of Engineering Research &amp; Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (2), pp.38-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2018.02.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.1187695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359737v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of candidate metallization systems deposited on diamond using nano-indentation and nano-scratching tests</w:t>
               </w:r>
@@ -3207,51 +3207,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00871212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the Unified Viscoplastic Formulation and Temperature Terms on the Thermomechanical Behavior of Soldering Materials</w:t>
+                <w:t xml:space="preserve">Experimental and mechanical characterizations of a lead free solder alloy for electronic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabeur Msolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
@@ -3269,106 +3269,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Karama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, vol. 498, pp. 219-226. </w:t>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 423, pp. 210-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.498.219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.423.210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00782651v1</w:t>
+                <w:t xml:space="preserve">hal-00738764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and mechanical characterizations of a lead free solder alloy for electronic devices</w:t>
+                <w:t xml:space="preserve">Effects of the Unified Viscoplastic Formulation and Temperature Terms on the Thermomechanical Behavior of Soldering Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabeur Msolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
@@ -3386,316 +3386,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Karama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, vol. 423, pp. 210-217. </w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 498, pp. 219-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.423.210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.498.219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738764v1</w:t>
+                <w:t xml:space="preserve">hal-00782651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implicit integration scheme for porous viscoplastic potential-based constitutive equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabeur Msolli</w:t>
+                <w:t xml:space="preserve">Structural reliability methods applied to power switch devices: Example of an aeronautical IGBT module</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Zéanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Moussa Karama</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Bouzourene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bruzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2011.04.258⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mechanical Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 133 (9), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4004585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00756328v1</w:t>
+                <w:t xml:space="preserve">hal-03472001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural reliability methods applied to power switch devices: Example of an aeronautical IGBT module</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Zéanh</w:t>
+                <w:t xml:space="preserve">Implicit integration scheme for porous viscoplastic potential-based constitutive equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabeur Msolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bruzy</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Karama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanical Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 133 (9), pp.1-9. </w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, vol. 10, pp. 1544-1549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4004585⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2011.04.258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472001v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of materials properties using displacement field measurement</w:t>
               </w:r>
@@ -4045,51 +4045,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An investigation into the reliability of power modules considering baseplate solders thermal fatigue in aeronautical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Zéanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lhommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4151,286 +4151,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of the connections used in IGBT modules, in aeronautical environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Zéanh</w:t>
+                <w:t xml:space="preserve">Modélisation des assemblages de ballons pressurisés stratosphériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Selva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Mistou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Karama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stephane Azzopardi</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Simulation and Multidisciplinary Design Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, vol. 9, pp. 159-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca:2008021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00324002v1</w:t>
+                <w:t xml:space="preserve">hal-00796649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des assemblages de ballons pressurisés stratosphériques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Selva</w:t>
+                <w:t xml:space="preserve">Reliability of the connections used in IGBT modules, in aeronautical environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Zéanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Karama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joël Alexis</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Woirgard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Simulation and Multidisciplinary Design Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Vol 2, pp 123 - 133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca:2008021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00796649v1</w:t>
+                <w:t xml:space="preserve">hal-00324002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D and 3D numerical models of metal cutting with damage effects</w:t>
               </w:r>
@@ -4552,273 +4552,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03601898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de lois constitutives et de lois de frottement adaptées aux grandes vitesses de sollicitation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transient Numerical Models of Metal Cutting using the Johnson-Cook's Rupture Criterion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bacaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pantalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chakib Sattouf</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Rakotomalala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:20020503⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Forming Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 5 (1), pp.53-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ijfp.5.53-70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03483474v1</w:t>
+                <w:t xml:space="preserve">hal-03483500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient Numerical Models of Metal Cutting using the Johnson-Cook's Rupture Criterion.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification de lois constitutives et de lois de frottement adaptées aux grandes vitesses de sollicitation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Caperaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pantalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roger Rakotomalala</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chakib Sattouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Forming Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 12 (11), pp.275-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:20020503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ijfp.5.53-70⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03483500v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03483474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4836,51 +4836,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anand model calibration for SAC305 solder joints based on the evolution of the shear stress and strain hysteresis loops for different thermal cycling conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Libot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5085,528 +5085,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03634846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization-based analysis of the influence of microcracking on thermal conduction and thermoelasticity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eshelby-based estimates of effective thermal properties for microcracked materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharan Raj Rangasamy Mahendren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Welemane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dalverny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amèvi Tongne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Congress of Theoretical and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Milan (Virtual), Italy. pp.1681-1682</w:t>
+              <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM) &amp; ECCOMAS Congress 2020 - Virtual Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France. pp.433-433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03467809v1</w:t>
+                <w:t xml:space="preserve">hal-03173698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eshelby-based estimates of effective thermal properties for microcracked materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homogenization-based analysis of the influence of microcracking on thermal conduction and thermoelasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Welemane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharan Raj Rangasamy Mahendren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dalverny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amèvi Tongne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM) &amp; ECCOMAS Congress 2020 - Virtual Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris, France. pp.433-433</w:t>
+              <w:t xml:space="preserve">25th International Congress of Theoretical and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Milan (Virtual), Italy. pp.1681-1682</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03173698v1</w:t>
+                <w:t xml:space="preserve">hal-03467809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal parameters identification using asynchronous data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Faye</w:t>
+                <w:t xml:space="preserve">Steady state heat transfer in microcracked media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharan Raj Rangasamy Mahendren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Welemane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amèvi Tongne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference Integrity-Reliability-Failure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Funchal, Portugal. pp.529-532</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03114978v1</w:t>
+                <w:t xml:space="preserve">hal-03103950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady state heat transfer in microcracked media</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Welemane</w:t>
+                <w:t xml:space="preserve">Modal parameters identification using asynchronous data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Frigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Judenherc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amèvi Tongne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">7th International Conference Integrity-Reliability-Failure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Funchal, Portugal. pp.529-532</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03103950v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unilateral behaviour of microcracks and thermal conduction properties: a homogenization approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharan Raj Rangasamy Mahendren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Welemane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dalverny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amèvi Tongne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computational Contact Mechanics (ICCCM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Hannover, Germany. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5631,103 +5631,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of a building structural behaviour through the numerical modeling of seismic events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Barus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dalverny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Barus</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hélène Welemane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Colloque National AFPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Strasbourg, France. pp.802-802</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5778,77 +5778,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Barus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Welemane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France. pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5873,103 +5873,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic analysis of concrete structural behaviour - Estimation of seismic vulnerability of Andorran Civil Protection building</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Barus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dalverny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Welemane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on the Mechanical Behaviour of Materials (ICM13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Melbourne, Australia. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5988,1438 +5988,1438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operational modal analysis using asynchronous data for frequencies and mode shapes identification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carmen Martin</w:t>
+                <w:t xml:space="preserve">Numerical models of fabric behaviour using hybrids discrete elastic and hypoelastic modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Abbassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amad Labanieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th international Conference on structural Analysis of Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Tarbes, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">7th International Symposium on Aircraft Materials (ACMA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Compiègne, France. pp.12-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359880v1</w:t>
+                <w:t xml:space="preserve">hal-02359825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a complete structural health monitoring chain on the canadian Rivière-aux-Mulets bridge numerical model subjected to a seismic load</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Pérès</w:t>
+                <w:t xml:space="preserve">Experimental strain energy density dissipated in SAC305 solder joints during different thermal cycling conditions using strain gages measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Libot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dulondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Milesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Integrity - Reliability - Failure</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 68th Electronic Components and Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, San Diego, United States. pp.748-755, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECTC.2018.00116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359820v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of composite forming process parameters using numerical hybrid discrete approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Labanieh</w:t>
+                <w:t xml:space="preserve">Modelling and simulation of brittle damage in ceramic assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharan Raj Rangasamy Mahendren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Welemane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amèvi Tongne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th international Conference on structural Analysis of Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Tarbes, France. pp.1-3</w:t>
+              <w:t xml:space="preserve">International Conference on Structural Analysis of Advanced Materials (ICSAAM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Tarbes, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359877v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteurs vibratoires connectés pour l'auscultation continue des ouvrages : exemple du barrage voute de Ribou (Cholet)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carmen Martin</w:t>
+                <w:t xml:space="preserve">Sensitivity analysis of composite forming process parameters using numerical hybrid discrete approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Abbassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Labanieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque CFBR 2018 : « Méthodes et techniques innovantes dans la maintenance et la réhabilitation des barrages et des digues »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Chambéry, France. pp.145-155</w:t>
+              <w:t xml:space="preserve">8th international Conference on structural Analysis of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Tarbes, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359823v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-mechanical behavior of power electronic packaging assemblies: From characterization to predictive simulation of lifetimes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Operational modal analysis using asynchronous data for frequencies and mode shapes identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Omar Frigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Structural Analysis of Advanced Materials, ICSAAM 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th international Conference on structural Analysis of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Tarbes, France. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359830v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution for analysing the intra-ply yarn sliding mechanism in preforming of the woven fabric</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ouagne</w:t>
+                <w:t xml:space="preserve">Application of a complete structural health monitoring chain on the canadian Rivière-aux-Mulets bridge numerical model subjected to a seismic load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Frigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autex 2018 World Textile conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">6th International Conference on Integrity - Reliability - Failure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Lisbon, Portugal. pp.555-568</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359824v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental strain energy density dissipated in SAC305 solder joints during different thermal cycling conditions using strain gages measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Libot</w:t>
+                <w:t xml:space="preserve">Capteurs vibratoires connectés pour l'auscultation continue des ouvrages : exemple du barrage voute de Ribou (Cholet)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Omar Frigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dulondel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lionel Arnaud</w:t>
+                <w:t xml:space="preserve">Sylvain Genet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Judenherc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 68th Electronic Components and Technology Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque CFBR 2018 : « Méthodes et techniques innovantes dans la maintenance et la réhabilitation des barrages et des digues »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Chambéry, France. pp.145-155</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359827v1</w:t>
+                <w:t xml:space="preserve">hal-02359823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical models of fabric behaviour using hybrids discrete elastic and hypoelastic modelling</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermo-mechanical behavior of power electronic packaging assemblies: From characterization to predictive simulation of lifetimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Aircraft Materials (ACMA 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Structural Analysis of Advanced Materials, ICSAAM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Bucharest, Romania. pp.030009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5024159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359825v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and simulation of brittle damage in ceramic assemblies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Welemane</w:t>
+                <w:t xml:space="preserve">Contribution for analysing the intra-ply yarn sliding mechanism in preforming of the woven fabric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amad Labanieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ouagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amèvi Tongne</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Soulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Structural Analysis of Advanced Materials (ICSAAM 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Tarbes, France. pp.0</w:t>
+              <w:t xml:space="preserve">Autex 2018 World Textile conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02053191v1</w:t>
+                <w:t xml:space="preserve">hal-02359824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An algorithm for damage detection and localization using output-only response for civil-engineering structures subjected to seismic excitation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">An algorithm for damage detection and localization Usibg output-only response for civil engineering structures subjected to seismic excitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Frigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Mechanics and Materials in Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Albufeira, Portugal. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03565928v1</w:t>
+                <w:t xml:space="preserve">hal-01905430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An algorithm for damage detection and localization Usibg output-only response for civil engineering structures subjected to seismic excitations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">An algorithm for damage detection and localization using output-only response for civil-engineering structures subjected to seismic excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Omar Frigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Mechanics and Materials in Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Albufeira, Portugal. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905430v1</w:t>
+                <w:t xml:space="preserve">hal-03565928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FE simulation of interfacial delamination between SiO2 thin film and polymeric substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amèvi Tongne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials, EuroMat 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece. pp.0</w:t>
@@ -7448,103 +7448,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the multilayer woven fabric behaviour during the forming process. Focus on the loss of cohesion within the woven fibre network.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Rashed Labanieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ouagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Soulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7569,103 +7569,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the multilayer woven fabric behaviour during the forming process. Focus on the loss of cohesion within the woven fibre network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Rashed Labanieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ouagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Soulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France. pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7690,103 +7690,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical fatigue assessment of SAC305 solder joints under harmonic and random vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Libot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Dresden, Germany. pp. 1-8, </w:t>
@@ -7850,51 +7850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Dehoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7962,64 +7962,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of 48600 Carbons fabrics behavior using marks tracking technique method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Abbassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8189,1172 +8189,1172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and mechanical characterization of high temperature power electronic packaging</w:t>
+                <w:t xml:space="preserve">Numerical modeling and prediction of thermomechanical degradation of power electronic packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Baazaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joel Alexis</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Karama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ICSAAM 2013, The 5th International Conference on Structural Analysis of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Island of Kos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03440495v1</w:t>
+                <w:t xml:space="preserve">hal-00944556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global and local identification on composte material</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Péronnet</w:t>
+                <w:t xml:space="preserve">Caractérisation expérimentale du comportement mécanique d’assemblage haute température pour l’électronique de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Baazaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marina Fazzini</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Karama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhotoMechanics 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées annuelles de la SF2M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Villeuve d'Ascq, France. pp.0, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20130702013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03669967v1</w:t>
+                <w:t xml:space="preserve">hal-04003305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling and prediction of thermomechanical degradation of power electronic packaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahlem Baazaoui</w:t>
+                <w:t xml:space="preserve">Global and local identification on composte material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Péronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Moussa Karama</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mistou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Fazzini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSAAM 2013, The 5th International Conference on Structural Analysis of Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Island of Kos, Greece</w:t>
+              <w:t xml:space="preserve">PhotoMechanics 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montpellier, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944556v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale du comportement mécanique d’assemblage haute température pour l’électronique de puissance</w:t>
+                <w:t xml:space="preserve">Study and mechanical characterization of high temperature power electronic packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Baazaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Karama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles de la SF2M</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/matecconf/20130702013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04003305v1</w:t>
+                <w:t xml:space="preserve">hal-03440495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non destructive investigation of defects in composite structures by three infrared thermographic techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Péronnet</w:t>
+                <w:t xml:space="preserve">Non destructive investigation of defects in composite structures by full-field measurement methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Péronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard Huillery</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Huillery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mistou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on experimental mechanics ICEM 15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Porto, Portugal. pp.0</w:t>
+              <w:t xml:space="preserve">ACMA2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Fès, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04041423v1</w:t>
+                <w:t xml:space="preserve">hal-02187100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of orthotropic material properties using displacement field measurements</w:t>
+                <w:t xml:space="preserve">Identification of damaged zone in composite materials using displacement field measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Péronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Welemane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mistou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Solid Mechanics Conference - ESMC 12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Graz, Austria</w:t>
+              <w:t xml:space="preserve">International conference on experimental mechanics ICEM 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Porto, Portugal. pp. 1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00973204v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical modeling of brittle damage in composite materials: primary anisotropy, induced anisotropy and opening-closure effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Identification of orthotropic material properties using displacement field measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Péronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dalverny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Welemane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dalverny</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mistou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Solid Mechanics Conference - ESMC 12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00973208v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00973204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of damaged zone in composite materials using displacement field measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Péronnet</w:t>
+                <w:t xml:space="preserve">Micromechanical modeling of brittle damage in composite materials: primary anisotropy, induced anisotropy and opening-closure effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Welemane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Goidescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pantalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Barelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Mistou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on experimental mechanics ICEM 15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Porto, Portugal. pp. 1-9</w:t>
+              <w:t xml:space="preserve">European Solid Mechanics Conference - ESMC 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00966496v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00973208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoplastic behavior of diamond die attach subjected to high temperature conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahlem Baazaoui</w:t>
+                <w:t xml:space="preserve">Non destructive investigation of defects in composite structures by three infrared thermographic techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Péronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Huillery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mistou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International conference on thermal, mechanical and multi-physics simulation and experiments in microelectronics and microsystems, EuroSimE 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Lisbon, Portugal. pp.1-6</w:t>
+              <w:t xml:space="preserve">International conference on experimental mechanics ICEM 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Porto, Portugal. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04003394v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non destructive investigation of defects in composite structures by full-field measurement methods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Huillery</w:t>
+                <w:t xml:space="preserve">Viscoplastic behavior of diamond die attach subjected to high temperature conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabeur Msolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Baazaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Mistou</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Karama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACMA2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Fès, Morocco</w:t>
+              <w:t xml:space="preserve">13th International conference on thermal, mechanical and multi-physics simulation and experiments in microelectronics and microsystems, EuroSimE 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Lisbon, Portugal. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187100v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implémentation d'une loi de comportement basée sur un potentiel viscoplastique couplé à l'endommagement poreux: application à un alliage d'électronique de puissance</w:t>
               </w:r>
@@ -9896,290 +9896,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03390960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of image characteristics on digital image correlation error assessment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Mistou</w:t>
+                <w:t xml:space="preserve">Proposition of IGBT modules assembling technologies for aeronautical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Zéanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Karama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Woirgard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Azzopardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 SEM XI International congress &amp; exposition on experimental and applied mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Orlando, United States. p.127-132</w:t>
+              <w:t xml:space="preserve">International Conference on Integration of Power Electronics Systems (CIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Nuremberg, Germany. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764800v1</w:t>
+                <w:t xml:space="preserve">hal-00324022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition of IGBT modules assembling technologies for aeronautical applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Zéanh</w:t>
+                <w:t xml:space="preserve">Study of image characteristics on digital image correlation error assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Fazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mistou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Integration of Power Electronics Systems (CIPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Nuremberg, Germany. pp.CD</w:t>
+              <w:t xml:space="preserve">2008 SEM XI International congress &amp; exposition on experimental and applied mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Orlando, United States. p.127-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00324022v1</w:t>
+                <w:t xml:space="preserve">hal-01764800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiabilité des substrats en AlN utilisés dans les modules IGBT en environnement aéronautique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Zéanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10260,51 +10260,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the Reliability of Connections Used in IGBT Modules, in Aeronautical Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Zéanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10385,51 +10385,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical Modelling and Reliability Study of an IGBT Module for an Aeronautical Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Zéanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10504,769 +10504,769 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination et optimisation des pressions de contact dans les rotules par la méthode de flexibilité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse ﬁabiliste du comportement visco-plastique des brasures de modules IGBT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Micol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dalverny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Peyruseigt</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Mermet-Guyennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Karama</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01491058v1</w:t>
+                <w:t xml:space="preserve">hal-01508942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude probabiliste du comportement non-linéaire des brasures utilisées dans les modules de puissance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Micol</w:t>
+                <w:t xml:space="preserve">Reliability of the connections used in IGBT modules, in aeronautical environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Zéanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Karama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Woirgard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Azzopardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Aircraft Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Agadir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360158v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of the connections used in IGBT modules, in aeronautical environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Zéanh</w:t>
+                <w:t xml:space="preserve">Etude probabiliste du comportement non-linéaire des brasures utilisées dans les modules de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Micol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Karama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mermet-Guyennet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Aircraft Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Agadir, Morocco</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324038v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l'usure de rotules aéronautiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+                <w:t xml:space="preserve">Détermination et optimisation des pressions de contact dans les rotules par la méthode de flexibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Peyruseigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mistou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dalverny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Canadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Le Jeune</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Canadas</w:t>
+                <w:t xml:space="preserve">Benjamin Jullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03361570v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des assemblages de ballons pressurisés stratosphériques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Selva</w:t>
+                <w:t xml:space="preserve">Analyse de l'usure de rotules aéronautiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Peyruseigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Le Jeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mistou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joël Alexis</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Canadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01492457v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse ﬁabiliste du comportement visco-plastique des brasures de modules IGBT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carmen Martin</w:t>
+                <w:t xml:space="preserve">Modélisation des assemblages de ballons pressurisés stratosphériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Selva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Mermet-Guyennet</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mistou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Karama</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508942v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse par éléments finis des ballons pressurisés stratosphériques</w:t>
               </w:r>
@@ -11497,385 +11497,385 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and development of silicon carbide stray light optical components for third generation gravitational wave detectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rudy Nahed</w:t>
+                <w:t xml:space="preserve">Understanding mechanisms of adhesion of SiO2 thin films evaporated on a polymeric substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Dehoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GWADW2016 – Impact of recent discoveries on future detector design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Isola d'Elba, Italy. pp.0, 2016</w:t>
+              <w:t xml:space="preserve">43th International Conference on Metallurgical Coatings and Thin Films (ICMCTF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, San Diego, United States. Proceedings of the 43th International Conference on Metallurgical Coatings and Thin Films (ICMCTF), pp.0, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02487074v1</w:t>
+                <w:t xml:space="preserve">hal-02387348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for health monitoring of reinforced concrete structures subjected to seismic excitations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carmen Martin</w:t>
+                <w:t xml:space="preserve">Study and development of silicon carbide stray light optical components for third generation gravitational wave detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Nahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Chiummo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ferrato</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third European Conference of Prognostics and Health Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Bilbao, Spain. pp.0, 2016</w:t>
+              <w:t xml:space="preserve">GWADW2016 – Impact of recent discoveries on future detector design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Isola d'Elba, Italy. pp.0, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389526v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding mechanisms of adhesion of SiO2 thin films evaporated on a polymeric substrate</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Loïc Lacroix</w:t>
+                <w:t xml:space="preserve">Methodology for health monitoring of reinforced concrete structures subjected to seismic excitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Omar Frigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dalverny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43th International Conference on Metallurgical Coatings and Thin Films (ICMCTF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, San Diego, United States. Proceedings of the 43th International Conference on Metallurgical Coatings and Thin Films (ICMCTF), pp.0, 2016</w:t>
+              <w:t xml:space="preserve">Third European Conference of Prognostics and Health Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bilbao, Spain. pp.0, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387348v1</w:t>
+                <w:t xml:space="preserve">hal-02389526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId253"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -12030,51 +12030,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457992v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ty" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Balcaen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mokhtari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Fitch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dalverny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-025-07732-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578799v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pantal&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharan Raj Rangasamy Mahendren" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng5020047" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274936v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Guillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fori" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gazeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13071194" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317950v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric St&#233;phan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Josse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13010124" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954430v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Abroug" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Monnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Arnaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2022.108865" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276691v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Rigaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met13101669" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03965944v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chambrin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Cloue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brucelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Alexis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met12122148" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915253v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Barus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Welemane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Faye" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020045" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034344v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#232;vi Tongne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020034" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218463v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chambard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Remache" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alexis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100809" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359785v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Libot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Milesi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4042806" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498563v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2019.10.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359798v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ho" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Dehoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02670844.2018.1528689" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359793v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Nasri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Abbassi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Rashed Labanieh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.10.081" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945955v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ouagne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Soulat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2019016" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359807v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.01.018" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053209v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Omar Frigui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.06.026" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510157v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lacroix" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1187695" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359737v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.02.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449172v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Msolli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heung Soo Kim" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Karama" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.10.022" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212091v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.09.021" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135046v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Baazaoui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fourcade" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.1099.9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840574v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brou&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Dehnnin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Desmarres" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Seguineau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.550.157" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871212v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P&#233;ronnet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laetitia Pastor" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Huillery" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mistou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.550.135" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782651v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.498.219" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738764v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.423.210" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756328v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.04.258" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472001v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Z&#233;anh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Bouzourene" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bruzy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4004585" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815850v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fazzini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.482.57" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688302v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mistou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2009.10.012" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474199v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Civrac de Fabian" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Schneider" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.0803" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414780v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Micol" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lhommeau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Azzopardi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Woirgard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324002v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796649v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Selva" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2008021" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601898v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bacaria" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rakotomalala" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Caperaa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2003.12.062" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4L6FCTRX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483474v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Sattouf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020503" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/071885E92500C016BFC55B655C003C4F13492222/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483500v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ijfp.5.53-70" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275342v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bussi&#232;re" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Mahfouz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE56861.2023.10100843" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634846v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Auclair" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Iasio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Balgiu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Blasquez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castagnos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467809v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173698v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114978v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Frigui" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Judenherc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103950v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432424v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467784v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103949v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Barus" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487184v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359880v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359820v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359877v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Labanieh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359823v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359830v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5024159" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359824v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amad Labanieh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359827v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dulondel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC.2018.00116" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359825v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053191v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565928v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905430v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359883v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465691v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359874v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449177v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2016.7463294" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359832v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359870v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667152v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440495v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669967v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944556v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003305v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130702013" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041423v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973204v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973208v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Goidescu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barelli" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966496v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003394v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187100v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P&#233;ronnet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Huillery" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mistou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422655v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087674v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100631009" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933399v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413785v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boniface" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferrato" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elgue" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390960v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764800v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324022v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324017v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324032v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324035v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491058v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peyruseigt" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Canadas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Julli&#232;re" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360158v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mermet-Guyennet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324038v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361570v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Jeune" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Canadas" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492457v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508942v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermet-Guyennet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813032v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vialettes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Siguier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guigue" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04321954v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487074v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Nahed" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Chiummo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389526v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387348v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457992v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ty" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Balcaen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mokhtari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Fitch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dalverny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-025-07732-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578799v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pantal&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharan Raj Rangasamy Mahendren" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng5020047" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317950v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Guillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric St&#233;phan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Josse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fori" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13010124" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954430v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Abroug" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Monnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Arnaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2022.108865" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274936v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gazeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13071194" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276691v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Rigaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met13101669" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03965944v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chambrin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Cloue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brucelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Alexis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met12122148" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034344v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Welemane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#232;vi Tongne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020034" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915253v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Barus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Faye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020045" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218463v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chambard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Remache" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alexis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100809" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945955v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Rashed Labanieh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ouagne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Soulat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2019016" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359798v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ho" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Dehoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02670844.2018.1528689" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359793v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Nasri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Abbassi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.10.081" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498563v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2019.10.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359785v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Libot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Milesi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4042806" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053209v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Omar Frigui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.06.026" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359807v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.01.018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359737v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.02.009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510157v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lacroix" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1187695" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449172v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Msolli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heung Soo Kim" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Karama" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.10.022" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212091v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.09.021" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135046v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Baazaoui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fourcade" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.1099.9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840574v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brou&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Dehnnin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Desmarres" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Seguineau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.550.157" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871212v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P&#233;ronnet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laetitia Pastor" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Huillery" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mistou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.550.135" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738764v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.423.210" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782651v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.498.219" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472001v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Z&#233;anh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Bouzourene" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bruzy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4004585" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756328v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.04.258" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815850v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fazzini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.482.57" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688302v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mistou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2009.10.012" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474199v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Civrac de Fabian" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Schneider" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.0803" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414780v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Micol" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lhommeau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Azzopardi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Woirgard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796649v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Selva" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2008021" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324002v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601898v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bacaria" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rakotomalala" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Caperaa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2003.12.062" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4L6FCTRX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483500v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ijfp.5.53-70" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483474v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Sattouf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020503" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/071885E92500C016BFC55B655C003C4F13492222/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275342v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bussi&#232;re" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Mahfouz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE56861.2023.10100843" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634846v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Auclair" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Iasio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Balgiu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Blasquez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castagnos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173698v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467809v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103950v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114978v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Frigui" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Judenherc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432424v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467784v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103949v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Barus" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487184v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359825v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amad Labanieh" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359827v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dulondel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC.2018.00116" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053191v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359877v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Labanieh" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359880v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359820v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359823v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359830v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5024159" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359824v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905430v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565928v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359883v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465691v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359874v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449177v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2016.7463294" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359832v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359870v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667152v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944556v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003305v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130702013" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669967v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440495v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187100v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P&#233;ronnet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Huillery" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mistou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966496v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973204v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973208v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Goidescu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barelli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041423v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003394v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422655v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087674v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100631009" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933399v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413785v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boniface" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferrato" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elgue" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390960v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324022v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764800v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324017v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324032v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324035v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508942v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermet-Guyennet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324038v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360158v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mermet-Guyennet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491058v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peyruseigt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Canadas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Julli&#232;re" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361570v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Jeune" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Canadas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492457v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813032v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vialettes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Siguier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guigue" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04321954v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387348v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487074v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Nahed" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Chiummo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389526v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>