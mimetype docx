--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -363,261 +363,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reentrant Transition to Collective Actuation in Active Solids with a Polarizing Field</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laminar-Turbulent Patterns in Shear Flows: Evasion of Tipping, Saddle-Loop Bifurcation, and Log Scaling of the Turbulent Fraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathéo Aksil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Démery</w:t>
+                <w:t xml:space="preserve">Pavan Kashyap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Marín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 135 (18), pp.188302. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/qj64-m15g⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 134 (15), pp.154001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.154001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05374333v1</w:t>
+                <w:t xml:space="preserve">hal-05360827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar-Turbulent Patterns in Shear Flows: Evasion of Tipping, Saddle-Loop Bifurcation, and Log Scaling of the Turbulent Fraction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juan Marín</w:t>
+                <w:t xml:space="preserve">Reentrant Transition to Collective Actuation in Active Solids with a Polarizing Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Baconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Duguet</w:t>
+                <w:t xml:space="preserve">Mathéo Aksil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Démery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 134 (15), pp.154001. </w:t>
+              <w:t xml:space="preserve">, 2025, 135 (18), pp.188302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.154001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/qj64-m15g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360827v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective actuation in active solids in the presence of a polarizing field: A systematic analysis of the dynamical regimes</w:t>
               </w:r>
@@ -2061,265 +2061,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective and collective actuation in active solids</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linear Instability of Turbulent Channel Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavan Kashyap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dauchot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41567-022-01704-x⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129 (24), pp.244501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.244501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03840718v1</w:t>
+                <w:t xml:space="preserve">hal-04241469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Instability of Turbulent Channel Flow</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Selective and collective actuation in active solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Baconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Shohat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hernández López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coulais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Démery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 129 (24), pp.244501. </w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (10), pp.1234-1239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.244501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41567-022-01704-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04241469v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer-chain configurations in active and passive baths</w:t>
               </w:r>
@@ -2416,1738 +2416,1738 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swimming droplet in 1D geometries, an active Bretherton problem</w:t>
+                <w:t xml:space="preserve">Kinetic Monte Carlo Algorithms for Active Matter Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte de Blois</w:t>
+                <w:t xml:space="preserve">Juliane Klamser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dauchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bertin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Tailleur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1SM00387A⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127 (15), pp.150602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.150602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03168029v2</w:t>
+                <w:t xml:space="preserve">hal-03840717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Monte Carlo Algorithms for Active Matter Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Turn towards the crowd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Tailleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.150602⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (8), pp.883-884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41567-021-01240-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03840717v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turn towards the crowd</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Swimming droplet in 1D geometries, an active Bretherton problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte de Blois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saori Suda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masatoshi Ichikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Reyssat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (8), pp.883-884. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17, pp.6646-6660. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41567-021-01240-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1SM00387A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363365v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168029v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow Statistics in the Transitional Regime of Plane Channel Flow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yohann Duguet</w:t>
+                <w:t xml:space="preserve">Attractive versus truncated repulsive supercooled liquids: The dynamics is encoded in the pair correlation function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François P. Landes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Biroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Reichman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/e22091001⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (1), pp.010602(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.101.010602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013002v1</w:t>
+                <w:t xml:space="preserve">hal-02439295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speed-dispersion-induced alignment: A one-dimensional model inspired by swimming droplets experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Illien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte de Blois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolein van Der Linden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 101 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.101.040602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03001327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attractive versus truncated repulsive supercooled liquids: The dynamics is encoded in the pair correlation function</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giulio Biroli</w:t>
+                <w:t xml:space="preserve">Order by disorder: saving collective motion from topological defects in a conservative model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Casiulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Tarzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Cugliandolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Reichman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.101.010602⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (1), pp.013209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ab5702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02439295v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03012991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Order by disorder: saving collective motion from topological defects in a conservative model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Velocity and Speed Correlations in Hamiltonian Flocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Casiulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Tarzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia Cugliandolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2020 (1), pp.013209. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (19), </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/ab5702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.198001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03012991v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity and Speed Correlations in Hamiltonian Flocks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Leticia Cugliandolo</w:t>
+                <w:t xml:space="preserve">Flow Statistics in the Transitional Regime of Plane Channel Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavan Kashyap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 124 (19), </w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (9), pp.1001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.198001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/e22091001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013000v1</w:t>
+                <w:t xml:space="preserve">hal-03013002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow Statistics in the Transitional Regime of Plane Channel Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavan V Kashyap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entropy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22 (9), pp.1001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/e22091001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of a self-propelled particle in a harmonic trap</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interrupted Motility Induced Phase Separation in Aligning Active Colloids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolein N. van Der Linden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lachlan C. Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk G. A. L. Aarts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolein van Der Linden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 122, pp.068002. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.068002⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 123 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.098001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323738v1</w:t>
+                <w:t xml:space="preserve">hal-02323547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferromagnetism-induced Phase Separation in a Two-dimensional Spin Fluid</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Leticia F. Cugliandolo</w:t>
+                <w:t xml:space="preserve">The Flow field around a confined active droplet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte de Blois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Reyssat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5064590⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.054001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323722v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Flow field around a confined active droplet</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of a self-propelled particle in a harmonic trap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Démery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.054001⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122, pp.068002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.068002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359928v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interrupted Motility Induced Phase Separation in Aligning Active Colloids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lachlan C. Alexander</w:t>
+                <w:t xml:space="preserve">Ferromagnetism-induced Phase Separation in a Two-dimensional Spin Fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Casiulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Tarzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirk G. A. L. Aarts</w:t>
+                <w:t xml:space="preserve">Leticia F. Cugliandolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 123 (9), </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 150 (15), pp.154501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.098001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5064590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323547v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneously Flowing Crystal of Self-Propelled Particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical analysis of random trajectories of vibrated disks: Towards a macroscopic realization of Brownian motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lanoiselée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis S. Grebenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis S Grebenkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevlett.120.208001⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.98.062112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01916201v1</w:t>
+                <w:t xml:space="preserve">hal-02323690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis of random trajectories of vibrated disks: Towards a macroscopic realization of Brownian motion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spontaneously Flowing Crystal of Self-Propelled Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Schindler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis S Grebenkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 98 (6), </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (20), </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.98.062112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevlett.120.208001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323690v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active versus Passive Hard Disks against a Membrane: Mechanical Pressure and Instability</w:t>
               </w:r>
@@ -4244,1092 +4244,1092 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence of the Gardner phase in a granular glass</w:t>
+                <w:t xml:space="preserve">Waltzing route toward double-helix formation in cholesteric shells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Seguin</w:t>
+                <w:t xml:space="preserve">A. Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benzaquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Copar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.228001⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (34), pp.9469-9474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1525059113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01422377v1</w:t>
+                <w:t xml:space="preserve">hal-01422427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waltzing route toward double-helix formation in cholesteric shells</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Topological defects in cholesteric liquid crystal shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Copar</w:t>
+                <w:t xml:space="preserve">Alexandre Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Benzaquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Copar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Lopez-Leon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (46), pp.9280-9288</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422427v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological defects in cholesteric liquid crystal shells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Čopar</w:t>
+                <w:t xml:space="preserve">Crystallization of Self-Propelled Hard Discs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Teresa Lopez-Leon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6SM01748G⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.098004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05549933v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological defects in cholesteric liquid crystal shells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Copar</w:t>
+                <w:t xml:space="preserve">Criticality in Vibrated Frictional Flows at a Finite Strain Rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Wortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Teresa Lopez-Leon</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Van Hecke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.198002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422376v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization of Self-Propelled Hard Discs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Briand</w:t>
+                <w:t xml:space="preserve">Elastic interactions between topological defects in chiral nematic shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Lopez-Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Benzaquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 117 (9), </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (6), pp.062701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.098004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.94.062701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01422423v1</w:t>
+                <w:t xml:space="preserve">hal-01422378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Criticality in Vibrated Frictional Flows at a Finite Strain Rate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Topological defects in cholesteric liquid crystal shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Benzaquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Wortel</w:t>
+                <w:t xml:space="preserve">Simon Čopar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Van Hecke</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Lopez-Leon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.198002⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (46), pp.9280-9288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6SM01748G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01422426v1</w:t>
+                <w:t xml:space="preserve">hal-05549933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic interactions between topological defects in chiral nematic shells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Darmon</w:t>
+                <w:t xml:space="preserve">Orientational order at finite temperature on curved surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Benzaquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.94.062701⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2016/03/033208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422378v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientational order at finite temperature on curved surfaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupling spin to velocity: collective motion of Hamiltonian polar particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Vitelli</w:t>
+                <w:t xml:space="preserve">S. L. Bore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schindler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kdnt Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/2016/03/033208⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 3, pp.033305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2016/03/033305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422424v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling spin to velocity: collective motion of Hamiltonian polar particles</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental evidence of the Gardner phase in a granular glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bertin</w:t>
+                <w:t xml:space="preserve">A. Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 3, pp.033305. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117, pp.228001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/2016/03/033305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.228001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422425v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elasticity of granular packings close to Jamming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coulais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5389,51 +5389,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polar active liquids: a universal classification rooted in nonconservation of momentum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khanh-Dang Nguyen Thu Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Schindler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5480,64 +5480,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-propelled hard disks: implicit alignment and transition to collective motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kdnt Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schindler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5578,352 +5578,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01422429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear modulus and dilatancy softening in granular packings above jamming</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">How the ideal jamming point illuminates the world of granular media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coulais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Seguin</w:t>
+                <w:t xml:space="preserve">R. P. Behringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 113 (19), </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (10), pp.1519-1536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.198001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3sm51231b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01422381v1</w:t>
+                <w:t xml:space="preserve">hal-01422382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-phase flow in a chemically active porous medium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Benzaquen</w:t>
+                <w:t xml:space="preserve">Shear modulus and dilatancy softening in granular packings above jamming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coulais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Salez</w:t>
+                <w:t xml:space="preserve">Antoine Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 141 (24), </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 113 (19), </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4903994⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.198001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01422380v1</w:t>
+                <w:t xml:space="preserve">hal-01422381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the ideal jamming point illuminates the world of granular media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Coulais</w:t>
+                <w:t xml:space="preserve">Two-phase flow in a chemically active porous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Benzaquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. P. Behringer</w:t>
+                <w:t xml:space="preserve">Thomas Salez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10 (10), pp.1519-1536. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 141 (24), </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3sm51231b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4903994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01422382v1</w:t>
+                <w:t xml:space="preserve">hal-01422380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The glass transition in a nutshell: A source of inspiration to describe the subcritical transition to turbulence</w:t>
               </w:r>
@@ -6013,51 +6013,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Propulsion of Pure Water Droplets by Spontaneous Marangoni-Stress-Driven Motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziane Izri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolein N. van Der Linden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6834,2321 +6834,2321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01422388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subcritical transition to turbulence: What we can learn from the physics of glasses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of the contacts reveals Widom lines for jamming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coulais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. P. Behringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 86 (3), </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.86.036312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/100/44005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01422390v1</w:t>
+                <w:t xml:space="preserve">hal-01422389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the contacts reveals Widom lines for jamming</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Turbulence lifetimes: what we can learn from the physics of glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86, pp.036312</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01422389v1</w:t>
+                <w:t xml:space="preserve">hal-00909885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence lifetimes: what we can learn from the physics of glasses</w:t>
+                <w:t xml:space="preserve">Subcritical transition to turbulence: What we can learn from the physics of glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 86, pp.036312</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 86 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.86.036312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909885v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamming, Yielding, and Rheology of Weakly Vibrated Granular Media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grains, Glasses and Jamming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dauchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua A. Dijksman</w:t>
+                <w:t xml:space="preserve">B Duplantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geert H. Wortel</w:t>
+                <w:t xml:space="preserve">Tc Halsey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louwrens T. H. Van Dellen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martin Van Hecke</w:t>
+                <w:t xml:space="preserve">V Rivasseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Glasses and Grains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 61, pp.137-157</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01422391v1</w:t>
+                <w:t xml:space="preserve">hal-01422392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grains, Glasses and Jamming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measures of mixing quality in open flows with chaotic advection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gouillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">V Rivasseau</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Thiffeault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glasses and Grains</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23, pp.013604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3506817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422392v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00561120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suppressed Compressibility at Large Scale in Jammed Packings of Size-Disperse Spheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinaki Chaudhuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Coulais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dauchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Sollich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 106, pp.120601. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.120601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00597228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measures of mixing quality in open flows with chaotic advection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Athermal brittle-to-ductile transition in amorphous solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dauchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smarajit Karmakar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itamar Procaccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Gouillart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Thiffeault</w:t>
+                <w:t xml:space="preserve">Jacques Zylberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3506817⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.84.046105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00561120v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athermal brittle-to-ductile transition in amorphous solids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Moving walls accelerate mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Thiffeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gouillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Zylberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 84 (4), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.84.046105⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 84 (3), pp.036313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.84.036313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422393v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00649544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving walls accelerate mixing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Gouillart</w:t>
+                <w:t xml:space="preserve">Jamming, Yielding, and Rheology of Weakly Vibrated Granular Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua A. Dijksman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert H. Wortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louwrens T. H. Van Dellen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Van Hecke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 84 (3), pp.036313. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.84.036313⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.108303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00649544v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal Hierarchy of Relaxation Events, Dynamical Heterogeneities, and Structural Reorganization in a Supercooled Liquid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elementary excitation modes in a granular glass above jamming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dauchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Biroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Candelier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Philippe Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.135702⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (13), pp.3013-3022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c001360a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01422402v1</w:t>
+                <w:t xml:space="preserve">hal-01422394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local coulomb versus global failure criterion for granular packings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carolina Brito</w:t>
+                <w:t xml:space="preserve">Journey of an intruder through the fluidization and jamming transitions of a dense granular media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wim Van Saarloos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c000956n⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.81.011304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422399v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-diffusion around the rigidity transition: Levy and the Lilliputians</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-Frequency Vibrations of Soft Colloidal Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ke Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter G. Ellenbroek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zexin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel T. N. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lechenault</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Peter J. Yunker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c000802h⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.025501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422398v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective Motion of Vibrated Polar Disks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Deseigne</w:t>
+                <w:t xml:space="preserve">Rigidity of a Vibrated Amorphous Bi-Dimensional Packing of Grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Coulais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Chate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.098001⟩</w:t>
+              <w:t xml:space="preserve">Progress of Theoretical Physics -- Supplement-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 184, pp.134-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1143/PTPS.184.134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422397v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Journey of an intruder through the fluidization and jamming transitions of a dense granular media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphael Candelier</w:t>
+                <w:t xml:space="preserve">Super-diffusion around the rigidity transition: Levy and the Lilliputians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lechenault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -P. Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Biroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.81.011304⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (13), pp.3059-3064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c000802h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422400v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elementary excitation modes in a granular glass above jamming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carolina Brito</w:t>
+                <w:t xml:space="preserve">Collective Motion of Vibrated Polar Disks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deseigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Bouchaud</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Chate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c001360a⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.098001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422394v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Frequency Vibrations of Soft Colloidal Glasses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamical facilitation decreases when approaching the granular glass transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dauchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Biroli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.025501⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 92 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/92/24003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422401v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigidity of a Vibrated Amorphous Bi-Dimensional Packing of Grains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Coulais</w:t>
+                <w:t xml:space="preserve">Rotation shields chaotic mixing regions from no-slip walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gouillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Thiffeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress of Theoretical Physics -- Supplement-</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1143/PTPS.184.134⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 104, pp.204502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.204502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422395v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00439368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical facilitation decreases when approaching the granular glass transition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Candelier</w:t>
+                <w:t xml:space="preserve">Instability of uniform turbulent plane Couette flow: spectra, probability distribution functions and kappa-Omega closure model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurette S. Tuckerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dwight Barkley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Biroli</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Schlatter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ds Henningson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/92/24003⟩</w:t>
+              <w:t xml:space="preserve">Seventh Iutam Symposium On Laminar-turbulent Transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18, pp.59-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-90-481-3723-7_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422403v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotation shields chaotic mixing regions from no-slip walls</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Thiffeault</w:t>
+                <w:t xml:space="preserve">Spatiotemporal Hierarchy of Relaxation Events, Dynamical Heterogeneities, and Structural Reorganization in a Supercooled Liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Widmer-Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. K. Kummerfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Biroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 104, pp.204502. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.204502⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 105 (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.135702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00439368v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instability of uniform turbulent plane Couette flow: spectra, probability distribution functions and kappa-Omega closure model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dwight Barkley</w:t>
+                <w:t xml:space="preserve">Local coulomb versus global failure criterion for granular packings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke Henkes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ds Henningson</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim Van Saarloos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh Iutam Symposium On Laminar-turbulent Transition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-90-481-3723-7_8⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (13), pp.2939-2943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c000956n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01422396v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building Blocks of Dynamical Heterogeneities in Dense Granular Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Biroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 102 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9182,51 +9182,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creep Motion of an Intruder within a Granular Glass Close to Jamming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9407,77 +9407,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open-flow mixing: Experimental evidence for strange eigenmodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Thiffeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9518,316 +9518,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00297550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Far-from-equilibrium state in a weakly dissipative model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Bertin</w:t>
+                <w:t xml:space="preserve">Order parameter in laminar-turbulent patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. S. Tuckerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barkley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Moxey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Eckhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.160601⟩</w:t>
+              <w:t xml:space="preserve">Advances in Turbulence XII - Proceedings of the 12th EUROMECH European Turbulence Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 132, pp.89-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03085-7_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00434514v1</w:t>
+                <w:t xml:space="preserve">hal-01422404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Order parameter in laminar-turbulent patterns</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Moxey</w:t>
+                <w:t xml:space="preserve">Far-from-equilibrium state in a weakly dissipative model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B Eckhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Turbulence XII - Proceedings of the 12th EUROMECH European Turbulence Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102, pp.160601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.160601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-03085-7_21⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01422404v1</w:t>
+                <w:t xml:space="preserve">ensl-00434514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical scaling and heterogeneous superdiffusion across the jamming/rigidity transition of a granular glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lechenault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Biroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9874,51 +9874,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow decay of concentration variance due to no-slip walls in chaotic mixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9926,51 +9926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Dubrulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Thiffeault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 78, pp.026211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10004,51 +10004,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walls inhibit chaotic mixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kuncio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10384,90 +10384,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free volume distributions and compactivity measurement in a bidimensional granular packing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lechenault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Da Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10612,804 +10612,804 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00200717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and turbulent transport in Taylor–Couette flow from analysis of experimental data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Dubrulle</w:t>
+                <w:t xml:space="preserve">Comment on &amp;quot;Temperature in nonequilibrium systems with conserved energy&amp;quot; - Reply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Longaretti</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M Droz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2008999⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 94 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.208902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01376857v1</w:t>
+                <w:t xml:space="preserve">hal-01422411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;Temperature in nonequilibrium systems with conserved energy&amp;quot; - Reply</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transition to versus from turbulence in subcritical Couette flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dauchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Bertin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dauchot</w:t>
+                <w:t xml:space="preserve">T Mullin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Droz</w:t>
+                <w:t xml:space="preserve">R Kerswell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Iutam Symposium on Laminar-Turbulent Transition and Finite Amplitude Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 77, pp.195-219</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422411v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition to versus from turbulence in subcritical Couette flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Prigent</w:t>
+                <w:t xml:space="preserve">Nonequilibrium temperatures in steady-state systems with conserved energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R Kerswell</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Droz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iutam Symposium on Laminar-Turbulent Transition and Finite Amplitude Solutions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.71.046140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422414v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonequilibrium temperatures in steady-state systems with conserved energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E Bertin</w:t>
+                <w:t xml:space="preserve">Stability and turbulent transport in Taylor–Couette flow from analysis of experimental data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Dubrulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Daviaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Longaretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 71 (4), </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17, pp.095103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.71.046140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2008999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422412v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01376857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-wavelength modulation of turbulent shear flows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Details on the intermittent transition to turbulence of a locally forced plane Couette flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Gregoire</w:t>
+                <w:t xml:space="preserve">G. Antar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Chate</w:t>
+                <w:t xml:space="preserve">S. Bottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Daviaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Manneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0167-2789(02)00685-1⟩</w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 34 (3), pp.324-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-002-0560-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01422415v1</w:t>
+                <w:t xml:space="preserve">hal-01024931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Details on the intermittent transition to turbulence of a locally forced plane Couette flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Antar</w:t>
+                <w:t xml:space="preserve">Long-wavelength modulation of turbulent shear flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bottin</w:t>
+                <w:t xml:space="preserve">G Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Chate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Manneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 34 (3), pp.324-331. </w:t>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 174 (1-4), pp.100-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00348-002-0560-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0167-2789(02)00685-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024931v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale finite-wavelength modulation within turbulent shear flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Chate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11463,584 +11463,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01422416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase space analysis of a dynamical model for the subcritical transition to turbulence in plane Couette flow</w:t>
+                <w:t xml:space="preserve">Laminar-turbulent coexistence following a subcritical transition to turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Vioujard</w:t>
+                <w:t xml:space="preserve">C Dopazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Turbulence Viii</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, pp.79-82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01422420v1</w:t>
+                <w:t xml:space="preserve">hal-01422417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar-turbulent coexistence following a subcritical transition to turbulence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visualization of a Taylor-Couette flow avoiding parasitic reflections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C Dopazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Turbulence Viii</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 12 (10), pp.2688-2690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1287654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422417v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of a Taylor-Couette flow avoiding parasitic reflections</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phase space analysis of a dynamical model for the subcritical transition to turbulence in plane Couette flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Vioujard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 14 (2), pp.377-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s100510050142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1287654⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01422419v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence of streamwise vortices as finite amplitude solutions in transitional plane Couette flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Bottin</w:t>
+                <w:t xml:space="preserve">Discontinuous transition to spatiotemporal intermittency in plane Couette flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Daviaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Manneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Manneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01373961v1</w:t>
+                <w:t xml:space="preserve">cea-01378779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discontinuous transition to spatiotemporal intermittency in plane Couette flow</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId393" w:history="1">
+                <w:t xml:space="preserve">Experimental evidence of streamwise vortices as finite amplitude solutions in transitional plane Couette flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dauchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Daviaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Manneville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dauchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 10 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.869773⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01378779v1</w:t>
+                <w:t xml:space="preserve">cea-01373961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Versus Global Concepts in Hydrodynamic Stability Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Manneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 7 (2), pp.371-389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12086,77 +12086,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermittency in a Locally Forced Plane Couette Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Daviaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 79, pp.4377-4380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12203,51 +12203,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite amplitude perturbation and spots growth mechanism in plane Couette flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Daviaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 7, pp.335-343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12294,51 +12294,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Streamwise vortices in plane Couette flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Daviaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 7 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12544,51 +12544,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DE74664B"/>
+    <w:nsid w:val="D9E22D5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12775,51 +12775,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-dauchot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7039-5787" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092601456" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-7156-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374390v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baconnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauchot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent D&#233;mery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo D&#252;ring" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Henkes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.97.015007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374333v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233;o Aksil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qj64-m15g" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360827v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavan Kashyap" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mar&#237;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Duguet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.154001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374284v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/2gyr-j911" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749267v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Chacko" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Landes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Biroli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Liu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.14.031012" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749262v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kashyap" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duguet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.063906" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749269v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Lazzari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Brito" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM00868E" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749264v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Fersula" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bredeche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.014606" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749258v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.024606" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749260v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Hern&#225;ndez-L&#243;pez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Coulais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.238303" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749259v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb Anderson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fernandez-Nieves" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.054610" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241498v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Billon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo&#235;l Forterre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pouliquen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.034302" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241520v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengshi Wei" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Yah Ben Zion" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.018301" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840764v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.abo6140" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873112v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Ara&#250;jo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth Janssen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Boffetta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Cohen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sm01562e" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241473v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dor Shohat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.028201" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840718v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baconnier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Shohat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hern&#225;ndez L&#243;pez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D&#233;mery" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-022-01704-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241469v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.244501" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241508v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Briand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fern&#225;ndez-Nieves" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.064606" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168029v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Blois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saori Suda" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatoshi Ichikawa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Reyssat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM00387A" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840717v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Klamser" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tailleur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.150602" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363365v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-021-01240-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013002v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e22091001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001327v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Illien" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein van Der Linden" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.040602" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02439295v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P. Landes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reichman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.010602" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012991v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Casiulis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tarzia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Cugliandolo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ab5702" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013000v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.198001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032458v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavan V Kashyap" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323738v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.068002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323722v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia F. Cugliandolo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5064590" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02359928v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michelin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.054001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323547v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein N. van Der Linden" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachlan C. Alexander" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk G. A. L. Aarts" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.098001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916201v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schindler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.120.208001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323690v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lanoisel&#233;e" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S. Grebenkov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S Grebenkov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.062112" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627495v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Junot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Briand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ledesma-Alonso" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.028002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422377v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seguin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.228001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422427v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darmon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzaquen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sec" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Copar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1525059113" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549933v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Darmon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Benzaquen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon &#268;opar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Lopez-Leon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM01748G" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422376v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Copar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422423v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.098004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422426v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wortel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Van Hecke" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.198002" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422378v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.062701" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422424v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brito" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vitelli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/03/033208" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422425v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Bore" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schindler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kdnt Lam" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/03/033305" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422430v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015017" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422428v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh-Dang Nguyen Thu Lam" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2015/10/p10017" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422429v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/11/113056" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422381v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seguin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.198001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422380v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Salez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4903994" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422382v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Behringer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm51231b" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422379v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2014-14031-4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01114975v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziane Izri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.248302" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422384v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bricard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caussin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desreumaux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bartolo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12673" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422386v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saintyves" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouchaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.047801" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422383v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Coulais" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Candelier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Yu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dong" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811862" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422385v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Weber" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hanke" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deseigne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leonard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.208001" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422387v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deseigne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leonard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chate" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm25186h" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422388v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm07445a" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422390v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.036312" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422389v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/100/44005" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909885v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422391v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua A. Dijksman" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert H. Wortel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louwrens T. H. Van Dellen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Van Hecke" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.108303" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422392v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Duplantier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tc Halsey" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rivasseau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597228v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Berthier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinaki Chaudhuri" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sollich" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.120601" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561120v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gouillart" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Thiffeault" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3506817" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422393v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smarajit Karmakar" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itamar Procaccia" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Zylberg" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.046105" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649544v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.036313" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422402v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Candelier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Widmer-Cooper" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. Kummerfeld" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Biroli" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.135702" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422399v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Van Saarloos" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c000956n" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422398v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lechenault" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Bouchaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c000802h" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422397v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.098001" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422400v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.011304" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422394v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouchaud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c001360a" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422401v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Chen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter G. Ellenbroek" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexin Zhang" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel T. N. Chen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Yunker" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.025501" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422395v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/PTPS.184.134" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422403v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/92/24003" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439368v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.204502" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422396v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette S. Tuckerman" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwight Barkley" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Schlatter" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ds Henningson" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3723-7_8" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D75E3C80065D5C54AE63C5D63166E42CFEA11296/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422405v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.088001" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422406v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.128001" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373382v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cortet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonamy" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daviaud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/88/14001" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297550v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3080680" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00434514v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.160601" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422404v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Tuckerman" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barkley" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moxey" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Eckhardt" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03085-7_21" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/173B57CD8EBED93F8CCE1DECB1185CE887800B37/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422407v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Bouchaud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/46003" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297532v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.026211" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193177v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kuncio" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.114501" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00256887v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Martens" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Droz" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/PhysRevE.75.031120" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422408v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Henkel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pleimling" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sanctuary" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-69684-9_4" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC21A414266D5DDD1D6AECA0DA2BFE791A36DBF8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422409v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Da Cruz" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2006/07/P07009" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200717v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deboeuf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lajeunesse" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andreotti" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.158303" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01376857v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daviaud" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Longaretti" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Richard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2008999" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422411v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bertin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Droz" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.208902" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422414v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Prigent" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mullin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kerswell" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422412v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.71.046140" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422415v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gregoire" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chate" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2789(02)00685-1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-303CBW1T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01024931v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antar" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bottin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Manneville" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-002-0560-2" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4LFLCS6L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422416v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Van Saarloos" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.014501" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422420v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vioujard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050142" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A0B2BC657439BBA8622EE2D28892F3254BB85C6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422417v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dopazo" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422419v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1287654" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373961v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Manneville" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.869773" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01378779v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bottin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248449v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1997131" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/07C20ACA3B48E739872E2167D43A6D1B7772FFE3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373959v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.79.4377" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373989v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.868631" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373975v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.868565" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01378687v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-dauchot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7039-5787" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092601456" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-7156-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374390v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baconnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauchot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent D&#233;mery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo D&#252;ring" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Henkes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.97.015007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360827v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavan Kashyap" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mar&#237;n" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Duguet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.154001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374333v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233;o Aksil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qj64-m15g" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374284v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/2gyr-j911" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749267v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Chacko" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Landes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Biroli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Liu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.14.031012" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749262v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kashyap" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duguet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.063906" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749269v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Lazzari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Brito" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM00868E" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749264v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Fersula" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bredeche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.014606" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749258v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.024606" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749260v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Hern&#225;ndez-L&#243;pez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Coulais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.238303" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749259v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb Anderson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fernandez-Nieves" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.054610" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241498v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Billon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo&#235;l Forterre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pouliquen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.034302" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241520v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengshi Wei" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Yah Ben Zion" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.018301" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840764v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.abo6140" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873112v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Ara&#250;jo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth Janssen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Boffetta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Cohen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sm01562e" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241473v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dor Shohat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.028201" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241469v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.244501" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840718v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baconnier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Shohat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hern&#225;ndez L&#243;pez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulais" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D&#233;mery" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-022-01704-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241508v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Briand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fern&#225;ndez-Nieves" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.064606" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840717v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Klamser" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tailleur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.150602" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363365v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-021-01240-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168029v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Blois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saori Suda" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatoshi Ichikawa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Reyssat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM00387A" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02439295v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P. Landes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reichman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.010602" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001327v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Illien" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein van Der Linden" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.040602" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012991v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Casiulis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tarzia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Cugliandolo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ab5702" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013000v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.198001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013002v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e22091001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032458v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavan V Kashyap" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323547v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein N. van Der Linden" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachlan C. Alexander" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk G. A. L. Aarts" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.098001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02359928v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michelin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.054001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323738v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.068002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323722v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia F. Cugliandolo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5064590" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323690v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lanoisel&#233;e" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S. Grebenkov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S Grebenkov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.062112" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916201v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schindler" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.120.208001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627495v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Junot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Briand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ledesma-Alonso" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.028002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422427v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darmon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzaquen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sec" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Copar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1525059113" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422376v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Darmon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Benzaquen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Copar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Lopez-Leon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422423v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.098004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422426v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wortel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Van Hecke" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.198002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422378v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.062701" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549933v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon &#268;opar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM01748G" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422424v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brito" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vitelli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/03/033208" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422425v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Bore" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schindler" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kdnt Lam" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/03/033305" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422377v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seguin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.228001" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422430v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015017" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422428v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh-Dang Nguyen Thu Lam" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2015/10/p10017" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422429v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/11/113056" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422382v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Behringer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm51231b" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422381v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seguin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.198001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422380v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Salez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4903994" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422379v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2014-14031-4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01114975v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziane Izri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.248302" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422384v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bricard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caussin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desreumaux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bartolo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12673" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422386v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saintyves" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouchaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.047801" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422383v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Coulais" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Candelier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Yu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dong" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811862" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422385v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Weber" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hanke" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deseigne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leonard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.208001" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422387v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deseigne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leonard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chate" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm25186h" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422388v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm07445a" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422389v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/100/44005" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909885v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422390v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.036312" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422392v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Duplantier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tc Halsey" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rivasseau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561120v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gouillart" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Thiffeault" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3506817" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597228v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Berthier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinaki Chaudhuri" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sollich" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.120601" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422393v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smarajit Karmakar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itamar Procaccia" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Zylberg" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.046105" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649544v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.036313" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422391v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua A. Dijksman" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert H. Wortel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louwrens T. H. Van Dellen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Van Hecke" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.108303" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422394v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouchaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c001360a" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422400v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.011304" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422401v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Chen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter G. Ellenbroek" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexin Zhang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel T. N. Chen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Yunker" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.025501" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422395v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/PTPS.184.134" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422398v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lechenault" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Candelier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Bouchaud" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Biroli" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c000802h" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422397v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.098001" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422403v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/92/24003" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439368v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.204502" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422396v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette S. Tuckerman" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwight Barkley" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Schlatter" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ds Henningson" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3723-7_8" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D75E3C80065D5C54AE63C5D63166E42CFEA11296/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422402v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Widmer-Cooper" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. Kummerfeld" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.135702" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422399v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Van Saarloos" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c000956n" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422405v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.088001" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422406v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.128001" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373382v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cortet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonamy" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daviaud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/88/14001" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297550v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3080680" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422404v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Tuckerman" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barkley" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moxey" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Eckhardt" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03085-7_21" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/173B57CD8EBED93F8CCE1DECB1185CE887800B37/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00434514v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.160601" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422407v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Bouchaud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/46003" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297532v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.026211" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193177v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kuncio" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.114501" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00256887v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Martens" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Droz" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/PhysRevE.75.031120" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422408v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Henkel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pleimling" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sanctuary" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-69684-9_4" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC21A414266D5DDD1D6AECA0DA2BFE791A36DBF8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422409v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Da Cruz" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2006/07/P07009" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200717v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deboeuf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lajeunesse" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andreotti" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.158303" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422411v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bertin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Droz" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.208902" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422414v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Prigent" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mullin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kerswell" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422412v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.71.046140" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01376857v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daviaud" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Longaretti" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Richard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2008999" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01024931v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antar" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bottin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Manneville" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-002-0560-2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4LFLCS6L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422415v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gregoire" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chate" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2789(02)00685-1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-303CBW1T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422416v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Van Saarloos" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.014501" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422417v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dopazo" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422419v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1287654" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422420v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vioujard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050142" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A0B2BC657439BBA8622EE2D28892F3254BB85C6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01378779v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bottin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Manneville" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373961v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.869773" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248449v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1997131" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/07C20ACA3B48E739872E2167D43A6D1B7772FFE3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373959v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.79.4377" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373989v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.868631" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373975v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.868565" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01378687v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>