--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -5370,235 +5370,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01422430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polar active liquids: a universal classification rooted in nonconservation of momentum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Schindler</w:t>
+                <w:t xml:space="preserve">Self-propelled hard disks: implicit alignment and transition to collective motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kdnt Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schindler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/2015/10/p10017⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/17/11/113056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01422428v1</w:t>
+                <w:t xml:space="preserve">hal-01422429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-propelled hard disks: implicit alignment and transition to collective motion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Schindler</w:t>
+                <w:t xml:space="preserve">Polar active liquids: a universal classification rooted in nonconservation of momentum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khanh-Dang Nguyen Thu Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Schindler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17, </w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015, pp.P10017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/17/11/113056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2015/10/p10017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422429v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the ideal jamming point illuminates the world of granular media</w:t>
               </w:r>
@@ -6613,248 +6613,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01422385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrated polar disks: spontaneous motion, binary collisions, and collective dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Leonard</w:t>
+                <w:t xml:space="preserve">Extracting vibrational modes from fluctuations: a pedagogical discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke Henkes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Chate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 8 (20), pp.5629-5639. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2sm25186h⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 8 (22), pp.6092-6109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2sm07445a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01422387v1</w:t>
+                <w:t xml:space="preserve">hal-01422388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting vibrational modes from fluctuations: a pedagogical discussion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carolina Brito</w:t>
+                <w:t xml:space="preserve">Vibrated polar disks: spontaneous motion, binary collisions, and collective dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deseigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Chate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 8 (22), pp.6092-6109. </w:t>
+              <w:t xml:space="preserve">, 2012, 8 (20), pp.5629-5639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2sm07445a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c2sm25186h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422388v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the contacts reveals Widom lines for jamming</w:t>
               </w:r>
@@ -8237,317 +8237,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01422395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-diffusion around the rigidity transition: Levy and the Lilliputians</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Candelier</w:t>
+                <w:t xml:space="preserve">Collective Motion of Vibrated Polar Disks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deseigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Biroli</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Chate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c000802h⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.098001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01422398v1</w:t>
+                <w:t xml:space="preserve">hal-01422397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective Motion of Vibrated Polar Disks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Deseigne</w:t>
+                <w:t xml:space="preserve">Super-diffusion around the rigidity transition: Levy and the Lilliputians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lechenault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hugues Chate</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -P. Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Biroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 105 (9), </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (13), pp.3059-3064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.098001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c000802h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422397v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical facilitation decreases when approaching the granular glass transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Biroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 92 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8821,334 +8821,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01422396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal Hierarchy of Relaxation Events, Dynamical Heterogeneities, and Structural Reorganization in a Supercooled Liquid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Candelier</w:t>
+                <w:t xml:space="preserve">Local coulomb versus global failure criterion for granular packings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke Henkes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dauchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Widmer-Cooper</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wim Van Saarloos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.135702⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (13), pp.2939-2943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c000956n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01422402v1</w:t>
+                <w:t xml:space="preserve">hal-01422399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local coulomb versus global failure criterion for granular packings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carolina Brito</w:t>
+                <w:t xml:space="preserve">Spatiotemporal Hierarchy of Relaxation Events, Dynamical Heterogeneities, and Structural Reorganization in a Supercooled Liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Widmer-Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. K. Kummerfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Biroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 6 (13), pp.2939-2943. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105 (13), </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c000956n⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.135702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422399v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building Blocks of Dynamical Heterogeneities in Dense Granular Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Biroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 102 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9182,51 +9182,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creep Motion of an Intruder within a Granular Glass Close to Jamming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9518,316 +9518,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00297550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Order parameter in laminar-turbulent patterns</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Moxey</w:t>
+                <w:t xml:space="preserve">Far-from-equilibrium state in a weakly dissipative model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B Eckhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Turbulence XII - Proceedings of the 12th EUROMECH European Turbulence Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-03085-7_21⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102, pp.160601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.160601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01422404v1</w:t>
+                <w:t xml:space="preserve">ensl-00434514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Far-from-equilibrium state in a weakly dissipative model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Bertin</w:t>
+                <w:t xml:space="preserve">Order parameter in laminar-turbulent patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. S. Tuckerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barkley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Moxey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Eckhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Turbulence XII - Proceedings of the 12th EUROMECH European Turbulence Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 132, pp.89-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03085-7_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.160601⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ensl-00434514v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical scaling and heterogeneous superdiffusion across the jamming/rigidity transition of a granular glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lechenault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Biroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10384,51 +10384,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free volume distributions and compactivity measurement in a bidimensional granular packing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lechenault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Da Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12544,51 +12544,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D9E22D5E"/>
+    <w:nsid w:val="BE300263"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12775,51 +12775,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-dauchot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7039-5787" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092601456" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-7156-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374390v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baconnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauchot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent D&#233;mery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo D&#252;ring" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Henkes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.97.015007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360827v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavan Kashyap" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mar&#237;n" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Duguet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.154001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374333v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233;o Aksil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qj64-m15g" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374284v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/2gyr-j911" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749267v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Chacko" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Landes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Biroli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Liu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.14.031012" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749262v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kashyap" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duguet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.063906" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749269v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Lazzari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Brito" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM00868E" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749264v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Fersula" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bredeche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.014606" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749258v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.024606" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749260v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Hern&#225;ndez-L&#243;pez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Coulais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.238303" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749259v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb Anderson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fernandez-Nieves" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.054610" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241498v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Billon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo&#235;l Forterre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pouliquen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.034302" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241520v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengshi Wei" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Yah Ben Zion" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.018301" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840764v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.abo6140" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873112v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Ara&#250;jo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth Janssen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Boffetta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Cohen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sm01562e" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241473v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dor Shohat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.028201" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241469v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.244501" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840718v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baconnier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Shohat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hern&#225;ndez L&#243;pez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulais" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D&#233;mery" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-022-01704-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241508v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Briand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fern&#225;ndez-Nieves" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.064606" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840717v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Klamser" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tailleur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.150602" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363365v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-021-01240-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168029v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Blois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saori Suda" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatoshi Ichikawa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Reyssat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM00387A" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02439295v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P. Landes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reichman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.010602" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001327v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Illien" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein van Der Linden" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.040602" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012991v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Casiulis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tarzia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Cugliandolo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ab5702" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013000v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.198001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013002v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e22091001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032458v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavan V Kashyap" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323547v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein N. van Der Linden" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachlan C. Alexander" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk G. A. L. Aarts" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.098001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02359928v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michelin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.054001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323738v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.068002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323722v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia F. Cugliandolo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5064590" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323690v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lanoisel&#233;e" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S. Grebenkov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S Grebenkov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.062112" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916201v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schindler" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.120.208001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627495v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Junot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Briand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ledesma-Alonso" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.028002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422427v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darmon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzaquen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sec" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Copar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1525059113" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422376v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Darmon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Benzaquen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Copar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Lopez-Leon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422423v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.098004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422426v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wortel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Van Hecke" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.198002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422378v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.062701" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549933v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon &#268;opar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM01748G" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422424v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brito" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vitelli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/03/033208" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422425v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Bore" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schindler" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kdnt Lam" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/03/033305" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422377v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seguin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.228001" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422430v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015017" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422428v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh-Dang Nguyen Thu Lam" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2015/10/p10017" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422429v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/11/113056" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422382v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Behringer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm51231b" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422381v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seguin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.198001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422380v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Salez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4903994" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422379v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2014-14031-4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01114975v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziane Izri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.248302" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422384v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bricard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caussin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desreumaux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bartolo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12673" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422386v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saintyves" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouchaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.047801" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422383v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Coulais" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Candelier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Yu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dong" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811862" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422385v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Weber" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hanke" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deseigne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leonard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.208001" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422387v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deseigne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leonard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chate" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm25186h" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422388v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm07445a" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422389v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/100/44005" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909885v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422390v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.036312" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422392v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Duplantier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tc Halsey" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rivasseau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561120v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gouillart" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Thiffeault" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3506817" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597228v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Berthier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinaki Chaudhuri" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sollich" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.120601" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422393v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smarajit Karmakar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itamar Procaccia" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Zylberg" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.046105" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649544v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.036313" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422391v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua A. Dijksman" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert H. Wortel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louwrens T. H. Van Dellen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Van Hecke" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.108303" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422394v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouchaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c001360a" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422400v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.011304" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422401v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Chen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter G. Ellenbroek" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexin Zhang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel T. N. Chen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Yunker" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.025501" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422395v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/PTPS.184.134" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422398v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lechenault" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Candelier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Bouchaud" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Biroli" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c000802h" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422397v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.098001" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422403v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/92/24003" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439368v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.204502" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422396v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette S. Tuckerman" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwight Barkley" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Schlatter" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ds Henningson" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3723-7_8" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D75E3C80065D5C54AE63C5D63166E42CFEA11296/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422402v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Widmer-Cooper" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. Kummerfeld" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.135702" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422399v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Van Saarloos" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c000956n" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422405v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.088001" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422406v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.128001" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373382v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cortet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonamy" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daviaud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/88/14001" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297550v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3080680" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422404v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Tuckerman" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barkley" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moxey" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Eckhardt" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03085-7_21" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/173B57CD8EBED93F8CCE1DECB1185CE887800B37/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00434514v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.160601" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422407v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Bouchaud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/46003" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297532v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.026211" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193177v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kuncio" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.114501" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00256887v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Martens" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Droz" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/PhysRevE.75.031120" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422408v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Henkel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pleimling" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sanctuary" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-69684-9_4" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC21A414266D5DDD1D6AECA0DA2BFE791A36DBF8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422409v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Da Cruz" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2006/07/P07009" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200717v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deboeuf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lajeunesse" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andreotti" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.158303" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422411v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bertin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Droz" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.208902" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422414v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Prigent" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mullin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kerswell" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422412v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.71.046140" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01376857v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daviaud" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Longaretti" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Richard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2008999" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01024931v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antar" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bottin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Manneville" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-002-0560-2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4LFLCS6L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422415v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gregoire" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chate" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2789(02)00685-1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-303CBW1T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422416v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Van Saarloos" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.014501" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422417v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dopazo" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422419v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1287654" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422420v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vioujard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050142" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A0B2BC657439BBA8622EE2D28892F3254BB85C6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01378779v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bottin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Manneville" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373961v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.869773" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248449v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1997131" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/07C20ACA3B48E739872E2167D43A6D1B7772FFE3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373959v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.79.4377" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373989v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.868631" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373975v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.868565" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01378687v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-dauchot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7039-5787" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092601456" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-7156-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374390v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baconnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauchot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent D&#233;mery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo D&#252;ring" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Henkes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.97.015007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360827v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavan Kashyap" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mar&#237;n" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Duguet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.154001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374333v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233;o Aksil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qj64-m15g" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374284v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/2gyr-j911" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749267v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Chacko" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Landes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Biroli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Liu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.14.031012" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749262v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kashyap" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duguet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.063906" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749269v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Lazzari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Brito" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM00868E" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749264v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Fersula" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bredeche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.014606" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749258v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.024606" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749260v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Hern&#225;ndez-L&#243;pez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Coulais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.238303" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749259v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb Anderson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fernandez-Nieves" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.054610" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241498v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Billon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo&#235;l Forterre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pouliquen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.034302" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241520v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengshi Wei" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Yah Ben Zion" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.018301" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840764v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.abo6140" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873112v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Ara&#250;jo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth Janssen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Boffetta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Cohen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sm01562e" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241473v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dor Shohat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.028201" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241469v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.244501" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840718v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baconnier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Shohat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hern&#225;ndez L&#243;pez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulais" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D&#233;mery" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-022-01704-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241508v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Briand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fern&#225;ndez-Nieves" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.064606" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840717v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Klamser" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tailleur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.150602" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363365v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-021-01240-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168029v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Blois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saori Suda" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatoshi Ichikawa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Reyssat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM00387A" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02439295v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P. Landes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reichman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.010602" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001327v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Illien" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein van Der Linden" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.040602" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012991v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Casiulis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tarzia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Cugliandolo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ab5702" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013000v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.198001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013002v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e22091001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032458v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavan V Kashyap" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323547v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein N. van Der Linden" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachlan C. Alexander" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk G. A. L. Aarts" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.098001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02359928v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michelin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.054001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323738v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.068002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323722v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia F. Cugliandolo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5064590" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323690v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lanoisel&#233;e" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S. Grebenkov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S Grebenkov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.062112" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916201v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schindler" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.120.208001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627495v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Junot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Briand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ledesma-Alonso" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.028002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422427v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darmon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzaquen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sec" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Copar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1525059113" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422376v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Darmon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Benzaquen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Copar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Lopez-Leon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422423v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.098004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422426v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wortel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Van Hecke" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.198002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422378v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.062701" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549933v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon &#268;opar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM01748G" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422424v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brito" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vitelli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/03/033208" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422425v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Bore" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schindler" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kdnt Lam" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/03/033305" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422377v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seguin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.228001" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422430v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015017" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422429v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/11/113056" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422428v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh-Dang Nguyen Thu Lam" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2015/10/p10017" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422382v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Behringer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm51231b" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422381v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seguin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.198001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422380v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Salez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4903994" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422379v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2014-14031-4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01114975v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziane Izri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.248302" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422384v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bricard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caussin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desreumaux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bartolo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12673" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422386v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saintyves" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouchaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.047801" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422383v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Coulais" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Candelier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Yu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dong" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811862" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422385v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Weber" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hanke" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deseigne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leonard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.208001" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422388v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm07445a" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422387v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deseigne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leonard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chate" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm25186h" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422389v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/100/44005" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909885v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422390v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.036312" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422392v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Duplantier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tc Halsey" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rivasseau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561120v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gouillart" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Thiffeault" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3506817" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597228v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Berthier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinaki Chaudhuri" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sollich" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.120601" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422393v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smarajit Karmakar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itamar Procaccia" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Zylberg" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.046105" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649544v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.036313" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422391v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua A. Dijksman" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert H. Wortel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louwrens T. H. Van Dellen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Van Hecke" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.108303" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422394v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouchaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c001360a" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422400v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.011304" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422401v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Chen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter G. Ellenbroek" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexin Zhang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel T. N. Chen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Yunker" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.025501" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422395v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/PTPS.184.134" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422397v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.098001" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422398v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lechenault" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Candelier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Bouchaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Biroli" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c000802h" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422403v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/92/24003" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439368v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.204502" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422396v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette S. Tuckerman" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwight Barkley" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Schlatter" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ds Henningson" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3723-7_8" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D75E3C80065D5C54AE63C5D63166E42CFEA11296/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422399v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Van Saarloos" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c000956n" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422402v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Widmer-Cooper" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. Kummerfeld" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.135702" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422405v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.088001" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422406v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.128001" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373382v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cortet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonamy" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daviaud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/88/14001" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297550v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3080680" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00434514v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.160601" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422404v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Tuckerman" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barkley" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moxey" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Eckhardt" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03085-7_21" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/173B57CD8EBED93F8CCE1DECB1185CE887800B37/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422407v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Bouchaud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/46003" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297532v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.026211" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193177v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kuncio" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.114501" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00256887v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Martens" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Droz" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/PhysRevE.75.031120" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422408v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Henkel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pleimling" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sanctuary" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-69684-9_4" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC21A414266D5DDD1D6AECA0DA2BFE791A36DBF8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422409v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Da Cruz" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2006/07/P07009" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200717v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deboeuf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lajeunesse" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andreotti" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.158303" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422411v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bertin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Droz" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.208902" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422414v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Prigent" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mullin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kerswell" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422412v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.71.046140" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01376857v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daviaud" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Longaretti" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Richard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2008999" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01024931v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antar" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bottin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Manneville" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-002-0560-2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4LFLCS6L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422415v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gregoire" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chate" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2789(02)00685-1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-303CBW1T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422416v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Van Saarloos" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.014501" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422417v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dopazo" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422419v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1287654" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422420v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vioujard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050142" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A0B2BC657439BBA8622EE2D28892F3254BB85C6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01378779v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bottin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Manneville" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373961v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.869773" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248449v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1997131" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/07C20ACA3B48E739872E2167D43A6D1B7772FFE3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373959v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.79.4377" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373989v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.868631" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373975v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.868565" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01378687v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>