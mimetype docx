--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -1,12489 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...12437 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:122.29299363057px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Dauchot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-dauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7039-5787</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">092601456</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=vJ_tLW4AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/D-7156-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (108)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-aligning polar active matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Baconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Démery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Düring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Henkes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews of Modern Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 97 (1), pp.015007. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/RevModPhys.97.015007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminar-Turbulent Patterns in Shear Flows: Evasion of Tipping, Saddle-Loop Bifurcation, and Log Scaling of the Turbulent Fraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavan Kashyap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 134 (15), pp.154001. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.154001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reentrant Transition to Collective Actuation in Active Solids with a Polarizing Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Baconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathéo Aksil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Démery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 135 (18), pp.188302. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/qj64-m15g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective actuation in active solids in the presence of a polarizing field: A systematic analysis of the dynamical regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Baconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Démery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112 (4), pp.045505. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/2gyr-j911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical Facilitation Governs the Equilibration Dynamics of Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Chacko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Biroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (3), pp.031012. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.14.031012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear stability of turbulent channel flow with one-point closure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kashyap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (6), pp.063906. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.9.063906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning collective actuation of active solids by optimizing activity localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davi Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Brito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4SM00868E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise-induced collective actuation in active solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Baconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Démery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109 (2), pp.024606. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.109.024606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-aligning active agents with inertia and active torque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Fersula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 110 (1), pp.014606. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.110.014606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model of Active Solids: Rigid Body Motion and Shape-Changing Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Hernández-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Baconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Coulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Düring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 132 (23), pp.238303. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.238303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traveling fronts in vibrated polar disks: At the crossroad between polar ordering and jamming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caleb Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Fernandez-Nieves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109 (5), pp.054610. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.109.054610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition from granular to Brownian suspension: An inclined plane experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoël Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (3), pp.034302. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.034302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration, Interrupted Aging, and Enhanced Dynamics of a Colloidal Gel Using Photoswitchable Active Doping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengshi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Yah Ben Zion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 131 (1), pp.018301. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.018301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological computation and decentralized learning in a swarm of sterically interacting robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Yah Ben Zion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Fersula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (75), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/scirobotics.abo6140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steering self-organisation through confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liesbeth Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Boffetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itai Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (9), pp.1695-1704. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2sm01562e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discontinuous Tension-Controlled Transition between Collective Actuations in Active Solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Baconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dor Shohat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 130 (2), pp.028201. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.028201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Instability of Turbulent Channel Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavan Kashyap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129 (24), pp.244501. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.244501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective and collective actuation in active solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Shohat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hernández López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Démery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (10), pp.1234-1239. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41567-022-01704-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-chain configurations in active and passive baths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caleb Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Fernández-Nieves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (6), pp.064606. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.106.064606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Monte Carlo Algorithms for Active Matter Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Klamser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tailleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 127 (15), pp.150602. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.150602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turn towards the crowd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (8), pp.883-884. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41567-021-01240-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swimming droplet in 1D geometries, an active Bretherton problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte de Blois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saori Suda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatoshi Ichikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Reyssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17, pp.6646-6660. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1SM00387A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168029v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attractive versus truncated repulsive supercooled liquids: The dynamics is encoded in the pair correlation function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François P. Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Biroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reichman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (1), pp.010602(R). </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.101.010602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed-dispersion-induced alignment: A one-dimensional model inspired by swimming droplets experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Illien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte de Blois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolein van Der Linden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (4), </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.101.040602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Order by disorder: saving collective motion from topological defects in a conservative model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Casiulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Tarzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Cugliandolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (1), pp.013209. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/ab5702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity and Speed Correlations in Hamiltonian Flocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Casiulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Tarzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Cugliandolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (19), </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.198001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow Statistics in the Transitional Regime of Plane Channel Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavan Kashyap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (9), pp.1001. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e22091001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow Statistics in the Transitional Regime of Plane Channel Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavan V Kashyap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (9), pp.1001. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e22091001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrupted Motility Induced Phase Separation in Aligning Active Colloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolein N. van Der Linden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lachlan C. Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk G. A. L. Aarts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolein van Der Linden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (9), </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.098001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Flow field around a confined active droplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte de Blois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Reyssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (5), </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.054001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of a self-propelled particle in a harmonic trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Démery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122, pp.068002. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.068002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferromagnetism-induced Phase Separation in a Two-dimensional Spin Fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Casiulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Tarzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia F. Cugliandolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 150 (15), pp.154501. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5064590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of random trajectories of vibrated disks: Towards a macroscopic realization of Brownian motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lanoiselée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis S. Grebenkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis S Grebenkov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (6), </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.98.062112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneously Flowing Crystal of Self-Propelled Particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120 (20), </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevlett.120.208001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active versus Passive Hard Disks against a Membrane: Mechanical Pressure and Instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Junot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ledesma-Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119 (2), </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.028002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waltzing route toward double-helix formation in cholesteric shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benzaquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Copar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (34), pp.9469-9474. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1525059113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological defects in cholesteric liquid crystal shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Benzaquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Copar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Lopez-Leon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (46), pp.9280-9288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization of Self-Propelled Hard Discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117 (9), </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.098004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criticality in Vibrated Frictional Flows at a Finite Strain Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Van Hecke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117 (19), </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.198002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic interactions between topological defects in chiral nematic shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Lopez-Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Benzaquen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (6), pp.062701. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.94.062701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological defects in cholesteric liquid crystal shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Benzaquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Čopar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Lopez-Leon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (46), pp.9280-9288. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6SM01748G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling spin to velocity: collective motion of Hamiltonian polar particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. L. Bore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kdnt Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.033305. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/2016/03/033305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientational order at finite temperature on curved surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/2016/03/033208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence of the Gardner phase in a granular glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117, pp.228001. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.228001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elasticity of granular packings close to Jamming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (3), </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2015017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar active liquids: a universal classification rooted in nonconservation of momentum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh-Dang Nguyen Thu Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015, pp.P10017. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/2015/10/p10017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-propelled hard disks: implicit alignment and transition to collective motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kdnt Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/17/11/113056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the ideal jamming point illuminates the world of granular media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. P. Behringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (10), pp.1519-1536. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3sm51231b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear modulus and dilatancy softening in granular packings above jamming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113 (19), </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.198001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-phase flow in a chemically active porous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Benzaquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Salez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 141 (24), </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4903994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The glass transition in a nutshell: A source of inspiration to describe the subcritical transition to turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (4), </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2014-14031-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Propulsion of Pure Water Droplets by Spontaneous Marangoni-Stress-Driven Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziane Izri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolein N. van Der Linden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113 (24), pp.248302. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.248302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of macroscopic directed motion in populations of motile colloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desreumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bartolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 503 (7474), pp.95-98. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature12673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulk Elastic Fingering Instability in Hele-Shaw Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Saintyves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111 (4), </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.047801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Glass and Jamming transitions in dense granular matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentine Coulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders and Grains 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1542, pp.25-31. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4811862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Range Ordering of Vibrated Polar Disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (20), </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.208001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting vibrational modes from fluctuations: a pedagogical discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Henkes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (22), pp.6092-6109. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2sm07445a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrated polar disks: spontaneous motion, binary collisions, and collective dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (20), pp.5629-5639. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2sm25186h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of the contacts reveals Widom lines for jamming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. P. Behringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 100 (4), </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/100/44005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence lifetimes: what we can learn from the physics of glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.036312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subcritical transition to turbulence: What we can learn from the physics of glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86 (3), </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.86.036312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grains, Glasses and Jamming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Duplantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tc Halsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Rivasseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glasses and Grains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61, pp.137-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measures of mixing quality in open flows with chaotic advection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gouillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Thiffeault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23, pp.013604. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3506817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppressed Compressibility at Large Scale in Jammed Packings of Size-Disperse Spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinaki Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Coulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Sollich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106, pp.120601. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.120601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving walls accelerate mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Thiffeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gouillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (3), pp.036313. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.84.036313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athermal brittle-to-ductile transition in amorphous solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smarajit Karmakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itamar Procaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Zylberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (4), </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.84.046105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamming, Yielding, and Rheology of Weakly Vibrated Granular Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua A. Dijksman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert H. Wortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louwrens T. H. Van Dellen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Van Hecke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107 (10), </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.108303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elementary excitation modes in a granular glass above jamming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Biroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bouchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (13), pp.3013-3022. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c001360a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journey of an intruder through the fluidization and jamming transitions of a dense granular media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (1), </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.81.011304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Frequency Vibrations of Soft Colloidal Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter G. Ellenbroek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zexin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel T. N. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Yunker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105 (2), </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.025501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigidity of a Vibrated Amorphous Bi-Dimensional Packing of Grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Coulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress of Theoretical Physics -- Supplement-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 184, pp.134-142. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1143/PTPS.184.134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super-diffusion around the rigidity transition: Levy and the Lilliputians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lechenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Biroli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (13), pp.3059-3064. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c000802h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective Motion of Vibrated Polar Disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105 (9), </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.098001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical facilitation decreases when approaching the granular glass transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Biroli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 92 (2), </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/92/24003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotation shields chaotic mixing regions from no-slip walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gouillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Thiffeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 104, pp.204502. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.204502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instability of uniform turbulent plane Couette flow: spectra, probability distribution functions and kappa-Omega closure model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurette S. Tuckerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dwight Barkley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Schlatter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ds Henningson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh Iutam Symposium On Laminar-turbulent Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18, pp.59-66. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-3723-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal Hierarchy of Relaxation Events, Dynamical Heterogeneities, and Structural Reorganization in a Supercooled Liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Widmer-Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. K. Kummerfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Biroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105 (13), </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.135702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local coulomb versus global failure criterion for granular packings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Henkes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Van Saarloos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (13), pp.2939-2943. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c000956n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Blocks of Dynamical Heterogeneities in Dense Granular Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Biroli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102 (8), </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.088001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of visco-plastic theory in a multi-directional inhomogeneous granular flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bonamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Dubrulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 88 (1), pp.14001. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/88/14001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01373382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep Motion of an Intruder within a Granular Glass Close to Jamming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (12), </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.128001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-flow mixing: Experimental evidence for strange eigenmodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gouillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Thiffeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21, pp.023603. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3080680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00297550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Order parameter in laminar-turbulent patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. S. Tuckerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Barkley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moxey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Eckhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Turbulence XII - Proceedings of the 12th EUROMECH European Turbulence Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 132, pp.89-91. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03085-7_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Far-from-equilibrium state in a weakly dissipative model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102, pp.160601. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.160601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00434514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical scaling and heterogeneous superdiffusion across the jamming/rigidity transition of a granular glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lechenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Biroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Bouchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 83 (4), </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/83/46003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow decay of concentration variance due to no-slip walls in chaotic mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gouillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Dubrulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Thiffeault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78, pp.026211. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.78.026211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00297532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walls inhibit chaotic mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gouillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kuncio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Dubrulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 99 (11), pp.114501. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.114501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensive thermodynamic parameters in nonequilibrium systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Droz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75, pp.031120. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/PhysRevE.75.031120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00256887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glassy behaviours in a-thermal systems, the case of granular media: A tentative review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Henkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Pleimling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Sanctuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ageing and the Glass Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 716, pp.161-206. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-69684-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free volume distributions and compactivity measurement in a bidimensional granular packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lechenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Da Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/2006/07/P07009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow rule, self-channelization and levees in unconfined granular flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Deboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andreotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 97 (15), pp.158303. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.158303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on &amp;quot;Temperature in nonequilibrium systems with conserved energy&amp;quot; - Reply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Droz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94 (20), </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.208902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition to versus from turbulence in subcritical Couette flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Mullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Kerswell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iutam Symposium on Laminar-Turbulent Transition and Finite Amplitude Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 77, pp.195-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonequilibrium temperatures in steady-state systems with conserved energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Droz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71 (4), </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.71.046140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and turbulent transport in Taylor–Couette flow from analysis of experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Dubrulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Longaretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17, pp.095103. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2008999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01376857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Details on the intermittent transition to turbulence of a locally forced plane Couette flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Antar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Manneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 34 (3), pp.324-331. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-002-0560-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-wavelength modulation of turbulent shear flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Chate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 174 (1-4), pp.100-113. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-2789(02)00685-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale finite-wavelength modulation within turbulent shear flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Chate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Van Saarloos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89 (1), </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.014501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminar-turbulent coexistence following a subcritical transition to turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dopazo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Turbulence Viii</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.79-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of a Taylor-Couette flow avoiding parasitic reflections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12 (10), pp.2688-2690. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1287654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase space analysis of a dynamical model for the subcritical transition to turbulence in plane Couette flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Vioujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 14 (2), pp.377-381. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100510050142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discontinuous transition to spatiotemporal intermittency in plane Couette flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Manneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01378779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence of streamwise vortices as finite amplitude solutions in transitional plane Couette flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Manneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 10 (10), </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.869773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01373961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Versus Global Concepts in Hydrodynamic Stability Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Manneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7 (2), pp.371-389. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp2:1997131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00248449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittency in a Locally Forced Plane Couette Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Daviaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 79, pp.4377-4380. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.79.4377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01373959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite amplitude perturbation and spots growth mechanism in plane Couette flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Daviaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 7, pp.335-343. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.868631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01373989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Streamwise vortices in plane Couette flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Daviaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 7 (5), </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.868565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01373975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-Amplitude Perturbation in Plane Couette Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daviaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europhys. Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01378687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId408"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -12544,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BE300263"/>
+    <w:nsid w:val="C814BF92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12775,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-dauchot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7039-5787" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092601456" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-7156-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374390v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baconnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauchot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent D&#233;mery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo D&#252;ring" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Henkes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.97.015007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360827v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavan Kashyap" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mar&#237;n" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Duguet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.154001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374333v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233;o Aksil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qj64-m15g" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374284v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/2gyr-j911" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749267v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Chacko" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Landes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Biroli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Liu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.14.031012" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749262v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kashyap" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duguet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.063906" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749269v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Lazzari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Brito" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM00868E" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749264v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Fersula" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bredeche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.014606" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749258v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.024606" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749260v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Hern&#225;ndez-L&#243;pez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Coulais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.238303" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749259v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb Anderson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fernandez-Nieves" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.054610" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241498v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Billon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo&#235;l Forterre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pouliquen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.034302" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241520v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengshi Wei" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Yah Ben Zion" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.018301" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840764v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.abo6140" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873112v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Ara&#250;jo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth Janssen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Boffetta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Cohen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sm01562e" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241473v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dor Shohat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.028201" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241469v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.244501" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840718v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baconnier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Shohat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hern&#225;ndez L&#243;pez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulais" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D&#233;mery" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-022-01704-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241508v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Briand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fern&#225;ndez-Nieves" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.064606" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840717v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Klamser" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tailleur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.150602" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363365v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-021-01240-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168029v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Blois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saori Suda" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatoshi Ichikawa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Reyssat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM00387A" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02439295v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P. Landes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reichman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.010602" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001327v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Illien" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein van Der Linden" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.040602" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012991v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Casiulis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tarzia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Cugliandolo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ab5702" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013000v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.198001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013002v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e22091001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032458v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavan V Kashyap" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323547v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein N. van Der Linden" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachlan C. Alexander" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk G. A. L. Aarts" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.098001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02359928v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michelin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.054001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323738v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.068002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323722v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia F. Cugliandolo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5064590" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323690v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lanoisel&#233;e" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S. Grebenkov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S Grebenkov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.062112" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916201v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schindler" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.120.208001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627495v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Junot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Briand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ledesma-Alonso" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.028002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422427v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darmon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzaquen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sec" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Copar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1525059113" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422376v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Darmon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Benzaquen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Copar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Lopez-Leon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422423v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.098004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422426v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wortel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Van Hecke" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.198002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422378v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.062701" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549933v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon &#268;opar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM01748G" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422424v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brito" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vitelli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/03/033208" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422425v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Bore" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schindler" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kdnt Lam" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/03/033305" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422377v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seguin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.228001" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422430v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015017" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422429v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/11/113056" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422428v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh-Dang Nguyen Thu Lam" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2015/10/p10017" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422382v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Behringer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm51231b" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422381v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seguin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.198001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422380v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Salez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4903994" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422379v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2014-14031-4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01114975v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziane Izri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.248302" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422384v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bricard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caussin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desreumaux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bartolo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12673" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422386v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saintyves" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouchaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.047801" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422383v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Coulais" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Candelier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Yu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dong" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811862" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422385v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Weber" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hanke" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deseigne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leonard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.208001" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422388v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm07445a" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422387v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deseigne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leonard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chate" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm25186h" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422389v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/100/44005" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909885v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422390v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.036312" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422392v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Duplantier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tc Halsey" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rivasseau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561120v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gouillart" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Thiffeault" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3506817" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597228v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Berthier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinaki Chaudhuri" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sollich" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.120601" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422393v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smarajit Karmakar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itamar Procaccia" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Zylberg" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.046105" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649544v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.036313" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422391v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua A. Dijksman" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert H. Wortel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louwrens T. H. Van Dellen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Van Hecke" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.108303" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422394v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouchaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c001360a" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422400v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.011304" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422401v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Chen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter G. Ellenbroek" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexin Zhang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel T. N. Chen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Yunker" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.025501" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422395v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/PTPS.184.134" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422397v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.098001" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422398v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lechenault" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Candelier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Bouchaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Biroli" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c000802h" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422403v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/92/24003" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439368v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.204502" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422396v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette S. Tuckerman" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwight Barkley" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Schlatter" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ds Henningson" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3723-7_8" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D75E3C80065D5C54AE63C5D63166E42CFEA11296/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422399v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Van Saarloos" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c000956n" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422402v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Widmer-Cooper" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. Kummerfeld" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.135702" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422405v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.088001" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422406v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.128001" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373382v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cortet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonamy" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daviaud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/88/14001" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297550v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3080680" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00434514v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.160601" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422404v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Tuckerman" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barkley" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moxey" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Eckhardt" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03085-7_21" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/173B57CD8EBED93F8CCE1DECB1185CE887800B37/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422407v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Bouchaud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/46003" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297532v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.026211" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193177v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kuncio" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.114501" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00256887v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Martens" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Droz" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/PhysRevE.75.031120" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422408v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Henkel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pleimling" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sanctuary" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-69684-9_4" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC21A414266D5DDD1D6AECA0DA2BFE791A36DBF8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422409v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Da Cruz" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2006/07/P07009" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200717v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deboeuf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lajeunesse" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andreotti" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.158303" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422411v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bertin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Droz" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.208902" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422414v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Prigent" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mullin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kerswell" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422412v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.71.046140" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01376857v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daviaud" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Longaretti" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Richard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2008999" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01024931v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antar" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bottin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Manneville" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-002-0560-2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4LFLCS6L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422415v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gregoire" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chate" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2789(02)00685-1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-303CBW1T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422416v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Van Saarloos" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.014501" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422417v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dopazo" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422419v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1287654" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422420v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vioujard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050142" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A0B2BC657439BBA8622EE2D28892F3254BB85C6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01378779v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bottin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Manneville" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373961v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.869773" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248449v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1997131" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/07C20ACA3B48E739872E2167D43A6D1B7772FFE3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373959v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.79.4377" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373989v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.868631" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373975v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.868565" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01378687v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-dauchot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7039-5787" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092601456" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=vJ_tLW4AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-7156-2015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374390v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baconnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauchot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent D&#233;mery" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo D&#252;ring" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Henkes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.97.015007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360827v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavan Kashyap" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mar&#237;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Duguet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.154001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374333v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233;o Aksil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qj64-m15g" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374284v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/2gyr-j911" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749267v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Chacko" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Landes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Biroli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Liu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.14.031012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749262v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kashyap" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duguet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.063906" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749269v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Lazzari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Brito" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM00868E" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749258v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.024606" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749264v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Fersula" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bredeche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.014606" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749260v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Hern&#225;ndez-L&#243;pez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Coulais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.238303" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749259v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb Anderson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fernandez-Nieves" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.054610" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241498v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Billon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo&#235;l Forterre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pouliquen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.034302" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241520v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengshi Wei" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Yah Ben Zion" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.018301" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840764v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.abo6140" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873112v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Ara&#250;jo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth Janssen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Boffetta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Cohen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sm01562e" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241473v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dor Shohat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.028201" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241469v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.244501" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840718v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baconnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Shohat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hern&#225;ndez L&#243;pez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D&#233;mery" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-022-01704-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241508v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Briand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fern&#225;ndez-Nieves" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.064606" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840717v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Klamser" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tailleur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.150602" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363365v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-021-01240-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168029v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Blois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saori Suda" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatoshi Ichikawa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Reyssat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM00387A" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02439295v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P. Landes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reichman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.010602" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001327v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Illien" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein van Der Linden" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.040602" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012991v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Casiulis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tarzia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Cugliandolo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ab5702" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013000v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.198001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013002v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e22091001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032458v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavan V Kashyap" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323547v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein N. van Der Linden" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachlan C. Alexander" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk G. A. L. Aarts" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.098001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02359928v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michelin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.054001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323738v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.068002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323722v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia F. Cugliandolo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5064590" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323690v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lanoisel&#233;e" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S. Grebenkov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S Grebenkov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.062112" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916201v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schindler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.120.208001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627495v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Junot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Briand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ledesma-Alonso" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.028002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422427v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darmon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzaquen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sec" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Copar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1525059113" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422376v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Darmon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Benzaquen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Copar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Lopez-Leon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422423v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.098004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422426v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wortel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Van Hecke" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.198002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422378v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.062701" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549933v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon &#268;opar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM01748G" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422425v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Bore" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schindler" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kdnt Lam" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/03/033305" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422424v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brito" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vitelli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/03/033208" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422377v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seguin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.228001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422430v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015017" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422428v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh-Dang Nguyen Thu Lam" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2015/10/p10017" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422429v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/11/113056" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422382v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Behringer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm51231b" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422381v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seguin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.198001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422380v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Salez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4903994" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422379v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2014-14031-4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01114975v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziane Izri" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.248302" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422384v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bricard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caussin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desreumaux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bartolo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12673" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422386v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saintyves" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouchaud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.047801" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422383v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Coulais" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Candelier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Yu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dong" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811862" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422385v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Weber" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hanke" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deseigne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leonard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.208001" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422388v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm07445a" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422387v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deseigne" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leonard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chate" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm25186h" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422389v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/100/44005" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909885v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422390v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.036312" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422392v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Duplantier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tc Halsey" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rivasseau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561120v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gouillart" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Thiffeault" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3506817" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597228v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Berthier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinaki Chaudhuri" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sollich" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.120601" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649544v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.036313" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422393v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smarajit Karmakar" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itamar Procaccia" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Zylberg" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.046105" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422391v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua A. Dijksman" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert H. Wortel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louwrens T. H. Van Dellen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Van Hecke" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.108303" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422394v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouchaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c001360a" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422400v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.011304" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422401v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Chen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter G. Ellenbroek" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexin Zhang" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel T. N. Chen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Yunker" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.025501" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422395v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/PTPS.184.134" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422398v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lechenault" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Candelier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Bouchaud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Biroli" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c000802h" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422397v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.098001" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422403v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/92/24003" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439368v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.204502" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422396v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette S. Tuckerman" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwight Barkley" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Schlatter" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ds Henningson" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3723-7_8" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D75E3C80065D5C54AE63C5D63166E42CFEA11296/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422402v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Widmer-Cooper" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. Kummerfeld" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.135702" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422399v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Van Saarloos" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c000956n" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422405v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.088001" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373382v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cortet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonamy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daviaud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/88/14001" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422406v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.128001" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297550v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3080680" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422404v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Tuckerman" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barkley" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moxey" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Eckhardt" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03085-7_21" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/173B57CD8EBED93F8CCE1DECB1185CE887800B37/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00434514v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.160601" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422407v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Bouchaud" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/46003" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297532v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.026211" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193177v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kuncio" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.114501" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00256887v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Martens" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Droz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/PhysRevE.75.031120" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422408v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Henkel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pleimling" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sanctuary" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-69684-9_4" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC21A414266D5DDD1D6AECA0DA2BFE791A36DBF8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422409v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Da Cruz" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2006/07/P07009" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200717v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deboeuf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lajeunesse" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andreotti" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.158303" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422411v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bertin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Droz" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.208902" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422414v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Prigent" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mullin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kerswell" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422412v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.71.046140" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01376857v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daviaud" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Longaretti" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Richard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2008999" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01024931v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antar" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bottin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Manneville" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-002-0560-2" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4LFLCS6L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422415v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gregoire" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chate" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2789(02)00685-1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-303CBW1T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422416v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Van Saarloos" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.014501" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422417v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dopazo" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422419v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1287654" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422420v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vioujard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050142" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A0B2BC657439BBA8622EE2D28892F3254BB85C6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01378779v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bottin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Manneville" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373961v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.869773" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248449v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1997131" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/07C20ACA3B48E739872E2167D43A6D1B7772FFE3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373959v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.79.4377" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373989v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.868631" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373975v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.868565" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01378687v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>