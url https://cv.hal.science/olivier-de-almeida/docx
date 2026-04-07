--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1315,425 +1315,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of melt spinning on the integrity of poly(ether ether ketone) for commingled yarn based composite preforms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of composite preform fabrication on the integrity of poly‐aryl‐ether‐ketone matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Feuillerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Aubry</w:t>
+                <w:t xml:space="preserve">Vivien Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Rumeau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karim Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 191, pp.109686. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 138 (30), pp.1-15/50719. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2021.109686⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/app.50719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03306883v1</w:t>
+                <w:t xml:space="preserve">hal-03192033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of poly(ether ether ketone) degradation on commingled fabrics consolidation</w:t>
+                <w:t xml:space="preserve">Effect of melt spinning on the integrity of poly(ether ether ketone) for commingled yarn based composite preforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Feuillerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Fontanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2021.106482⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 191, pp.109686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2021.109686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03247552v1</w:t>
+                <w:t xml:space="preserve">hal-03306883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of composite preform fabrication on the integrity of poly‐aryl‐ether‐ketone matrices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of poly(ether ether ketone) degradation on commingled fabrics consolidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Feuillerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Karim Choquet</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Fontanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 138 (30), pp.1-15/50719. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 149, pp.1-9/106482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/app.50719⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2021.106482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192033v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How an organogelator can gelate water: gelation transfer from oil to water induced by a nanoemulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marigilson Pontes de Siqueira Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1951,425 +1951,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized manufacturing of thermoplastic biocomposites by fast induction-heated compression moulding: influence of processing parameters on microstructure development and mechanical behaviour</w:t>
+                <w:t xml:space="preserve">Experimental characterization and modeling of the temperature and rate-dependent shear behaviour of powder-impregnated glass fiber/PA66 woven semipregs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.R. Ramakrishnan</w:t>
+                <w:t xml:space="preserve">Theo Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+                <w:t xml:space="preserve">Gary Menary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Peter Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2019.105493⟩</w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 180, pp.23-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2019.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169387v1</w:t>
+                <w:t xml:space="preserve">hal-02134092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined experimental and numerical approach for radiation heat transfer in semi-crystalline thermoplastics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimized manufacturing of thermoplastic biocomposites by fast induction-heated compression moulding: influence of processing parameters on microstructure development and mechanical behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.R. Ramakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sinan Boztepe</w:t>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Corn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 142, pp.142-155. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124, pp.105493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2019.04.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2019.105493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109750v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization and modeling of the temperature and rate-dependent shear behaviour of powder-impregnated glass fiber/PA66 woven semipregs</w:t>
+                <w:t xml:space="preserve">A combined experimental and numerical approach for radiation heat transfer in semi-crystalline thermoplastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theo Baumard</w:t>
+                <w:t xml:space="preserve">Sinan Boztepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gary Menary</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier de Almeida</w:t>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Martin</w:t>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 180, pp.23-32. </w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 142, pp.142-155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2019.05.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2019.04.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02134092v1</w:t>
+                <w:t xml:space="preserve">hal-02109750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the polymerization and crystallization kinetic coupling of polyamide 6 synthesized from ε-caprolactam</w:t>
               </w:r>
@@ -2583,286 +2583,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of microcrystalline structure on optical scattering characteristics of semi-crystalline thermoplastics and the accuracy of numerical input for IR-heating modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+                <w:t xml:space="preserve">Characterization of multifunctional thermoplastic composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saber Chelaghma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marguerès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JEC Composites Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 55 (125), p.62-65</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01869104v1</w:t>
+                <w:t xml:space="preserve">hal-01957044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of multifunctional thermoplastic composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saber Chelaghma</w:t>
+                <w:t xml:space="preserve">The role of microcrystalline structure on optical scattering characteristics of semi-crystalline thermoplastics and the accuracy of numerical input for IR-heating modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Boztepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gerlach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEC Composites Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (5), pp.717-727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-017-1386-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957044v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagramme TTT isotherme de la polymérisation anionique du PA6 à partir de l'epsilon-caprolactame</w:t>
               </w:r>
@@ -3528,554 +3528,554 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of monomer evaporation and void formation during reactive acrylic resin polymerization</w:t>
+                <w:t xml:space="preserve">Modélisation thermique et contrôle de l'exothermie de polymérisation d'une résine thermoplastique réactive dans le procédé de pultrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Gacon</w:t>
+                <w:t xml:space="preserve">Farouk Zreika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 2025 - Journées Nationales Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMAC, Jun 2025, Gif sur Yvette, France. 6 p</w:t>
+              <w:t xml:space="preserve">JNC 2025 - Journées Nationales sur les Composites 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMAC, Jun 2025, Gif-sur-Yvette, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05186423v1</w:t>
+                <w:t xml:space="preserve">hal-05370059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation thermique et contrôle de l'exothermie de polymérisation d'une résine thermoplastique réactive dans le procédé de pultrusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of monomer evaporation and void formation during reactive acrylic resin polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Gacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farouk Zreika</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier de Almeida</w:t>
+                <w:t xml:space="preserve">Raffaele D'Elia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 2025 - Journées Nationales sur les Composites 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMAC, Jun 2025, Gif-sur-Yvette, France. 6 p</w:t>
+              <w:t xml:space="preserve">JNC 2025 - Journées Nationales Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMAC, Jun 2025, Gif sur Yvette, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05370059v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and computational study of the polymerization kinetics of a reactive acrylic thermoplastic resin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Gacon</w:t>
+                <w:t xml:space="preserve">Influence of strain rate on the behavior of natural fiber reinforced thermoplastic composites, experimental and numerical approaches.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gouillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ferrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM21 - the 21st European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2024, Nantes, France. pp.49-56</w:t>
+              <w:t xml:space="preserve">, Jul 2024, Nantes, France. pp.79-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696743v1</w:t>
+                <w:t xml:space="preserve">hal-04696572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas permeability of thermoplastic films at low temperature: effect of glass transition and crystallinity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sirvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM21 - the 21st European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Nantes, France. pp.9-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of strain rate on the behavior of natural fiber reinforced thermoplastic composites, experimental and numerical approaches.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Steven Marguet</w:t>
+                <w:t xml:space="preserve">Experimental and computational study of the polymerization kinetics of a reactive acrylic thermoplastic resin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Gacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Ferrero</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele D'Elia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM21 - the 21st European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2024, Nantes, France. pp.79-85</w:t>
+              <w:t xml:space="preserve">, Jul 2024, Nantes, France. pp.49-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04696572v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the fluid-structure interaction of a mat reinforcement with a thermoplastic resin</w:t>
               </w:r>
@@ -4264,51 +4264,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of semi-crystalline microstructure on hydrogen permeability of poly(ether-ketone-ketone)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sirvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5428,51 +5428,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de lampes IR avec réflecteur intégré utilisées dans le procédé de fabrication de pré-imprégné thermoplastique</w:t>
+                <w:t xml:space="preserve">Modeling of IR lamps with coated reflector used in the slurry powder impregnation process of composite tapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Mackie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
@@ -5490,97 +5490,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Labastie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 21 : Journées Nationales sur les Composites 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAFORM 2019 - 22nd International ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Vitoria-Gasteiz, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5112665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421155v1</w:t>
+                <w:t xml:space="preserve">hal-02196898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of IR lamps with coated reflector used in the slurry powder impregnation process of composite tapes</w:t>
+                <w:t xml:space="preserve">Modélisation de lampes IR avec réflecteur intégré utilisées dans le procédé de fabrication de pré-imprégné thermoplastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Mackie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
@@ -5598,82 +5607,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Labastie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2019 - 22nd International ESAFORM Conference on Material Forming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JNC 21 : Journées Nationales sur les Composites 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France. 7 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5112665⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02196898v1</w:t>
+                <w:t xml:space="preserve">hal-02421155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrity of PEEK in composite semi-finished products and its impact on impregnation</w:t>
               </w:r>
@@ -5886,364 +5886,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of C/PEKK composite for aerospace application, characterization and modeling of composite properties</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+                <w:t xml:space="preserve">Cost-effective computational method for radiation heat transfer in semi-crystalline polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Boztepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Composites and Advanced Materials Expo (CAMX)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAFORM 2018 - 21st International ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Palermo, Italy. pp.art.120005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5034973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927744v1</w:t>
+                <w:t xml:space="preserve">hal-01818602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-effective computational method for radiation heat transfer in semi-crystalline polymers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+                <w:t xml:space="preserve">Functionalization of C/PEKK composite for aerospace application, characterization and modeling of composite properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saber Chelaghma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marguerès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2018 - 21st International ESAFORM Conference on Material Forming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Composites and Advanced Materials Expo (CAMX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Dallas, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5034973⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01818602v1</w:t>
+                <w:t xml:space="preserve">hal-01927744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse method to estimate the size of scatterers in semi-crystalline thermoplastics via laser scattering and spectroscopic analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Boztepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26éme congrès de la Société Française de Thermique ( SFT )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6262,649 +6262,649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-invasive experimental approach for surface temperature measurements on semi-crystalline thermoplastics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A study on the influence of processing parameters on damping, elastic and ultimate properties of commingled flax-polypropylene composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthik Ram Ramakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sinan Boztepe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2017 - 20h International ESAFORM conference on Material Forming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21th International Conference on Composite Materials (ICCM 21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICCM; CHINESE SOCIETY FOR COMPOSITE MATERIALS, Aug 2017, Xi'an, China. 12 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01613022v1</w:t>
+                <w:t xml:space="preserve">hal-01618348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of microcrystalline structure on the temperature-dependent thermo-optical properties of semi-crystalline thermoplastics and non-invasive temperature measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+                <w:t xml:space="preserve">TTT diagram of the anionic polymerization PA6 from ε-Caprolactam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2017 - Congrès annuel de la Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">ICCM 21 - 21th International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Xi'an, China. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617169v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la morphologie cristalline du PEKK et caractérisation de la cinétique de cristallisation des composites à matrice PEKK</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saber Chelaghma</w:t>
+                <w:t xml:space="preserve">The role of microcrystalline structure on the temperature-dependent thermo-optical properties of semi-crystalline thermoplastics and non-invasive temperature measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Boztepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques et Techniques de l’AMAC (JST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SFT 2017 - Congrès annuel de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927730v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study on the influence of processing parameters on damping, elastic and ultimate properties of commingled flax-polypropylene composites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Corn</w:t>
+                <w:t xml:space="preserve">Etude de la morphologie cristalline du PEKK et caractérisation de la cinétique de cristallisation des composites à matrice PEKK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saber Chelaghma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marguerès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th International Conference on Composite Materials (ICCM 21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICCM; CHINESE SOCIETY FOR COMPOSITE MATERIALS, Aug 2017, Xi'an, China. 12 p</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques et Techniques de l’AMAC (JST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618348v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TTT diagram of the anionic polymerization PA6 from ε-Caprolactam</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Vicard</w:t>
+                <w:t xml:space="preserve">A non-invasive experimental approach for surface temperature measurements on semi-crystalline thermoplastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Boztepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM 21 - 21th International Conference on Composite Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAFORM 2017 - 20h International ESAFORM conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Dublin, Ireland. pp.060007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5008070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699337v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a coupled heating-forming simulation of the thermoforming of thermoplastic composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary H. Menary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6912,51 +6912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2017 - 20h International ESAFORM conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Dublin, France. </w:t>
@@ -7342,338 +7342,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01686602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the temperature dependent relation between thermo-optical properties and morphology of semi-crystalline thermoplastics for thermoforming process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sinan Boztepe</w:t>
+                <w:t xml:space="preserve">Determination of Thermal Contact Conductance in Vacuum-Bagged Thermoplastic Prepreg Stacks Using Infrared Thermography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Menary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Conference of the POLYMER PROCESSING SOCIETY</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAFORM 2016 - PROCEEDINGS OF THE 19TH INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Nantes, France. art. 110002- 6 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4963511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02081025v1</w:t>
+                <w:t xml:space="preserve">hal-01609112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Thermal Contact Conductance in Vacuum-Bagged Thermoplastic Prepreg Stacks Using Infrared Thermography</w:t>
+                <w:t xml:space="preserve">Identification of the temperature dependent relation between thermo-optical properties and morphology of semi-crystalline thermoplastics for thermoforming process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theo Baumard</w:t>
+                <w:t xml:space="preserve">Sinan Boztepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2016 - PROCEEDINGS OF THE 19TH INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32nd International Conference of the POLYMER PROCESSING SOCIETY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4963511⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01609112v1</w:t>
+                <w:t xml:space="preserve">hal-02081025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis on the coupled effect between thermo-optical properties and microstructure of semi-crystalline thermoplastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Boztepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulahad Thiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7720,103 +7720,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled heating-forming simulation of the thermoforming of thermoplastic composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Menary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITHEC 2016 - 3rd International conference &amp; exhibition on thermoplastic composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Bremen, Germany. p.20-23</w:t>
@@ -8189,122 +8189,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of processing parameters and semi-finished product on consolidation of carbon/peek laminates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of the impact resistance of carbon/epoxy and carbon/peek composite laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Escale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ferrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Conference on Composite Materials ECCM15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Venise, Italy. 8 p</w:t>
+              <w:t xml:space="preserve">15th European Conference on Composite Materials ECCM 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Venise, Italy. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764775v1</w:t>
+                <w:t xml:space="preserve">hal-01760269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulations of clay tiles compression</w:t>
               </w:r>
@@ -8414,135 +8427,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the impact resistance of carbon/epoxy and carbon/peek composite laminates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of processing parameters and semi-finished product on consolidation of carbon/peek laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Ferrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Conference on Composite Materials ECCM 15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Venise, Italy. 7 p</w:t>
+              <w:t xml:space="preserve">15th European Conference on Composite Materials ECCM15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Venise, Italy. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760269v1</w:t>
+                <w:t xml:space="preserve">hal-01764775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing Parameter Optimisation of C/PEEK Composites using Fast Thermo-Compression Technology</w:t>
               </w:r>
@@ -10069,51 +10069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Allusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10470,51 +10470,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="027555FB"/>
+    <w:nsid w:val="DFD5E6E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10701,51 +10701,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-de-almeida" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4875-8713" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122638905" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/211304459" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05462297v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Sudri&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Diboune" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Cloos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Almeida" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Serra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.115401" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04878779v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Valentini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Almeida" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kakkonen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Kalinka" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dorigato" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108681" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04993975v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Allusse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2025.112358" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05269539v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gacon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. d'Elia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.129055" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04677696v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ksouri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Haddar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08927057241274346" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04632114v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Durand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127349" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04200372v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Belkhiri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Virgilio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Santanach-Carreras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Esvan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nassiet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.132183" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03637394v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Feuillerat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fontanier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.106943" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03770013v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Welemane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chabert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14173663" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03306883v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Aubry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rumeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2021.109686" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03247552v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106482" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192033v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Nouri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Choquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.50719" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484264v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marigilson Pontes de Siqueira Moura" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payr&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dejugnat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sm00128g" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02905099v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Chelaghma" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marguer&#232;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pcr2.10141" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02169387v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Ramakrishnan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.105493" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02109750v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Boztepe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.04.020" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02134092v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Baumard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Menary" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2019.05.011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02263670v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vicard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cantarel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.121681" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01817916v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferrero" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Escale" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0892705718778744" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01869104v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gerlach" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-017-1386-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01957044v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01841332v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.28.89-110" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620027v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-017-1292-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630266v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.10.039" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611997v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bessard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-013-3308-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851414v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869950v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lagattu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brillaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2007.08.028" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05186423v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gacon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D'Elia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370059v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Zreika" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04696743v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04696551v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sirvin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04696572v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gouillou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Navarro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Marguet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04216912v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606794v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04751274v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606780v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03948387v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-298799_978-2-9701614-0-0" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565916v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565923v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565924v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03202801v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.1985" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064283v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baumard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H. Menary" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bikard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02272014v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02272003v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421155v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mackie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labastie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02196898v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112665" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424003v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02271995v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01927744v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818602v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034973" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064311v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613022v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008070" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617169v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01927730v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01618348v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Ram Ramakrishnan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01699337v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629284v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary H. Menary" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008022" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047624v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Menary" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bikard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623675v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686602v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Reine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081025v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609112v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963511" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609025v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulahad Thiam" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963410" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01719631v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760264v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01745295v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudelocque Guillaume" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01578974v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmagid El Bakali" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bikard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Villi&#232;re" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1523" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764775v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687321v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vignes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frederic Dalmasso" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.1403" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760269v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187242v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bessard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760266v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717321v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598154v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598109v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paris" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Olivier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771348v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760276v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Touchard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chocinski-Arnault" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330197v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berriet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lesellier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bahlouli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pessey" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593699v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Quynh Truong Hoang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157560v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lagattu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chocinski" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185702v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05383485v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer S&#233;verine A.E." TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budtova Tatiana" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burr Alain" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combeau Christelle" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/ameliorer-la-recyclabilite-des-polymeres-et-des-composites/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05417043v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandad-Julien Rohani" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05033163v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Di Costanzo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fontaine" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03150409v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mazzoni" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01841374v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-de-almeida" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4875-8713" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122638905" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/211304459" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05462297v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Sudri&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Diboune" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Cloos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Almeida" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Serra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.115401" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04878779v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Valentini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Almeida" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kakkonen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Kalinka" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dorigato" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108681" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04993975v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Allusse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2025.112358" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05269539v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gacon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. d'Elia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.129055" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04677696v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ksouri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Haddar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08927057241274346" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04632114v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Durand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127349" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04200372v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Belkhiri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Virgilio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Santanach-Carreras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Esvan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nassiet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.132183" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03637394v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Feuillerat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fontanier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.106943" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03770013v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Welemane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chabert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14173663" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192033v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Nouri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Choquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.50719" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03306883v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Aubry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rumeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2021.109686" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03247552v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106482" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484264v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marigilson Pontes de Siqueira Moura" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payr&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dejugnat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sm00128g" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02905099v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Chelaghma" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marguer&#232;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pcr2.10141" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02134092v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Baumard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Menary" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Martin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2019.05.011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02169387v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Ramakrishnan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corn" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.105493" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02109750v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Boztepe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.04.020" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02263670v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vicard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cantarel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.121681" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01817916v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferrero" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Escale" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0892705718778744" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01957044v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01869104v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gerlach" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-017-1386-z" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01841332v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.28.89-110" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620027v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-017-1292-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630266v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.10.039" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611997v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bessard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-013-3308-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851414v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869950v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lagattu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brillaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2007.08.028" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370059v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Zreika" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05186423v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gacon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D'Elia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04696572v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gouillou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Navarro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Marguet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04696551v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sirvin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04696743v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04216912v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606794v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04751274v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606780v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03948387v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-298799_978-2-9701614-0-0" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565916v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565923v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565924v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03202801v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.1985" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064283v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baumard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H. Menary" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bikard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02272014v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02272003v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02196898v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mackie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labastie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112665" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421155v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424003v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02271995v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818602v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034973" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01927744v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064311v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01618348v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Ram Ramakrishnan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01699337v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617169v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01927730v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613022v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008070" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629284v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary H. Menary" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008022" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047624v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Menary" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bikard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623675v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686602v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Reine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609112v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963511" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081025v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609025v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulahad Thiam" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963410" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01719631v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760264v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01745295v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudelocque Guillaume" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01578974v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmagid El Bakali" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bikard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Villi&#232;re" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1523" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760269v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687321v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vignes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frederic Dalmasso" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.1403" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764775v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187242v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bessard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760266v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717321v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598154v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598109v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paris" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Olivier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771348v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760276v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Touchard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chocinski-Arnault" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330197v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berriet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lesellier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bahlouli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pessey" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593699v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Quynh Truong Hoang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157560v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lagattu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chocinski" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185702v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05383485v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer S&#233;verine A.E." TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budtova Tatiana" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burr Alain" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combeau Christelle" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/ameliorer-la-recyclabilite-des-polymeres-et-des-composites/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05417043v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandad-Julien Rohani" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05033163v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Di Costanzo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fontaine" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03150409v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mazzoni" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01841374v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>