--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1951,425 +1951,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization and modeling of the temperature and rate-dependent shear behaviour of powder-impregnated glass fiber/PA66 woven semipregs</w:t>
+                <w:t xml:space="preserve">Optimized manufacturing of thermoplastic biocomposites by fast induction-heated compression moulding: influence of processing parameters on microstructure development and mechanical behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theo Baumard</w:t>
+                <w:t xml:space="preserve">K.R. Ramakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gary Menary</w:t>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Martin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Corn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2019.05.011⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124, pp.105493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2019.105493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02134092v1</w:t>
+                <w:t xml:space="preserve">hal-02169387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized manufacturing of thermoplastic biocomposites by fast induction-heated compression moulding: influence of processing parameters on microstructure development and mechanical behaviour</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A combined experimental and numerical approach for radiation heat transfer in semi-crystalline thermoplastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+                <w:t xml:space="preserve">Sinan Boztepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Corn</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 124, pp.105493. </w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 142, pp.142-155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2019.105493⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2019.04.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02169387v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined experimental and numerical approach for radiation heat transfer in semi-crystalline thermoplastics</w:t>
+                <w:t xml:space="preserve">Experimental characterization and modeling of the temperature and rate-dependent shear behaviour of powder-impregnated glass fiber/PA66 woven semipregs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sinan Boztepe</w:t>
+                <w:t xml:space="preserve">Theo Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Menary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+                <w:t xml:space="preserve">Peter Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 142, pp.142-155. </w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 180, pp.23-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2019.04.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2019.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109750v1</w:t>
+                <w:t xml:space="preserve">hal-02134092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the polymerization and crystallization kinetic coupling of polyamide 6 synthesized from ε-caprolactam</w:t>
               </w:r>
@@ -2583,286 +2583,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of multifunctional thermoplastic composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saber Chelaghma</w:t>
+                <w:t xml:space="preserve">The role of microcrystalline structure on optical scattering characteristics of semi-crystalline thermoplastics and the accuracy of numerical input for IR-heating modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Boztepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gerlach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEC Composites Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (5), pp.717-727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-017-1386-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01957044v1</w:t>
+                <w:t xml:space="preserve">hal-01869104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of microcrystalline structure on optical scattering characteristics of semi-crystalline thermoplastics and the accuracy of numerical input for IR-heating modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+                <w:t xml:space="preserve">Characterization of multifunctional thermoplastic composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saber Chelaghma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marguerès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JEC Composites Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 55 (125), p.62-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-017-1386-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01869104v1</w:t>
+                <w:t xml:space="preserve">hal-01957044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagramme TTT isotherme de la polymérisation anionique du PA6 à partir de l'epsilon-caprolactame</w:t>
               </w:r>
@@ -3528,554 +3528,554 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation thermique et contrôle de l'exothermie de polymérisation d'une résine thermoplastique réactive dans le procédé de pultrusion</w:t>
+                <w:t xml:space="preserve">Study of monomer evaporation and void formation during reactive acrylic resin polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farouk Zreika</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+                <w:t xml:space="preserve">Damien Gacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele D'Elia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 2025 - Journées Nationales sur les Composites 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMAC, Jun 2025, Gif-sur-Yvette, France. 6 p</w:t>
+              <w:t xml:space="preserve">JNC 2025 - Journées Nationales Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMAC, Jun 2025, Gif sur Yvette, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05370059v1</w:t>
+                <w:t xml:space="preserve">hal-05186423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of monomer evaporation and void formation during reactive acrylic resin polymerization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Gacon</w:t>
+                <w:t xml:space="preserve">Modélisation thermique et contrôle de l'exothermie de polymérisation d'une résine thermoplastique réactive dans le procédé de pultrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Zreika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 2025 - Journées Nationales Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMAC, Jun 2025, Gif sur Yvette, France. 6 p</w:t>
+              <w:t xml:space="preserve">JNC 2025 - Journées Nationales sur les Composites 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMAC, Jun 2025, Gif-sur-Yvette, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05186423v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05370059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of strain rate on the behavior of natural fiber reinforced thermoplastic composites, experimental and numerical approaches.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Steven Marguet</w:t>
+                <w:t xml:space="preserve">Experimental and computational study of the polymerization kinetics of a reactive acrylic thermoplastic resin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Gacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Ferrero</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele D'Elia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM21 - the 21st European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2024, Nantes, France. pp.79-85</w:t>
+              <w:t xml:space="preserve">, Jul 2024, Nantes, France. pp.49-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696572v1</w:t>
+                <w:t xml:space="preserve">hal-04696743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas permeability of thermoplastic films at low temperature: effect of glass transition and crystallinity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sirvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM21 - the 21st European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Nantes, France. pp.9-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and computational study of the polymerization kinetics of a reactive acrylic thermoplastic resin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Gacon</w:t>
+                <w:t xml:space="preserve">Influence of strain rate on the behavior of natural fiber reinforced thermoplastic composites, experimental and numerical approaches.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gouillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ferrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM21 - the 21st European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2024, Nantes, France. pp.49-56</w:t>
+              <w:t xml:space="preserve">, Jul 2024, Nantes, France. pp.79-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04696743v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the fluid-structure interaction of a mat reinforcement with a thermoplastic resin</w:t>
               </w:r>
@@ -4264,51 +4264,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of semi-crystalline microstructure on hydrogen permeability of poly(ether-ketone-ketone)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sirvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5892,90 +5892,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost-effective computational method for radiation heat transfer in semi-crystalline polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Boztepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6147,103 +6147,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse method to estimate the size of scatterers in semi-crystalline thermoplastics via laser scattering and spectroscopic analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Boztepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26éme congrès de la Société Française de Thermique ( SFT )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6262,649 +6262,649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study on the influence of processing parameters on damping, elastic and ultimate properties of commingled flax-polypropylene composites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A non-invasive experimental approach for surface temperature measurements on semi-crystalline thermoplastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Corn</w:t>
+                <w:t xml:space="preserve">Sinan Boztepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th International Conference on Composite Materials (ICCM 21)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAFORM 2017 - 20h International ESAFORM conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Dublin, Ireland. pp.060007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5008070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01618348v1</w:t>
+                <w:t xml:space="preserve">hal-01613022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TTT diagram of the anionic polymerization PA6 from ε-Caprolactam</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Vicard</w:t>
+                <w:t xml:space="preserve">A study on the influence of processing parameters on damping, elastic and ultimate properties of commingled flax-polypropylene composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthik Ram Ramakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM 21 - 21th International Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Xi'an, China. 10 p</w:t>
+              <w:t xml:space="preserve">21th International Conference on Composite Materials (ICCM 21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICCM; CHINESE SOCIETY FOR COMPOSITE MATERIALS, Aug 2017, Xi'an, China. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699337v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of microcrystalline structure on the temperature-dependent thermo-optical properties of semi-crystalline thermoplastics and non-invasive temperature measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+                <w:t xml:space="preserve">TTT diagram of the anionic polymerization PA6 from ε-Caprolactam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2017 - Congrès annuel de la Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">ICCM 21 - 21th International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Xi'an, China. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617169v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la morphologie cristalline du PEKK et caractérisation de la cinétique de cristallisation des composites à matrice PEKK</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saber Chelaghma</w:t>
+                <w:t xml:space="preserve">The role of microcrystalline structure on the temperature-dependent thermo-optical properties of semi-crystalline thermoplastics and non-invasive temperature measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Boztepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques et Techniques de l’AMAC (JST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SFT 2017 - Congrès annuel de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927730v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-invasive experimental approach for surface temperature measurements on semi-crystalline thermoplastics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+                <w:t xml:space="preserve">Etude de la morphologie cristalline du PEKK et caractérisation de la cinétique de cristallisation des composites à matrice PEKK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saber Chelaghma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marguerès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2017 - 20h International ESAFORM conference on Material Forming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Scientifiques et Techniques de l’AMAC (JST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5008070⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01613022v1</w:t>
+                <w:t xml:space="preserve">hal-01927730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a coupled heating-forming simulation of the thermoforming of thermoplastic composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary H. Menary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6912,51 +6912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2017 - 20h International ESAFORM conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Dublin, France. </w:t>
@@ -7342,338 +7342,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01686602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Thermal Contact Conductance in Vacuum-Bagged Thermoplastic Prepreg Stacks Using Infrared Thermography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Theo Baumard</w:t>
+                <w:t xml:space="preserve">Identification of the temperature dependent relation between thermo-optical properties and morphology of semi-crystalline thermoplastics for thermoforming process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Boztepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2016 - PROCEEDINGS OF THE 19TH INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">32nd International Conference of the POLYMER PROCESSING SOCIETY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01609112v1</w:t>
+                <w:t xml:space="preserve">hal-02081025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the temperature dependent relation between thermo-optical properties and morphology of semi-crystalline thermoplastics for thermoforming process</w:t>
+                <w:t xml:space="preserve">Determination of Thermal Contact Conductance in Vacuum-Bagged Thermoplastic Prepreg Stacks Using Infrared Thermography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sinan Boztepe</w:t>
+                <w:t xml:space="preserve">Theo Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Menary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Conference of the POLYMER PROCESSING SOCIETY</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAFORM 2016 - PROCEEDINGS OF THE 19TH INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Nantes, France. art. 110002- 6 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4963511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081025v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis on the coupled effect between thermo-optical properties and microstructure of semi-crystalline thermoplastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Boztepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulahad Thiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7720,103 +7720,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled heating-forming simulation of the thermoforming of thermoplastic composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Menary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITHEC 2016 - 3rd International conference &amp; exhibition on thermoplastic composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Bremen, Germany. p.20-23</w:t>
@@ -10470,51 +10470,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DFD5E6E2"/>
+    <w:nsid w:val="154B708B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10701,51 +10701,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-de-almeida" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4875-8713" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122638905" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/211304459" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05462297v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Sudri&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Diboune" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Cloos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Almeida" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Serra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.115401" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04878779v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Valentini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Almeida" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kakkonen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Kalinka" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dorigato" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108681" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04993975v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Allusse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2025.112358" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05269539v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gacon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. d'Elia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.129055" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04677696v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ksouri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Haddar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08927057241274346" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04632114v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Durand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127349" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04200372v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Belkhiri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Virgilio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Santanach-Carreras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Esvan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nassiet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.132183" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03637394v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Feuillerat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fontanier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.106943" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03770013v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Welemane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chabert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14173663" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192033v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Nouri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Choquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.50719" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03306883v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Aubry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rumeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2021.109686" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03247552v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106482" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484264v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marigilson Pontes de Siqueira Moura" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payr&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dejugnat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sm00128g" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02905099v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Chelaghma" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marguer&#232;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pcr2.10141" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02134092v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Baumard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Menary" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Martin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2019.05.011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02169387v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Ramakrishnan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corn" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.105493" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02109750v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Boztepe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.04.020" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02263670v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vicard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cantarel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.121681" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01817916v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferrero" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Escale" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0892705718778744" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01957044v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01869104v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gerlach" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-017-1386-z" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01841332v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.28.89-110" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620027v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-017-1292-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630266v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.10.039" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611997v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bessard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-013-3308-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851414v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869950v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lagattu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brillaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2007.08.028" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370059v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Zreika" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05186423v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gacon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D'Elia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04696572v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gouillou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Navarro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Marguet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04696551v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sirvin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04696743v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04216912v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606794v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04751274v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606780v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03948387v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-298799_978-2-9701614-0-0" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565916v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565923v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565924v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03202801v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.1985" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064283v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baumard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H. Menary" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bikard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02272014v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02272003v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02196898v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mackie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labastie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112665" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421155v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424003v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02271995v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818602v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034973" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01927744v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064311v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01618348v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Ram Ramakrishnan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01699337v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617169v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01927730v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613022v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008070" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629284v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary H. Menary" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008022" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047624v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Menary" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bikard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623675v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686602v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Reine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609112v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963511" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081025v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609025v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulahad Thiam" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963410" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01719631v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760264v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01745295v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudelocque Guillaume" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01578974v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmagid El Bakali" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bikard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Villi&#232;re" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1523" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760269v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687321v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vignes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frederic Dalmasso" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.1403" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764775v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187242v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bessard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760266v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717321v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598154v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598109v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paris" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Olivier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771348v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760276v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Touchard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chocinski-Arnault" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330197v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berriet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lesellier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bahlouli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pessey" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593699v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Quynh Truong Hoang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157560v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lagattu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chocinski" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185702v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05383485v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer S&#233;verine A.E." TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budtova Tatiana" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burr Alain" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combeau Christelle" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/ameliorer-la-recyclabilite-des-polymeres-et-des-composites/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05417043v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandad-Julien Rohani" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05033163v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Di Costanzo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fontaine" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03150409v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mazzoni" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01841374v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-de-almeida" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4875-8713" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122638905" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/211304459" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05462297v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Sudri&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Diboune" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Cloos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Almeida" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Serra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.115401" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04878779v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Valentini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Almeida" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kakkonen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Kalinka" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dorigato" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108681" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04993975v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Allusse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2025.112358" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05269539v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gacon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. d'Elia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.129055" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04677696v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ksouri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Haddar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08927057241274346" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04632114v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Durand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127349" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04200372v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Belkhiri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Virgilio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Santanach-Carreras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Esvan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nassiet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.132183" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03637394v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Feuillerat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fontanier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.106943" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03770013v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Welemane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chabert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14173663" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192033v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Nouri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Choquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.50719" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03306883v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Aubry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rumeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2021.109686" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03247552v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106482" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484264v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marigilson Pontes de Siqueira Moura" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payr&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dejugnat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sm00128g" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02905099v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Chelaghma" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marguer&#232;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pcr2.10141" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02169387v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Ramakrishnan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.105493" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02109750v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Boztepe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.04.020" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02134092v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Baumard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Menary" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2019.05.011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02263670v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vicard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cantarel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.121681" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01817916v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferrero" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Escale" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0892705718778744" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01869104v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gerlach" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-017-1386-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01957044v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01841332v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.28.89-110" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620027v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-017-1292-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630266v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.10.039" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611997v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bessard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-013-3308-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851414v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869950v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lagattu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brillaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2007.08.028" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05186423v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gacon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D'Elia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370059v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Zreika" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04696743v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04696551v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sirvin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04696572v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gouillou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Navarro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Marguet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04216912v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606794v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04751274v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606780v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03948387v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-298799_978-2-9701614-0-0" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565916v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565923v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565924v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03202801v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.1985" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064283v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baumard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H. Menary" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bikard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02272014v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02272003v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02196898v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mackie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labastie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112665" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421155v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424003v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02271995v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818602v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034973" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01927744v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064311v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613022v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008070" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01618348v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Ram Ramakrishnan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01699337v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617169v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01927730v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629284v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary H. Menary" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008022" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047624v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Menary" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bikard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623675v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686602v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Reine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081025v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609112v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963511" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609025v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulahad Thiam" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963410" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01719631v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760264v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01745295v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudelocque Guillaume" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01578974v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmagid El Bakali" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bikard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Villi&#232;re" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1523" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760269v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687321v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vignes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frederic Dalmasso" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.1403" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764775v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187242v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bessard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760266v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717321v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598154v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598109v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paris" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Olivier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771348v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760276v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Touchard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chocinski-Arnault" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330197v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berriet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lesellier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bahlouli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pessey" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593699v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Quynh Truong Hoang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157560v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lagattu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chocinski" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185702v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05383485v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer S&#233;verine A.E." TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budtova Tatiana" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burr Alain" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combeau Christelle" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/ameliorer-la-recyclabilite-des-polymeres-et-des-composites/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05417043v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandad-Julien Rohani" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05033163v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Di Costanzo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fontaine" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03150409v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mazzoni" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01841374v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>