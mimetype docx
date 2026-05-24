--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -354,291 +354,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of fiber surface state on the thermomechanical and interfacial properties of in situ polymerized polyamide 6/basalt fiber composites</w:t>
+                <w:t xml:space="preserve">Influence of fiber/matrix interface on gas permeability properties of CF/TP composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martino Valentini</w:t>
+                <w:t xml:space="preserve">Gautier Allusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Kakkonen</w:t>
+                <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerhard Kalinka</w:t>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Dorigato</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 190, pp.108681. </w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 298, pp.112358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108681⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2025.112358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04878779v1</w:t>
+                <w:t xml:space="preserve">hal-04993975v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of fiber/matrix interface on gas permeability properties of CF/TP composites</w:t>
+                <w:t xml:space="preserve">Effect of fiber surface state on the thermomechanical and interfacial properties of in situ polymerized polyamide 6/basalt fiber composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Allusse</w:t>
+                <w:t xml:space="preserve">Martino Valentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Govignon</w:t>
+                <w:t xml:space="preserve">Markus Kakkonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+                <w:t xml:space="preserve">Gerhard Kalinka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrea Dorigato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 298, pp.112358. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 190, pp.108681. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2025.112358⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04993975v2</w:t>
+                <w:t xml:space="preserve">hal-04878779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis and modeling of an acrylic thermoplastic resin polymerization: Influence of reactive mixture composition on temperature dependent kinetics</w:t>
               </w:r>
@@ -650,51 +650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. d'Elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -735,222 +735,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269539v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of glycol water exposure on PA6/GF30 properties</w:t>
+                <w:t xml:space="preserve">Influence of semi-crystalline microstructure on gas permeability of Poly(Ether-Ketone-Ketone)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Ksouri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nader Haddar</w:t>
+                <w:t xml:space="preserve">Tristan Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermoplastic Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/08927057241274346⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 308, pp.127349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2024.127349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677696v1</w:t>
+                <w:t xml:space="preserve">hal-04632114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of semi-crystalline microstructure on gas permeability of Poly(Ether-Ketone-Ketone)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of glycol water exposure on PA6/GF30 properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Ksouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Durand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. de Almeida</w:t>
+                <w:t xml:space="preserve">Nader Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 308, pp.127349. </w:t>
+              <w:t xml:space="preserve">Journal of Thermoplastic Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (4), pp.1465-1490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2024.127349⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/08927057241274346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04632114v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of silane interfacial chemistry on the curing process of anionic Polyamide 6 in glass reinforced composites</w:t>
               </w:r>
@@ -1109,51 +1109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Feuillerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Fontanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 158, pp.106943. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1315,663 +1315,663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of composite preform fabrication on the integrity of poly‐aryl‐ether‐ketone matrices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of poly(ether ether ketone) degradation on commingled fabrics consolidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Feuillerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Karim Choquet</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Fontanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.50719⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 149, pp.1-9/106482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2021.106482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03192033v1</w:t>
+                <w:t xml:space="preserve">hal-03247552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of melt spinning on the integrity of poly(ether ether ketone) for commingled yarn based composite preforms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of composite preform fabrication on the integrity of poly‐aryl‐ether‐ketone matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Feuillerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2021.109686⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 138 (30), pp.1-15/50719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.50719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03306883v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of poly(ether ether ketone) degradation on commingled fabrics consolidation</w:t>
+                <w:t xml:space="preserve">Effect of melt spinning on the integrity of poly(ether ether ketone) for commingled yarn based composite preforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Feuillerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Fontanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 149, pp.1-9/106482. </w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 191, pp.109686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2021.106482⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2021.109686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03247552v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03306883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How an organogelator can gelate water: gelation transfer from oil to water induced by a nanoemulsion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of Isothermal crystallization kinetics of poly(ether-ketone-ketone) based on spherulite growth measurements and enthalpic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marigilson Pontes de Siqueira Moura</w:t>
+                <w:t xml:space="preserve">Saber Chelaghma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Payré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier de Almeida</w:t>
+                <w:t xml:space="preserve">Philippe Marguerès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dejugnat</w:t>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0sm00128g⟩</w:t>
+              <w:t xml:space="preserve">Polymer Crystallization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (4), pp.e10141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pcr2.10141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02484264v1</w:t>
+                <w:t xml:space="preserve">hal-02905099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Isothermal crystallization kinetics of poly(ether-ketone-ketone) based on spherulite growth measurements and enthalpic data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saber Chelaghma</w:t>
+                <w:t xml:space="preserve">How an organogelator can gelate water: gelation transfer from oil to water induced by a nanoemulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marigilson Pontes de Siqueira Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Payré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+                <w:t xml:space="preserve">Christophe Dejugnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Crystallization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3 (4), pp.e10141. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16, pp.2371-2378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pcr2.10141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0sm00128g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905099v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized manufacturing of thermoplastic biocomposites by fast induction-heated compression moulding: influence of processing parameters on microstructure development and mechanical behaviour</w:t>
               </w:r>
@@ -2139,51 +2139,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 142, pp.142-155. </w:t>
@@ -2273,51 +2273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 180, pp.23-32. </w:t>
@@ -2583,286 +2583,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of microcrystalline structure on optical scattering characteristics of semi-crystalline thermoplastics and the accuracy of numerical input for IR-heating modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+                <w:t xml:space="preserve">Characterization of multifunctional thermoplastic composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saber Chelaghma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marguerès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JEC Composites Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 55 (125), p.62-65</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01869104v1</w:t>
+                <w:t xml:space="preserve">hal-01957044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of multifunctional thermoplastic composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saber Chelaghma</w:t>
+                <w:t xml:space="preserve">The role of microcrystalline structure on optical scattering characteristics of semi-crystalline thermoplastics and the accuracy of numerical input for IR-heating modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Boztepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gerlach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEC Composites Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (5), pp.717-727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-017-1386-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957044v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagramme TTT isotherme de la polymérisation anionique du PA6 à partir de l'epsilon-caprolactame</w:t>
               </w:r>
@@ -2965,77 +2965,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term ageing of polyamide 6 and polyamide 6 reinforced with 30% of glass fibers: physicochemical, mechanical and morphological characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Ksouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 24 (8), pp.133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3573,51 +3573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele D'Elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 2025 - Journées Nationales Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMAC, Jun 2025, Gif sur Yvette, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3776,51 +3776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele D'Elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM21 - the 21st European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Nantes, France. pp.49-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3845,51 +3845,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas permeability of thermoplastic films at low temperature: effect of glass transition and crystallinity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sirvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4061,90 +4061,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the fluid-structure interaction of a mat reinforcement with a thermoplastic resin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Allusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM23 - 23rd international conference on composite materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4169,51 +4169,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la microstructure semi-cristalline du Poly(Ether-Ketone-Ketone) sur la perméabilité à l'hydrogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4251,51 +4251,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of semi-crystalline microstructure on hydrogen permeability of poly(ether-ketone-ketone)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sirvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4346,90 +4346,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l'interaction fluide-structure d'un renfort mat avec une résine thermoplastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Allusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC23 - Journées Nationales sur les Composites 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4454,90 +4454,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of fiber/matrix interface on gas permeability properties of CF/TP composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Allusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM20- Proceedings of the 20th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland. p. 577-584, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4985,51 +4985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Fontanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2021 - 24th International Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, En ligne, Belgium. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5102,51 +5102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. H. Menary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Bikard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5178,692 +5178,692 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isothermal crystallization modeling of PEKK composite: kinetic and morphology predictions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saber Chelaghma</w:t>
+                <w:t xml:space="preserve">Integrity of PEEK in composite semi-finished products and its impact on impregnation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Feuillerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Fontanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Composite Materials 2019 - ICCM22</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">JNC 21 : Journées Nationales sur les Composites 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272014v1</w:t>
+                <w:t xml:space="preserve">hal-02424003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude et modélisation de la cinétique de cristallisation de composites à matrice PEKK (poly-ether-ketone-ketone)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Isothermal crystallization modeling of PEKK composite: kinetic and morphology predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saber Chelaghma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marguerès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Journées Matériaux Numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Amboise, France</w:t>
+              <w:t xml:space="preserve">22nd International Conference on Composite Materials 2019 - ICCM22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272003v1</w:t>
+                <w:t xml:space="preserve">hal-02272014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of IR lamps with coated reflector used in the slurry powder impregnation process of composite tapes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Mackie</w:t>
+                <w:t xml:space="preserve">Etude et modélisation de la cinétique de cristallisation de composites à matrice PEKK (poly-ether-ketone-ketone)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saber Chelaghma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marguerès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2019 - 22nd International ESAFORM Conference on Material Forming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4e Journées Matériaux Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Amboise, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02196898v1</w:t>
+                <w:t xml:space="preserve">hal-02272003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de lampes IR avec réflecteur intégré utilisées dans le procédé de fabrication de pré-imprégné thermoplastique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Modeling of IR lamps with coated reflector used in the slurry powder impregnation process of composite tapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Mackie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Labastie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 21 : Journées Nationales sur les Composites 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAFORM 2019 - 22nd International ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Vitoria-Gasteiz, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5112665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421155v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrity of PEEK in composite semi-finished products and its impact on impregnation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Feuillerat</w:t>
+                <w:t xml:space="preserve">Modélisation de lampes IR avec réflecteur intégré utilisées dans le procédé de fabrication de pré-imprégné thermoplastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Mackie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Labastie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 21 : Journées Nationales sur les Composites 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France. 10 p</w:t>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02424003v1</w:t>
+                <w:t xml:space="preserve">hal-02421155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation Pixel Coloring de la cristallisation du PEKK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saber Chelaghma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marguerès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
@@ -5886,282 +5886,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-effective computational method for radiation heat transfer in semi-crystalline polymers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+                <w:t xml:space="preserve">Functionalization of C/PEKK composite for aerospace application, characterization and modeling of composite properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saber Chelaghma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marguerès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2018 - 21st International ESAFORM Conference on Material Forming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Composites and Advanced Materials Expo (CAMX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Dallas, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01818602v1</w:t>
+                <w:t xml:space="preserve">hal-01927744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of C/PEKK composite for aerospace application, characterization and modeling of composite properties</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+                <w:t xml:space="preserve">Cost-effective computational method for radiation heat transfer in semi-crystalline polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Boztepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Composites and Advanced Materials Expo (CAMX)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAFORM 2018 - 21st International ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Palermo, Italy. pp.art.120005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5034973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927744v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse method to estimate the size of scatterers in semi-crystalline thermoplastics via laser scattering and spectroscopic analyses</w:t>
               </w:r>
@@ -6186,51 +6186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6262,1107 +6262,1107 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-invasive experimental approach for surface temperature measurements on semi-crystalline thermoplastics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+                <w:t xml:space="preserve">Diagramme TTT de la polymérisation anionique du PA6 à partir de l'ε-caprolactame et influence des fibres sur les cinétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2017 - 20h International ESAFORM conference on Material Forming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNC 20 - Journées Nationales sur les Composites 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, Champs-sur-Marne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01613022v1</w:t>
+                <w:t xml:space="preserve">hal-01623675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study on the influence of processing parameters on damping, elastic and ultimate properties of commingled flax-polypropylene composites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Corn</w:t>
+                <w:t xml:space="preserve">Investigation of PEKK crystal morphology and modelling of the crystallization kinetic of PEKK composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saber Chelaghma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marguerès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Reine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th International Conference on Composite Materials (ICCM 21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICCM; CHINESE SOCIETY FOR COMPOSITE MATERIALS, Aug 2017, Xi'an, China. 12 p</w:t>
+              <w:t xml:space="preserve">JNC 20 - Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Champs-sur-Marne, France. p.859-868</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618348v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TTT diagram of the anionic polymerization PA6 from ε-Caprolactam</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Vicard</w:t>
+                <w:t xml:space="preserve">Etude de la morphologie cristalline du PEKK et caractérisation de la cinétique de cristallisation des composites à matrice PEKK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saber Chelaghma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marguerès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM 21 - 21th International Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Xi'an, China. 10 p</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques et Techniques de l’AMAC (JST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699337v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of microcrystalline structure on the temperature-dependent thermo-optical properties of semi-crystalline thermoplastics and non-invasive temperature measurements</w:t>
+                <w:t xml:space="preserve">A non-invasive experimental approach for surface temperature measurements on semi-crystalline thermoplastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Boztepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2017 - Congrès annuel de la Société Française de Thermique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAFORM 2017 - 20h International ESAFORM conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Dublin, Ireland. pp.060007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5008070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617169v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la morphologie cristalline du PEKK et caractérisation de la cinétique de cristallisation des composites à matrice PEKK</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saber Chelaghma</w:t>
+                <w:t xml:space="preserve">A study on the influence of processing parameters on damping, elastic and ultimate properties of commingled flax-polypropylene composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthik Ram Ramakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques et Techniques de l’AMAC (JST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">21th International Conference on Composite Materials (ICCM 21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICCM; CHINESE SOCIETY FOR COMPOSITE MATERIALS, Aug 2017, Xi'an, China. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927730v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a coupled heating-forming simulation of the thermoforming of thermoplastic composites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gary H. Menary</w:t>
+                <w:t xml:space="preserve">TTT diagram of the anionic polymerization PA6 from ε-Caprolactam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2017 - 20h International ESAFORM conference on Material Forming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICCM 21 - 21th International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Xi'an, China. 10 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629284v2</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de la mise en forme de tissus préimprégnés par thermoformage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Baumard</w:t>
+                <w:t xml:space="preserve">The role of microcrystalline structure on the temperature-dependent thermo-optical properties of semi-crystalline thermoplastics and non-invasive temperature measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Boztepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Bikard</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JST Mise en Oeuvre des Composites à Matrice Thermoplastique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SFT 2017 - Congrès annuel de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047624v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagramme TTT de la polymérisation anionique du PA6 à partir de l'ε-caprolactame et influence des fibres sur les cinétiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Vicard</w:t>
+                <w:t xml:space="preserve">Towards a coupled heating-forming simulation of the thermoforming of thermoplastic composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary H. Menary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 20 - Journées Nationales sur les Composites 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAFORM 2017 - 20h International ESAFORM conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Dublin, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5008022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623675v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629284v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of PEKK crystal morphology and modelling of the crystallization kinetic of PEKK composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saber Chelaghma</w:t>
+                <w:t xml:space="preserve">Simulation de la mise en forme de tissus préimprégnés par thermoformage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marguerès</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Menary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Reine</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Bikard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 20 - Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Champs-sur-Marne, France. p.859-868</w:t>
+              <w:t xml:space="preserve">JST Mise en Oeuvre des Composites à Matrice Thermoplastique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686602v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the temperature dependent relation between thermo-optical properties and morphology of semi-crystalline thermoplastics for thermoforming process</w:t>
               </w:r>
@@ -7387,51 +7387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Conference of the POLYMER PROCESSING SOCIETY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7508,51 +7508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Menary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2016 - PROCEEDINGS OF THE 19TH INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Nantes, France. art. 110002- 6 p., </w:t>
@@ -7642,51 +7642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2016 - 19th International ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Nantes, France. art. 020006 - 7 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7759,51 +7759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Menary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8113,51 +8113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bikard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Villière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2013 - 16th Annual ESAFORM conference on material forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Aveiro, Portugal. p.1523-1529, </w:t>
@@ -8316,51 +8316,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulations of clay tiles compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8712,325 +8712,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melt state behaviour of PEEK and processing window interpretation for fast compression moulding process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emeline Bessard</w:t>
+                <w:t xml:space="preserve">Influence de cycles de cuisson rapides sur le préimprégné aéronautique M21/T700 : suivi de polymérisation et propriétés mécaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMPT 2010 - International conference on Advances in Materials and Processing Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Paris, France. pp.167-172</w:t>
+              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717321v1</w:t>
+                <w:t xml:space="preserve">hal-00598109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude et modélisation de la cinétique de cristallisation du PEEK lors de refroidissements isothermes et anisothermes</w:t>
+                <w:t xml:space="preserve">Melt state behaviour of PEEK and processing window interpretation for fast compression moulding process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.105</w:t>
+              <w:t xml:space="preserve">AMPT 2010 - International conference on Advances in Materials and Processing Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Paris, France. pp.167-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00598154v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de cycles de cuisson rapides sur le préimprégné aéronautique M21/T700 : suivi de polymérisation et propriétés mécaniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Paris</w:t>
+                <w:t xml:space="preserve">Etude et modélisation de la cinétique de cristallisation du PEEK lors de refroidissements isothermes et anisothermes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.123</w:t>
+              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00598109v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00598154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du comportement du PEEK dans le procédé de fabrication de composites structuraux par thermo-compression</w:t>
               </w:r>
@@ -10056,64 +10056,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Di Costanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Allusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10470,51 +10470,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="154B708B"/>
+    <w:nsid w:val="E5389D9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10701,51 +10701,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-de-almeida" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4875-8713" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122638905" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/211304459" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05462297v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Sudri&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Diboune" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Cloos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Almeida" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Serra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.115401" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04878779v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Valentini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Almeida" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kakkonen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Kalinka" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dorigato" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108681" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04993975v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Allusse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2025.112358" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05269539v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gacon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. d'Elia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.129055" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04677696v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ksouri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Haddar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08927057241274346" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04632114v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Durand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127349" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04200372v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Belkhiri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Virgilio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Santanach-Carreras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Esvan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nassiet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.132183" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03637394v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Feuillerat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fontanier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.106943" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03770013v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Welemane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chabert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14173663" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192033v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Nouri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Choquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.50719" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03306883v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Aubry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rumeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2021.109686" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03247552v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106482" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484264v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marigilson Pontes de Siqueira Moura" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payr&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dejugnat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sm00128g" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02905099v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Chelaghma" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marguer&#232;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pcr2.10141" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02169387v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Ramakrishnan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.105493" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02109750v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Boztepe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.04.020" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02134092v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Baumard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Menary" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2019.05.011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02263670v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vicard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cantarel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.121681" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01817916v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferrero" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Escale" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0892705718778744" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01869104v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gerlach" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-017-1386-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01957044v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01841332v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.28.89-110" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620027v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-017-1292-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630266v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.10.039" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611997v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bessard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-013-3308-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851414v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869950v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lagattu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brillaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2007.08.028" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05186423v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gacon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D'Elia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370059v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Zreika" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04696743v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04696551v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sirvin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04696572v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gouillou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Navarro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Marguet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04216912v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606794v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04751274v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606780v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03948387v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-298799_978-2-9701614-0-0" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565916v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565923v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565924v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03202801v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.1985" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064283v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baumard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H. Menary" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bikard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02272014v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02272003v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02196898v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mackie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labastie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112665" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421155v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424003v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02271995v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818602v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034973" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01927744v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064311v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613022v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008070" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01618348v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Ram Ramakrishnan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01699337v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617169v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01927730v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629284v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary H. Menary" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008022" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047624v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Menary" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bikard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623675v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686602v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Reine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081025v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609112v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963511" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609025v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulahad Thiam" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963410" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01719631v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760264v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01745295v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudelocque Guillaume" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01578974v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmagid El Bakali" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bikard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Villi&#232;re" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1523" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760269v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687321v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vignes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frederic Dalmasso" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.1403" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764775v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187242v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bessard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760266v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717321v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598154v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598109v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paris" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Olivier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771348v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760276v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Touchard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chocinski-Arnault" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330197v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berriet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lesellier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bahlouli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pessey" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593699v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Quynh Truong Hoang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157560v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lagattu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chocinski" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185702v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05383485v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer S&#233;verine A.E." TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budtova Tatiana" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burr Alain" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combeau Christelle" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/ameliorer-la-recyclabilite-des-polymeres-et-des-composites/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05417043v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandad-Julien Rohani" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05033163v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Di Costanzo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fontaine" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03150409v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mazzoni" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01841374v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-de-almeida" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4875-8713" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122638905" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/211304459" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05462297v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Sudri&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Diboune" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Cloos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Almeida" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Serra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.115401" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04993975v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Allusse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Almeida" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2025.112358" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04878779v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Valentini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kakkonen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Kalinka" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dorigato" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108681" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05269539v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gacon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. d'Elia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.129055" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04632114v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Durand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127349" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04677696v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ksouri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Haddar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08927057241274346" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04200372v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Belkhiri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Virgilio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Santanach-Carreras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Esvan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nassiet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.132183" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03637394v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Feuillerat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fontanier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.106943" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03770013v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Welemane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chabert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14173663" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03247552v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106482" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192033v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Nouri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Choquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.50719" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03306883v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Aubry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rumeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2021.109686" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02905099v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Chelaghma" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marguer&#232;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pcr2.10141" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484264v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marigilson Pontes de Siqueira Moura" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payr&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dejugnat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sm00128g" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02169387v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Ramakrishnan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.105493" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02109750v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Boztepe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.04.020" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02134092v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Baumard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Menary" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2019.05.011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02263670v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vicard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cantarel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.121681" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01817916v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferrero" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Escale" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0892705718778744" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01957044v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01869104v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gerlach" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-017-1386-z" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01841332v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.28.89-110" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620027v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-017-1292-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630266v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.10.039" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611997v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bessard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-013-3308-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851414v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869950v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lagattu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brillaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2007.08.028" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05186423v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gacon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D'Elia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370059v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Zreika" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04696743v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04696551v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sirvin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04696572v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gouillou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Navarro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Marguet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04216912v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606794v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04751274v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606780v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03948387v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-298799_978-2-9701614-0-0" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565916v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565923v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565924v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03202801v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.1985" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064283v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baumard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H. Menary" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bikard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424003v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02272014v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02272003v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02196898v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mackie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labastie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112665" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421155v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02271995v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01927744v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818602v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034973" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064311v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623675v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686602v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Reine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01927730v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613022v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008070" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01618348v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Ram Ramakrishnan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01699337v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617169v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629284v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary H. Menary" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008022" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047624v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Menary" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bikard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081025v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609112v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963511" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609025v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulahad Thiam" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963410" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01719631v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760264v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01745295v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudelocque Guillaume" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01578974v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmagid El Bakali" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bikard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Villi&#232;re" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1523" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760269v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687321v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vignes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frederic Dalmasso" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.1403" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764775v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187242v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bessard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760266v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598109v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paris" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Olivier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717321v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598154v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771348v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760276v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Touchard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chocinski-Arnault" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330197v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berriet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lesellier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bahlouli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pessey" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593699v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Quynh Truong Hoang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157560v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lagattu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chocinski" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185702v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05383485v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer S&#233;verine A.E." TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budtova Tatiana" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burr Alain" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combeau Christelle" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/ameliorer-la-recyclabilite-des-polymeres-et-des-composites/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05417043v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandad-Julien Rohani" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05033163v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Di Costanzo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fontaine" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03150409v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mazzoni" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01841374v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>