--- v0 (2026-03-17)
+++ v1 (2026-05-13)
@@ -126,1639 +126,4601 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">En quoi la perspective féministe sur le droit international peut-elle être utile aux diplomates ? Brèves remarques (et quelques recommandations) sur l’idée d’une diplomatie féministe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Frouville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droits fondamentaux, N. 22 (CRDH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cosmopolitisme des Cyniques et des Stoïciens: Quel usage pour un juriste internationaliste du XXIè siècle?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Frouville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit d'Assas n°21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dialogue avec Jacques Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Delpla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Frouville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gnassounou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bourcier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éthique, politique, religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1 (16), pp.25-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hommage à Louis Joinet – Le juste et le droit.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Frouville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droits fondamentaux : Revue électronique du CRDH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 18</w:t>
+              <w:t xml:space="preserve">Droits fondamentaux, n°18 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05056578v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction aux deuxièmes journées de la JPI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Frouville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droits fondamentaux, n° 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">About “Torture and Dignity-An Essay on Moral Injury” by Jay M. Berstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Frouville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droits fondamentaux: Revue électronique du CRDH °14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La complémentarité entre le Groupe de travail et le Comité des disparitions forcées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Frouville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droits fondamentaux, N. 12; La Convention internationale sur les disparitions forcées. Les enjeux d’une mise en œuvre universelle et effective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (9)</w:t>
+        <w:t xml:space="preserve">Ouvrages (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux de mémoire et pratiques actuelles de la justice pénale internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Frouville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rebut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démocratiser l'espace monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Frouville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idéalisme et pragmatisme de la justice pénale internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Frouville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rebut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit international public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Frouville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Decaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, 2023, HyperCours, 978-224-7-22888-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Permanence et renouveau de la justice pénale internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Frouville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rebut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">70 ans après l’adoption des Conventions de Genève : le droit international humanitaire confronté à de nouveaux défis ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Frouville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tensions et dynamiques de la justice pénale internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Frouville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Cosmopolitanism to Human Rights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Frouville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hart Publishing, pp.279, 2021, French Studies in International Law, 978-1-5099-3852-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5040/9781509938551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universalité et complémentarité de la justice pénale internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Frouville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785128v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Julian Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit international public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Frouville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Decaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, 2020, HyperCours, 978-2-247-20716-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers la pénalisation du droit international des droits de l’homme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Frouville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Šturma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’hirondelle et la tortue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Frouville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Déclaration universelle des droits de l’Homme, 70 ans après: les fondements des droits de l'Homme au défi des nouvelles technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Frouville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mutations de la justice pénale internationale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Frouville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le système de protection des droits de l’homme des Nations Unies: Présent et avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Frouville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit international public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Frouville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Decaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, 2018, HyperCours, 978-2-247-18505-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reciprocité et universalité : sources et régimes du droit international des droits de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Frouville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bidault M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumghar M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trigeaud L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit international et reconnaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Frouville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Tourme-Jouannet; Horatia Muir Watt; Denis Matringe. Editions Pedone, pp.370, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit international et la reconnaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Matringe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tourme-Jouannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horatia Muir Watt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Frouville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pedone, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03914079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit international public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Decaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Frouville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, 2016, HyperCours, 978-2-247-16080-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Emmanuelle Tourme-Jouannet; Horatia Muir Watt; Denis Matringe. Editions Pedone, pp.370, 2016</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cosmopolitisme juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Frouville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean Matringe</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dynamique du système des traités de l’ONU en matière de droits de l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Frouville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Tourme-Jouannet</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Decaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unity and Diversity of International Law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Frouville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Alland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge E. Viñuales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chetail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit international public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horatia Muir Watt</w:t>
+                <w:t xml:space="preserve">Emmanuel Decaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Pedone, 2016</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Frouville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, 2014, HyperCours, 978-2-247-13704-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Punir les crimes de masse: Entreprise criminelle commune ou co-action ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Frouville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit international pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Chaumette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Frouville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pedone. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Convention pour la protection de toutes les personnes contre les disparitions forcées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Frouville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Decaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, 9, 2014, HyperCours, 978-2-247-13704-6</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, 9782874554858</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">Pedone. 2012</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La preuve pénale. Internationalisation et nouvelles technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Frouville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04318673v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intangibilité des droits de l’Homme en droit international. Régime conventionnel des droits de l’Homme et droit des traités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Frouville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser le concept de constitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Frouville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Démocratiser l'espace monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sources du droit international sont-elles adaptées aux défis humanitaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Frouville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit international pour un monde nouveau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions A. Pedone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.29-51, 2023, 978-2-233-01051-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sources du droit international sont-elles adaptées aux défis humanitaires?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Frouville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit international pour un monde nouveau. 100 ans de l’IHEI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits de l’homme au service de l’urgence climatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Frouville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal européen des droits de l’Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jugement cosmopolite: réflexions sur l’éthique de la pratique juridictionnelle. A propos des « affaires du niqab » devant la Cour européenne des droits de l’homme et le Comité des droits de l’homme des Nations Unies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Frouville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire et postérité de la Déclaration universelle des droits de l’homme. Nouvelles approches.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gouvernance mondiale des migrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Frouville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations et droit international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosmopolitisme et droit naturel dans l’Anthropocène : entre vouloir et pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Frouville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité du droit naturel De la vitalité des doctrines aux impensés du droit positif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une démocratie continue à l’échelle globale ? Nouvelles perspectives sur le droit de participer aux affaires publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Frouville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l'honneur du Professeur Dominique Rousseau: Constitution, justice, démocratie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Présentation » de Anne Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Frouville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humanisme, constitutionnalisme, universalisme: Etude de droit international et comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’état des critiques dans le champ juridique : un déni ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Frouville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Refonder les droits de l’Homme. Des critiques aux pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.77-97, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une théorie démocratique du droit international?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Frouville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La démocratie appliquée au droit international : de quoi parle-t-on?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.143-152, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une théorie non constitutionnaliste de la Constitution internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Frouville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jus Politicum. Revue de droit politique, Institut Michel Villey, n°19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.95-103, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES PACTES SONT-ILS ENTRÉS DANS L'ÂGE DE LA POST-MODERNITÉ ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Frouville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Grosbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Résistance et résilience des pactes internationaux des droits de l’Homme à l’épreuve d’une société internationale post-moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pedone, pp.241-247, 2018, 978-2-233-00882-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justifier le droit international, défendre le cosmopolitisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Frouville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réciprocité et universalité. Sources et régimes du droit international des droits de l’Homme. Mélanges en l’honneur d’Emmanuel Decaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constitutionnalisme international : des réseaux à la pyramides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Frouville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des idées reçues en droit international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, pp.116-121, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Lutte pour la reconnaissance : une nouvelle théorie explicative de l'évolution du droit international ? A propos de &amp;quot;Pour une société internationale juste. Entre droit du développement et reconnaissance&amp;quot;, d'Emmanuelle Tourme Jouannet.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Frouville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pedone. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit international et reconnaissance, sous la direction de : E. Tourme-Jouannet, H. Muir Watt, O. de Frouville, J. Matringe, Paris, Pedone, 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.93-137, 2016, 9782233008015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La justiciabilité des droits sociaux par temps de crise économique : quelles perspectives pour l’examen des communications individuelles devant le Comité des droits sociaux, économiques et culturels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Decaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Frouville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La dynamique du système des traités de l’ONU en matière de droits de l’Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, Pedone, pp. 77-98., 2015, Collection du Centre de Recherche sur les Droits de l'Homme et le droit Humanitaire, 9782233007810</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03245023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les instruments universels de protection : quelle effectivité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Frouville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Habib Gherari; Rostane Mehdi; CERIC, Aix-en-Provence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Société Internationale face aux défis migratoires sous la direction de Habib Gherari et Rostane Mehdi, Centre d'Etudes et de Recherches Internationales et Communautaires - C.E.R.I.C.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pedone, pp.93-115, 2012, 978-2-233-00637-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« compléments pédagogiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Decaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Frouville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit international public (7e éd.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La participation des individus à l’enquête en droit international à travers les réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Jamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Obidzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Deffains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Frouville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy Carazo Méndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">21.53, IERDJ - Institut des Études et de la Recherche sur le Droit et la Justice. 2025, pp.212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05170180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intangibilité des droits de l'homme en droit international public : régime conventionnel des droits de l'homme et droit des traités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Frouville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Droit. Paris 10 Nanterre, 2001. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05555874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId45"/>
+      <w:footerReference w:type="default" r:id="rId98"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1826,51 +4788,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EC36CB0D"/>
+    <w:nsid w:val="929E4616"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2057,51 +5019,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-de-frouville" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8128-7004" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03791598v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Delpla" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pasquier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Frouville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gnassounou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bourcier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05056578v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04785180v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Decaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dalloz.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04785128v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781509938551" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04791631v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04791643v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04791658v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01539968v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03914079v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Matringe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tourme-Jouannet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horatia Muir Watt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04791661v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04318673v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chaumette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04791778v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedone.info/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362400v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grosbon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04362474v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03245023v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Roman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04362441v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170180v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jamal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Obidzinski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deffains" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Carazo M&#233;ndez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-de-frouville" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8128-7004" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562977v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Frouville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563450v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03791598v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Delpla" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pasquier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gnassounou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bourcier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564960v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560871v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Fernandez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572104v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560895v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556686v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rebut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560673v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560667v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04785180v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Decaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dalloz.fr/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560689v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560718v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Touz&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560710v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04785128v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781509938551" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560734v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04791631v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555912v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel &#352;turma" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560744v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560754v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tavernier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560766v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560860v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04791643v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555997v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidault M." TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumghar M." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trigeaud L." TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01539968v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03914079v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Matringe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tourme-Jouannet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horatia Muir Watt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04791658v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560887v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560882v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556042v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Alland" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E. Vi&#241;uales" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chetail" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04791661v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560964v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04318673v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chaumette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561042v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556061v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572135v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563168v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04791778v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedone.info/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563193v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563345v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563386v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563218v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563184v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564941v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564980v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565009v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565027v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565046v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362400v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grosbon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572088v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572094v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04362474v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03245023v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Roman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04362441v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555947v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170180v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jamal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Obidzinski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deffains" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Carazo M&#233;ndez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05555874v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>