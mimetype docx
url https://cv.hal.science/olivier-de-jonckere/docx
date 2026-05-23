--- v0 (2026-03-26)
+++ v1 (2026-05-23)
@@ -305,295 +305,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Implementation of a Native Socket Interface for the Bundle Protocol</w:t>
+                <w:t xml:space="preserve">A-SABR: The Adaptive Library for Schedule-Aware Bundle Routing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Pierrot</w:t>
+                <w:t xml:space="preserve">Olivier de Jonckère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier de Jonckère</w:t>
+                <w:t xml:space="preserve">Longrui Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Burleigh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charley Geoffroy</w:t>
+                <w:t xml:space="preserve">Juan A Fraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WiSEE 2025 - 13th Annual IEEE International Conference on Wireless for Space and Extreme Environments</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WiSEE 2025 - IEEE International Conference on Wireless for Space and Extreme Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Halifax, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05301079v1</w:t>
+                <w:t xml:space="preserve">hal-05301072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A-SABR: The Adaptive Library for Schedule-Aware Bundle Routing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Design and Implementation of a Native Socket Interface for the Bundle Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Jonckère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Burleigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longrui Ma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juan A Fraire</w:t>
+                <w:t xml:space="preserve">Charley Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WiSEE 2025 - IEEE International Conference on Wireless for Space and Extreme Environments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WiSEE 2025 - 13th Annual IEEE International Conference on Wireless for Space and Extreme Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Halifax, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WiSEE57913.2025.11229855⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05301072v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05301079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Volume Management in Space DTNs: Scoping Schedule-Aware Bundle Routing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Jonckère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Andrés A Fraire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Burleigh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMC-IT STINT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, San Francisco, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -618,77 +618,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Pathfinding and Scalability with Shortest-Path Tree Routing for Space Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Jonckère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan A Fraire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Burleigh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICC 2023 - IEEE International Conference on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Rome, Italy. pp.4082-4088, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -722,77 +722,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Tractability of Yen’s Algorithm and Contact Graph Modeling in Contact Graph Routing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Jonckère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan A Fraire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Burleigh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Conference on Wireless for Space and Extreme Environments (WiSEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Aveiro, France. pp.80-86, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -826,64 +826,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-Regional Routing in Interplanetary Networks with Shortcuts and Contact Passageways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Jonckère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan A Fraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Conference on Wireless for Space and Extreme Environments (WiSEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Aveiro, France. pp.87-92, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -949,51 +949,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable Schedule-Aware Bundle Routing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Jonckère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Science [cs]. Technische Universität (Dresde, Allemagne), 2023. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1065,51 +1065,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routing in the Space Internet: A contact graph routing tutorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Andrés A Fraire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Jonckère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott C Burleigh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1246,51 +1246,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B1C8E4C0"/>
+    <w:nsid w:val="829B49F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1394,51 +1394,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6EA8C57D"/>
+    <w:nsid w:val="7072CFB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1628,51 +1628,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-de-jonckere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0309-8683" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/DTN-MTP" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301079v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pierrot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Jonck&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Burleigh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charley Geoffroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiSEE57913.2025.11229855" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301072v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longrui Ma" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A Fraire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603605v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Andr&#233;s A Fraire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282298v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45041.2023.10279514" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711336v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiSEE58383.2023.10289594" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711330v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiSEE58383.2023.10289358" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05301158v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494106v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott C Burleigh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2020.102884" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-de-jonckere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0309-8683" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/DTN-MTP" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301072v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Jonck&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longrui Ma" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A Fraire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301079v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pierrot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Burleigh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charley Geoffroy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiSEE57913.2025.11229855" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603605v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Andr&#233;s A Fraire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282298v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45041.2023.10279514" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711336v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiSEE58383.2023.10289594" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711330v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiSEE58383.2023.10289358" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05301158v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494106v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott C Burleigh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2020.102884" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>