--- v0 (2026-03-21)
+++ v1 (2026-05-06)
@@ -1073,217 +1073,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TAKING VALUE INTO ACCOUNT IN THE DISTRIBUTION OF INDIRECT COSTS, AN ALTERNATIVE TO THE QUEST FOR TRUE COST? EVOLUTION OF PRACTICES AND REFLECTIONS IN THE UNITED STATES AND FRANCE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taking value into account in the allocation of indirect costs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de La Villarmois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Richard Baker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier de La Villarmois</w:t>
+                <w:t xml:space="preserve">Yves Levant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Levant</w:t>
+                <w:t xml:space="preserve">Charles Baker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAA Annual Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Bucarest (Romania), Romania</w:t>
+              <w:t xml:space="preserve">Revolutionizing annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04613776v1</w:t>
+                <w:t xml:space="preserve">hal-04698955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking value into account in the allocation of indirect costs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TAKING VALUE INTO ACCOUNT IN THE DISTRIBUTION OF INDIRECT COSTS, AN ALTERNATIVE TO THE QUEST FOR TRUE COST? EVOLUTION OF PRACTICES AND REFLECTIONS IN THE UNITED STATES AND FRANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Richard Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de La Villarmois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Levant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Baker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revolutionizing annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Washington, United States</w:t>
+              <w:t xml:space="preserve">EAA Annual Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Bucarest (Romania), Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04698955v1</w:t>
+                <w:t xml:space="preserve">hal-04613776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basic psychological needs of sdt : A mediator between customer control and employee behaviours. A novel study of bank employees</w:t>
               </w:r>
@@ -1757,51 +1757,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en place et l'utilisation de la méthode UVA : une comparaison de deux enquêtes réalisées en 2001 et 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de La Villarmois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Levant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crises et nouvelles problématiques de la Valeur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Nice, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1902,234 +1902,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00543117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRM, learning and organizational control</w:t>
+                <w:t xml:space="preserve">La méthode des unités de valeur Ajoutée(UVA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. de La Villarmois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Benavent</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Levant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd CONTECSI International Conférence on Information Systems and Technology Management and 11th World Continuous Auditing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Sao Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">Présentation et analyse d'une méthode de calcul des coûts complets,Canadian Academic Accouting Association Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Niagara Falls, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00287779v1</w:t>
+                <w:t xml:space="preserve">hal-00288075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthode des unités de valeur Ajoutée(UVA)</w:t>
+                <w:t xml:space="preserve">CRM, learning and organizational control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. de La Villarmois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Levant</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Benavent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Présentation et analyse d'une méthode de calcul des coûts complets,Canadian Academic Accouting Association Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Niagara Falls, États-Unis</w:t>
+              <w:t xml:space="preserve">3rd CONTECSI International Conférence on Information Systems and Technology Management and 11th World Continuous Auditing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Sao Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00288075v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00287779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control and organizational learning in MNCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. de La Villarmois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Benavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firmanzah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2180,51 +2180,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control and organizational learning in MNCs:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. de La Villarmois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Benavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firmanzah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2275,51 +2275,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle et production de connaissances.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. de La Villarmois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Benavent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le cas des entreprises mondialisées, Congrès de l'association Francophone de Comptabilité.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2357,51 +2357,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle et apprentissage dans les entreprises mondialisées : une analyse par les filiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. de La Villarmois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Benavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firmanzah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2452,51 +2452,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRM, apprentissage et contrôle organisationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. de La Villarmois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Benavent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5 th CRM Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2005, Bayonne, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2983,51 +2983,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA METHODE GP : APPORTS ET APPLICATIONS D'UNE METHODE ALTERNATIVE DE CALCUL DES COUTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Levant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de La Villarmois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3205,51 +3205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de La Villarmois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Levant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DE LA VILLARMOIS, Olivier and DUCROCQ, Charles and LEVANT, Yves. L'Harmattan, 2012, Comptabilité, Histoire et Management</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3293,51 +3293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de La Villarmois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Levant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gervais M., de La Villarmois O., Levant Y. Economica, pp.240, 2012, Gestion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3607,51 +3607,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de coûts complets : un compromis entre précision et complexité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de La Villarmois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Levant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Zimnovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3792,51 +3792,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle et apprentissage dans les entreprises mondialisées : une analyse par les filiales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. de La Villarmois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Benavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Firmanzah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3872,199 +3872,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00184516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Perrin : la méthode GP.</w:t>
+                <w:t xml:space="preserve">Charles Eugène Bedaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. de La Villarmois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Levant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouquin H. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands auteurs en contrôle de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Paris : Editions Management et Société ISBN : 2-84769-048-4,, pp.451-474., 2005</w:t>
+              <w:t xml:space="preserve">, Paris : Editions Management et Société ISBN : 2-84769-048-4,, pp.521-540., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00184522v1</w:t>
+                <w:t xml:space="preserve">hal-00184518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Eugène Bedaux.</w:t>
+                <w:t xml:space="preserve">Georges Perrin : la méthode GP.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. de La Villarmois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Levant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouquin H. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands auteurs en contrôle de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Paris : Editions Management et Société ISBN : 2-84769-048-4,, pp.521-540., 2005</w:t>
+              <w:t xml:space="preserve">, Paris : Editions Management et Société ISBN : 2-84769-048-4,, pp.451-474., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00184518v1</w:t>
+                <w:t xml:space="preserve">hal-00184522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId79"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4219,51 +4219,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499721v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerim Karmeni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de La Villarmois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Beldi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MD-09-2015-0428" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-4MP49L85-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159527v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faysal Mansouri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802867v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de La Villarmois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Levant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802881v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296725v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Doucet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00228802v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282660v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185018v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Stephan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184524v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02920289v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.022.53.63" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02925786v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.016.39.51" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613776v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Richard Baker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Levant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698955v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Baker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600351v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bushra Bangash" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602435v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541240v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541243v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541259v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476984v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543117v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Doucet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287779v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benavent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288075v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287951v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Firmanzah" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287961v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287944v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287787v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287773v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581218v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Lavillarmois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Firmanzah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benavent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594080v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Tondeur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc V&#226;n Huynh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582732v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Batac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584432v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584625v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dumoulin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584658v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587790v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02337926v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ducrocq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764779v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gervais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591331v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803036v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432276v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Zimnovitch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807490v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184516v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184522v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184518v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499721v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerim Karmeni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de La Villarmois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Beldi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MD-09-2015-0428" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-4MP49L85-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159527v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faysal Mansouri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802867v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de La Villarmois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Levant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802881v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296725v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Doucet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00228802v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282660v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185018v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Stephan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184524v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02920289v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.022.53.63" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02925786v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.016.39.51" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698955v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Levant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Baker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613776v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Richard Baker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600351v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bushra Bangash" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602435v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541240v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541243v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541259v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476984v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543117v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Doucet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288075v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287779v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benavent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287951v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Firmanzah" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287961v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287944v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287787v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287773v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581218v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Lavillarmois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Firmanzah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benavent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594080v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Tondeur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc V&#226;n Huynh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582732v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Batac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584432v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584625v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dumoulin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584658v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587790v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02337926v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ducrocq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764779v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gervais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591331v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803036v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432276v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Zimnovitch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807490v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184516v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184518v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184522v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>