--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -2256,204 +2256,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00287961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle et production de connaissances.</w:t>
+                <w:t xml:space="preserve">Contrôle et apprentissage dans les entreprises mondialisées : une analyse par les filiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. de La Villarmois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Benavent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Firmanzah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le cas des entreprises mondialisées, Congrès de l'association Francophone de Comptabilité.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, lille, France</w:t>
+              <w:t xml:space="preserve">Colloque Innovation Technologique : Aspects Culturels et Mondialisation, Institut National des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00287944v1</w:t>
+                <w:t xml:space="preserve">hal-00287787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle et apprentissage dans les entreprises mondialisées : une analyse par les filiales</w:t>
+                <w:t xml:space="preserve">Contrôle et production de connaissances.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. de La Villarmois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Benavent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Firmanzah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Innovation Technologique : Aspects Culturels et Mondialisation, Institut National des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Evry, France</w:t>
+              <w:t xml:space="preserve">Le cas des entreprises mondialisées, Congrès de l'association Francophone de Comptabilité.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00287787v1</w:t>
+                <w:t xml:space="preserve">hal-00287944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRM, apprentissage et contrôle organisationnel</w:t>
               </w:r>
@@ -4219,51 +4219,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499721v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerim Karmeni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de La Villarmois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Beldi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MD-09-2015-0428" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-4MP49L85-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159527v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faysal Mansouri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802867v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de La Villarmois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Levant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802881v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296725v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Doucet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00228802v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282660v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185018v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Stephan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184524v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02920289v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.022.53.63" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02925786v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.016.39.51" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698955v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Levant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Baker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613776v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Richard Baker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600351v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bushra Bangash" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602435v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541240v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541243v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541259v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476984v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543117v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Doucet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288075v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287779v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benavent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287951v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Firmanzah" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287961v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287944v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287787v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287773v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581218v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Lavillarmois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Firmanzah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benavent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594080v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Tondeur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc V&#226;n Huynh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582732v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Batac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584432v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584625v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dumoulin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584658v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587790v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02337926v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ducrocq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764779v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gervais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591331v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803036v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432276v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Zimnovitch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807490v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184516v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184518v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184522v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499721v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerim Karmeni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de La Villarmois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Beldi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MD-09-2015-0428" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-4MP49L85-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159527v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faysal Mansouri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802867v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de La Villarmois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Levant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802881v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296725v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Doucet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00228802v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282660v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185018v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Stephan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184524v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02920289v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.022.53.63" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02925786v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.016.39.51" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698955v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Levant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Baker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613776v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Richard Baker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600351v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bushra Bangash" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602435v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541240v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541243v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541259v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476984v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543117v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Doucet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288075v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287779v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benavent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287951v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Firmanzah" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287961v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287787v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287944v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287773v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581218v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Lavillarmois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Firmanzah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benavent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594080v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Tondeur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc V&#226;n Huynh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582732v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Batac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584432v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584625v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dumoulin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584658v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587790v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02337926v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ducrocq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764779v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gervais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591331v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803036v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432276v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Zimnovitch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807490v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184516v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184518v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184522v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>