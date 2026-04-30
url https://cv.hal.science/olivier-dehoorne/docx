--- v0 (2026-03-22)
+++ v1 (2026-04-30)
@@ -2038,295 +2038,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01368434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tourisme dans les îles : contextualiser le projet territorial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revue Études caribéennes, dix ans déjà! Dix ans enfin!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dehoorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sopheap Theng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Caribéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, n°23, http://etudescaribeennes.revues.org/6363</w:t>
+              <w:t xml:space="preserve">, 2013, Ressources marines et aménagement littoraux : vulnérabilité, gestion et adaptation au changement global, 26, https://etudescaribeennes.revues.org/6685</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987544v1</w:t>
+                <w:t xml:space="preserve">hal-01368443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tourisme et pauvreté : le champ des possibles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le tourisme dans les îles : contextualiser le projet territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Furt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dehoorne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sopheap Theng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Caribéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Tourisme et lutte contre la pauvreté : approche théorique et études de cas, 24-25, https://etudescaribeennes.revues.org/6578. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, n°23, http://etudescaribeennes.revues.org/6363</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368486v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue Études caribéennes, dix ans déjà! Dix ans enfin!</w:t>
+                <w:t xml:space="preserve">Tourisme et pauvreté : le champ des possibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dehoorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corina Tatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sopheap Theng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Caribéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Ressources marines et aménagement littoraux : vulnérabilité, gestion et adaptation au changement global, 26, https://etudescaribeennes.revues.org/6685</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, Tourisme et lutte contre la pauvreté : approche théorique et études de cas, 24-25, https://etudescaribeennes.revues.org/6578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudescaribeennes.6578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368443v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tourisme dans les environnements littoraux et insulaires : permanences, limites et perspectives</w:t>
               </w:r>
@@ -2388,200 +2388,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorsque le tourisme se préoccupe de la pauvreté</w:t>
+                <w:t xml:space="preserve">Tourisme et lutte contre la pauvreté : opportunités et défis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dehoorne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sopheap Theng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Caribéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Tourisme et lutte contre la pauvreté : approche théorique et études de cas, 24-25, https://etudescaribeennes.revues.org/6476</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, Tourisme et lutte contre la pauvreté : approche théorique et études de cas, 24-25, https://etudescaribeennes.revues.org/6601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudescaribeennes.6601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01368478v1</w:t>
+                <w:t xml:space="preserve">hal-01368491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tourisme et lutte contre la pauvreté : opportunités et défis</w:t>
+                <w:t xml:space="preserve">Lorsque le tourisme se préoccupe de la pauvreté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dehoorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corina Tatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sopheap Theng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Caribéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Tourisme et lutte contre la pauvreté : approche théorique et études de cas, 24-25, https://etudescaribeennes.revues.org/6601. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, Tourisme et lutte contre la pauvreté : approche théorique et études de cas, 24-25, https://etudescaribeennes.revues.org/6476</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/etudescaribeennes.6601⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01368491v1</w:t>
+                <w:t xml:space="preserve">hal-01368478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zones côtières et changement climatique : le défi de la gestion intégrée</w:t>
               </w:r>
@@ -2816,213 +2816,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01624756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éco-tourisme, un &amp;quot; modèle &amp;quot; de tourisme alternatif pour les territoires insulaires touristiques français ?</w:t>
+                <w:t xml:space="preserve">Osez « décoloniser l’esprit » : Rencontre autour de l’œuvre de Ngugi wa Thiong’o</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dehoorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Caroline Tafani</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sopheap Theng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Caribéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 19, pp.[En ligne], 19 | Juin 2011, mis en ligne le 03 juin 2013. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, Le tourisme de croisière : territorialisation, construction des lieux et enjeux de développement, 18, https://etudescaribeennes.revues.org/5497</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830509v1</w:t>
+                <w:t xml:space="preserve">hal-01368530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osez « décoloniser l’esprit » : Rencontre autour de l’œuvre de Ngugi wa Thiong’o</w:t>
+                <w:t xml:space="preserve">L'éco-tourisme, un &amp;quot; modèle &amp;quot; de tourisme alternatif pour les territoires insulaires touristiques français ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dehoorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sopheap Theng</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Furt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Tafani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Caribéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Le tourisme de croisière : territorialisation, construction des lieux et enjeux de développement, 18, https://etudescaribeennes.revues.org/5497</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 19, pp.[En ligne], 19 | Juin 2011, mis en ligne le 03 juin 2013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudescaribeennes.5303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368530v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International tourism in the Caribbean Area: Current Status</w:t>
               </w:r>
@@ -3560,209 +3560,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01624772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tourisme dans les îles et littoraux tropicaux : ressources et enjeux de développement</w:t>
+                <w:t xml:space="preserve">Tourisme, développement et enjeux politiques : l’exemple de la Petite Côte (Sénégal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dehoorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Saffache</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Khadre diagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Caribéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9-10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/etudescaribeennes.852⟩</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudescaribeennes.1172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01624747v1</w:t>
+                <w:t xml:space="preserve">hal-01624742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tourisme, développement et enjeux politiques : l’exemple de la Petite Côte (Sénégal)</w:t>
+                <w:t xml:space="preserve">Le tourisme dans les îles et littoraux tropicaux : ressources et enjeux de développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dehoorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdou Khadre diagne</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Saffache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Caribéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/etudescaribeennes.1172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/etudescaribeennes.852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624742v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tourisme dans les îles et rivages tropicaux : enjeux, menaces et perspectives</w:t>
               </w:r>
@@ -6036,51 +6036,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écotourisme : un modèle de tourisme alternatif pour les territoires insulaires français ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dehoorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Furt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tafani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6269,51 +6269,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces et environnements insulaires et littoraux. Accessibilité - Vulnérabilité - Résilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Furt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dehoorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7453,51 +7453,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C37A042"/>
+    <w:nsid w:val="DAB43B7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7684,51 +7684,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-dehoorne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035675659" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243460v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Nicolas-Bragance" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehoorne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Saffache" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Tatar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheap Theng" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04668462v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Arag&#243;n Falomir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698018v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Aragon Falomir" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Rom&#225;n Romero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.31403" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698012v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.30004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698055v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigore Vasile Herman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Grama" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Ilie&#537;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahodirhon Safarov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina Camelia Ilie&#537;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15021738" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698006v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina C Ilies" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Ilies" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.27481" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698042v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Florina T&#259;tar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian-Gheorghe Balaj" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Novicov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Kuti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24040/GR.2021.17.2.78-94" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698172v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.22188" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698040v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Sambou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29359/BJHPA.12.Spec.Iss1.14" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698178v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dique Paul" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.19113" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698045v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wendt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Mikhaylov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zharas Berdenov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30892/gss.1104-051" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625328v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625330v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625317v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sarrasin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Augier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270581v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270575v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624763v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Tatar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.7250" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01368434v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godfrey Baldacchino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.7272" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00987544v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Furt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01368486v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.6578" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01368443v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830502v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tafani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01368478v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01368491v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.6601" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625337v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625338v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624756v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.5262" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830509v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.5303" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01368530v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624750v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Murat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Petit-Charles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.4713" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01368511v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01368499v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01368523v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.5629" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01368541v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624772v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.3843" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624747v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.852" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624742v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Khadre&#160;diagne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.1172" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624745v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.1413" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624746v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.882" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624741v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.381" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02184459v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624739v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Transler" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.414" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624738v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.3383" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624737v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.275" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624732v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.733" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624730v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Nicolas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.613" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01413567v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.1676" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01413577v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huhua Cao" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.2002.1659" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04643852v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.2631" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406645v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01406048v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406635v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01405894v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01405862v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01405840v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01405810v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01405794v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634304v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634310v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634312v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634309v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01640999v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634314v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01641004v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Guannel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01641005v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01641006v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636015v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968635v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Jadotte Bouchereau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/espace-territoires-et-societes/la-fabrique-de-la-ville-caribeenne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1423g" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270775v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Breton" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625499v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gaceau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blaga" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ungureaunu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina Ilies" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625505v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625514v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grama" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585156v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Knafou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Violier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Stock" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duhamel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625478v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243472v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Guerrier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sobcazk" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644514v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01412866v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406750v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406719v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Arlaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406681v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-dehoorne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035675659" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243460v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Nicolas-Bragance" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehoorne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Saffache" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Tatar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheap Theng" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04668462v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Arag&#243;n Falomir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698018v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Aragon Falomir" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Rom&#225;n Romero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.31403" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698012v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.30004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698055v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigore Vasile Herman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Grama" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Ilie&#537;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahodirhon Safarov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina Camelia Ilie&#537;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15021738" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698006v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina C Ilies" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Ilies" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.27481" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698042v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Florina T&#259;tar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian-Gheorghe Balaj" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Novicov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Kuti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24040/GR.2021.17.2.78-94" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698172v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.22188" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698040v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Sambou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29359/BJHPA.12.Spec.Iss1.14" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698178v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dique Paul" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.19113" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698045v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wendt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Mikhaylov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zharas Berdenov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30892/gss.1104-051" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625328v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625330v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625317v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sarrasin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Augier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270581v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270575v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624763v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Tatar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.7250" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01368434v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godfrey Baldacchino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.7272" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01368443v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00987544v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Furt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01368486v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.6578" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830502v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tafani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01368491v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.6601" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01368478v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625337v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625338v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624756v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.5262" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01368530v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830509v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.5303" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624750v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Murat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Petit-Charles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.4713" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01368511v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01368499v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01368523v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.5629" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01368541v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624772v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.3843" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624742v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Khadre&#160;diagne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.1172" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624747v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.852" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624745v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.1413" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624746v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.882" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624741v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.381" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02184459v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624739v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Transler" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.414" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624738v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.3383" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624737v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.275" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624732v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.733" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624730v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Nicolas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.613" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01413567v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.1676" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01413577v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huhua Cao" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.2002.1659" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04643852v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.2631" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406645v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01406048v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406635v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01405894v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01405862v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01405840v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01405810v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01405794v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634304v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634310v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634312v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634309v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01640999v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634314v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01641004v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Guannel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01641005v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01641006v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636015v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968635v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Jadotte Bouchereau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/espace-territoires-et-societes/la-fabrique-de-la-ville-caribeenne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1423g" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270775v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Breton" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625499v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gaceau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blaga" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ungureaunu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina Ilies" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625505v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625514v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grama" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585156v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Knafou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Violier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Stock" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duhamel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625478v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243472v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Guerrier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sobcazk" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644514v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01412866v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406750v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406719v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Arlaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406681v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>