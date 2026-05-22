--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -1,7398 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...7347 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Dehoorne </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-dehoorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035675659</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=az3p5vgAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La yole ronde comme espace d’expression populaire et lieu du tourisme expérientiel en Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Nicolas-Bragance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Saffache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Tatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sopheap Theng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOVILIDAD DE LA POBLACIÓN Y CONTROL TERRITORIAL: LAS ANTILLAS FRANCESAS EN LA SEGUNDA MITAD DEL SIGLO XX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Estudios Internacionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (1), https://revistas.unc.edu.ar/index.php/revesint/article/view/45531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrelacement de la violence et du tourisme : les réalités complexes de l’Amérique latine et des Caraïbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragon Falomir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Román Romero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57-58, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudescaribeennes.31403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritage Tourism in Island of Martinique (West Indies). A case of study of Le Tour des Yoles and the Festive Nautical Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorina C Ilies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Ilies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sopheap Theng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Tatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudescaribeennes.27481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu du documentaire MAYAPOLIS - Tourisme et expansion urbaine dans la Péninsule du Yucatan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sopheap Theng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudescaribeennes.30004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Relationship between Motivation and the Role of the Night of the Museums Event: Case Study in Oradea Municipality, Romania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigore Vasile Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile Grama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Ilieș</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahodirhon Safarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorina Camelia Ilieș</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (2), pp.1738. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su15021738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Oublié, Tropiques toxiques. Le scandale du chlordécone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sopheap Theng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudescaribeennes.22188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOTALITARIAN HERITAGE AS A MEANS TOWARDS TOURISM DEVELOPMENT IN THE TOWN OF ȘTEI (ROMANIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Florina Tătar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian-Gheorghe Balaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Novicov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Kuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografická Revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (2), pp.78-94. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24040/GR.2021.17.2.78-94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emitter and tourist destination in Romania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigore Vasile Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorina Camelia Ilieș</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Ilieș</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonse Sambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltic Journal of Health and Physical Activity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57-58 (45-46), pp.120-138. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29359/BJHPA.12.Spec.Iss1.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenêtre ouverte sur la recherche haïtienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédique Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45-46, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudescaribeennes.19113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographic representation of a sports (football) competition – UEFA Youth League (2013-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Mikhaylov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zharas Berdenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Ilieș</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosport for Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (2), pp.86-100. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30892/gss.1104-051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyager dans les confins, de l’Insulinde à la Patagonie, avec Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La plaisance : développement touristique vs protection du littoral?, 36, http://etudescaribeennes.revues.org/10751</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et politique du tourisme, par Jean-Marie Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sopheap Theng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36, http://etudescaribeennes.revues.org/10782</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme et ressources naturelles, prendre la mesure du défi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sarrasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Augier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33-34, http://etudescaribeennes.revues.org/9489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Étudier le luxe »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sopheap Theng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n° 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The paradoxes of a tourism crisis : the example of the island of Martinique (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Tatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Augier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 14 (n°3/2014, n° 820), pp. 69-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondes insulaires : espaces, temporalités, ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godfrey Baldacchino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Mondes insulaires : espaces, temporalités, ressources, 27-28, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudescaribeennes.7272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits territoires insulaires : positionnement et stratégies de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Tatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sopheap Theng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27-28, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudescaribeennes.7250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque le tourisme se préoccupe de la pauvreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Tatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sopheap Theng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Tourisme et lutte contre la pauvreté : approche théorique et études de cas, 24-25, https://etudescaribeennes.revues.org/6476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme et lutte contre la pauvreté : opportunités et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Tourisme et lutte contre la pauvreté : approche théorique et études de cas, 24-25, https://etudescaribeennes.revues.org/6601. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudescaribeennes.6601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Études caribéennes, dix ans déjà! Dix ans enfin!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sopheap Theng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Ressources marines et aménagement littoraux : vulnérabilité, gestion et adaptation au changement global, 26, https://etudescaribeennes.revues.org/6685</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme dans les îles : contextualiser le projet territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Furt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°23, http://etudescaribeennes.revues.org/6363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme et pauvreté : le champ des possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Tatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sopheap Theng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Tourisme et lutte contre la pauvreté : approche théorique et études de cas, 24-25, https://etudescaribeennes.revues.org/6578. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudescaribeennes.6578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme dans les environnements littoraux et insulaires : permanences, limites et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tafani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19, [En ligne], 19 | Juin 2011, mis en ligne le 03 juin 2013, http://etudescaribeennes.revues.org/5774</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zones côtières et changement climatique : le défi de la gestion intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Ressources marines et aménagements littoraux : vulnérabilité, gestion et adaptation au changement global, 26, http://etudescaribeennes.revues.org/6671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a New Tourism Policy in the French West Indies: The End of Mass Tourism Resorts and a New Policy for Sustainable Tourism and Ecotourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Augier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudescaribeennes.5262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces îles qui pourraient disparaître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sopheap Theng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, La façade caraïbe de l’Amérique centrale : fragmentation ou intégration « régionale », 21, http://etudescaribeennes.revues.org/6163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme de croisière dans le monde : permanences et recompositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Petit-Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sopheap Theng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Le tourisme de croisière : territorialisation, construction des lieux et enjeux de développement, 18, https://etudescaribeennes.revues.org/5629. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudescaribeennes.5629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme de croisière et industrie de la croisière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Petit-Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Le tourisme de croisière : territorialisation, construction des lieux et enjeux de développement, 18, https://etudescaribeennes.revues.org/5623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osez « décoloniser l’esprit » : Rencontre autour de l’œuvre de Ngugi wa Thiong’o</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sopheap Theng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Le tourisme de croisière : territorialisation, construction des lieux et enjeux de développement, 18, https://etudescaribeennes.revues.org/5497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éco-tourisme, un &amp;quot; modèle &amp;quot; de tourisme alternatif pour les territoires insulaires touristiques français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Furt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tafani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19, pp.[En ligne], 19 | Juin 2011, mis en ligne le 03 juin 2013. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudescaribeennes.5303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International tourism in the Caribbean Area: Current Status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Petit-Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudescaribeennes.4713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme dans les environnements littoraux et insulaires : permanences, limites et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tafani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, The Changing World of Coastal, Island and Tropical Tourism, 19, https://etudescaribeennes.revues.org/5774</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les enjeux du tourisme en Amérique latine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Murat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Le tourisme en Amérique latine : enjeux et perspectives de développement, 13-14, https://etudescaribeennes.revues.org/4033</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme de croisière dans l’espace caribéen : évolutions récentes et enjeux de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Petit-Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13-14, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudescaribeennes.3843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme, développement et enjeux politiques : l’exemple de la Petite Côte (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Khadre diagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9-10, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudescaribeennes.1172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme dans les îles et littoraux tropicaux : ressources et enjeux de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Saffache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9-10, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudescaribeennes.852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme dans les îles et rivages tropicaux : enjeux, menaces et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Saffache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9-10, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudescaribeennes.1413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme international dans le monde : logiques des flux et confins de la touristicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Saffache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Tatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9-10, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudescaribeennes.882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Baie du Marin (Martinique) : l’organisation d’un nouvel espace touristique autour de la plaisance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudescaribeennes.381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déboires du tourisme à la Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Approches des littoraux réunionnais et martiniquais, 32, pp.85--106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du paradigme d’écotourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Transler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudescaribeennes.414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme, écotourisme et stratégies de développement dans la Caraïbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Saffache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Augier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudescaribeennes.3383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme et accès aux ressources dans les petites îles de la Caraïbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudescaribeennes.275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avènement du tourisme de masse sous les tropiques. Eléments de réflexion sur les enjeux touristiques dans l’espace caribéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudescaribeennes.733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un tourisme durable dans la Grande Caraïbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Saffache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudescaribeennes.613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme, travail, migration : interrelations et logiques mobilitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Tourisme et migrations, 18 (1), pp.7-36. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.1676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation marquante dans la configuration spatio-linguistique de la région de Moncton au Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huhua Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 111 (625), pp.303-318. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/geo.2002.1659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme et migration, entre logiques des marchés et système des mobilités : revue bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Tourisme et migrations, 18 (1), pp.113-121. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.2631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04643852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des contrats de terroirs pour les Pays de la Gascogne gersoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 45 (181), pp.127-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le futuroscope et les politiques touristiques du département de la Vienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 45 (179), pp.531-542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Fonds de Gestion de l'Espace Rural : vers une nouvelle politique de l'espace rural?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 45 (179), pp.427-442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme, un nouvel atout pour le développement aveyronnais?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Rouergue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 52, pp.531-548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agrotourisme en Poitou-Charentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-Centre-Ouest, Poitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 9, pp.5-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation quantitative de la fréquentation touristique, réflexion méthodologique et exemples d'applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-Centre-Ouest, Poitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 7, pp.91-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le festival de folklore de Confolens, réflexion sur l'impact d'un festival en milieu rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-Centre-Ouest, Poitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 6, pp.15-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vidange du barrage de Pareloup (Aveyron) : les incidences touristiques d'un événement insolite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-Centre-Ouest, Poitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 5, pp.99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre tourisme de nature et écotourisme, quelle place pour la biodiversité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité et Gestion des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Schoelcher, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique et le développement du tourisme dans les petits territoires de la Caraïbe insulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Caraïbe, Cuba et les enjeux de la mondialisation : expériences nationales et coopérations régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, La Havana, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuevos Retos en un Contexto de Cambio Global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI Semana Latinoamarican y Caribeña en la Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Caracas, Venezuela</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience de l’écotourisme à la Dominique. Une autre approche de tourisme dans le cadre d’un projet territorial durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’agrotourisme, entre identité et développement : éclairages méditerranéens et insulaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourism and Development in Pleasure Periphery. Mass Tourism vs. Alternative Tourism? Lessons from Caribbean's experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Ecosystem Assessment Management (EAM) and Workshop on the Construction of an Early Warning Platform for Eco-Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Hainan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotourism and Alternative Tourism. Lessons from experiences in the Caribbean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAM-GIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Schoelcher, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Tourism Destination and Territorial Intelligence. Experience of Saint-Barthelemy Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M. Guannel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sopheap Theng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Ecosystem Assessment Management (EAM) and Workshop on the Construction of an Early Warning Platform for Eco-Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Hainan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01641004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Sustainable Perspectives of Island Tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Island Tourism Sustainable Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Schoelcher, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01641005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical Island Tourism: Contexts of Development, positioning and Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Island Tourism Sustainable Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Schoelcher, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01641006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écotourisme : un modèle de tourisme alternatif pour les territoires insulaires français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Furt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tafani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48 ème colloque ASRDLF 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Schoelcher, France. pp.en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de la ville caribéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Jadotte Bouchereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires des Antilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Collection : Espace, territoires et sociétés, 979-10-95177-63-0. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1423g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces et environnements insulaires et littoraux. Accessibilité - Vulnérabilité - Résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Furt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Karthala, vol. 10, 350 p., 2015, Série « Iles et pays d’Outre- Mer »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The karst plateau of padis in bihor moutains-one of the most spectacular tourist sites in Romania. Description and development possibilities and promotion of the Motului Church tourist circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gaceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ungureaunu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorina Ilies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geojournal of tourism and geosites. Geojournal of tourism and geosites, pp.92-110, 2012, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Exemples of Natural Hazards Affecting Geosites and Tourist Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorina Ilies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Ilies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geojournal of tourism and geosites. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romanian-Serbian cross-border territoirial system. Elements and mechanism generating systemic functionality (natural and administrative context)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Ilies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorina Ilies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Grama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Euroline. 10, pp.79-88, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme. Acteurs, lieux et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Knafou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Stock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belin, 2003, 2-7011-3713-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03585156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme et développement rural : l’exemple des campagnes aveyronnaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déchriffrer l’écriture de la ville caribéenne : quelques clés de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Saffache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Sobcazk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Dehoorne; Jaime Aragon Falomir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique de la ville caribéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires des Antilles, pp.324-330, 2025, 979-10-95177-64-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mers et les océans, ultimes terrains de jeu du tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'océan à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives for the Development of Tourism in Romania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Ilies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condtions of the Foreign Tourism Developement in Central and Eastern Europe. Problems of the Development of Ecotourism with Special Emphasis on Mountain Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, pp.131-141, 2002, 83-87196-28-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chejudo : l'histoire d'un tourisme insulaire en mer de Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISabelle Sacareau; Luc Vacher. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mise en tourisme des lieux et des espaces, processus, périodisations et variations régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LET-OTELO, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agriculteurs face au tourisme : quelle place pour le tourisme à la ferme en France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Arlaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux espaces ruraux de l'Europe atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme et de la Société, Université de Poitiers ITEEM ICOTEM, pp.194-207, 2000, 2-9513060-4-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme rural en Aveyron : l'affirmation d'une nouvelle activité économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace local et les acteurs du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Rennes, pp.73-81, 1999, 2-86847-387-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId175"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -7453,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DAB43B7F"/>
+    <w:nsid w:val="45B1997E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7684,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-dehoorne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035675659" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243460v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Nicolas-Bragance" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehoorne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Saffache" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Tatar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheap Theng" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04668462v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Arag&#243;n Falomir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698018v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Aragon Falomir" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Rom&#225;n Romero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.31403" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698012v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.30004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698055v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigore Vasile Herman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Grama" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Ilie&#537;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahodirhon Safarov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina Camelia Ilie&#537;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15021738" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698006v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina C Ilies" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Ilies" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.27481" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698042v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Florina T&#259;tar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian-Gheorghe Balaj" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Novicov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Kuti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24040/GR.2021.17.2.78-94" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698172v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.22188" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698040v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Sambou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29359/BJHPA.12.Spec.Iss1.14" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698178v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dique Paul" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.19113" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698045v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wendt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Mikhaylov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zharas Berdenov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30892/gss.1104-051" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625328v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625330v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625317v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sarrasin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Augier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270581v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270575v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624763v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Tatar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.7250" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01368434v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godfrey Baldacchino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.7272" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01368443v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00987544v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Furt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01368486v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.6578" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830502v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tafani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01368491v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.6601" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01368478v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625337v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625338v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624756v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.5262" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01368530v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830509v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.5303" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624750v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Murat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Petit-Charles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.4713" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01368511v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01368499v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01368523v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.5629" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01368541v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624772v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.3843" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624742v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Khadre&#160;diagne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.1172" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624747v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.852" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624745v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.1413" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624746v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.882" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624741v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.381" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02184459v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624739v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Transler" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.414" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624738v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.3383" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624737v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.275" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624732v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.733" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624730v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Nicolas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.613" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01413567v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.1676" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01413577v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huhua Cao" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.2002.1659" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04643852v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.2631" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406645v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01406048v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406635v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01405894v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01405862v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01405840v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01405810v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01405794v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634304v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634310v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634312v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634309v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01640999v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634314v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01641004v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Guannel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01641005v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01641006v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636015v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968635v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Jadotte Bouchereau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/espace-territoires-et-societes/la-fabrique-de-la-ville-caribeenne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1423g" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270775v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Breton" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625499v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gaceau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blaga" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ungureaunu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina Ilies" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625505v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625514v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grama" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585156v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Knafou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Violier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Stock" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duhamel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625478v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243472v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Guerrier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sobcazk" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644514v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01412866v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406750v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406719v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Arlaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406681v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-dehoorne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035675659" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=az3p5vgAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243460v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Nicolas-Bragance" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehoorne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Saffache" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Tatar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheap Theng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04668462v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Arag&#243;n Falomir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698018v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Aragon Falomir" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Rom&#225;n Romero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.31403" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698006v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina C Ilies" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Ilies" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.27481" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698012v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.30004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698055v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigore Vasile Herman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Grama" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Ilie&#537;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahodirhon Safarov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina Camelia Ilie&#537;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15021738" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698172v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.22188" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698042v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Florina T&#259;tar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian-Gheorghe Balaj" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Novicov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Kuti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24040/GR.2021.17.2.78-94" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698040v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Sambou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29359/BJHPA.12.Spec.Iss1.14" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698178v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dique Paul" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.19113" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698045v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wendt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Mikhaylov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zharas Berdenov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30892/gss.1104-051" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625330v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625328v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625317v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sarrasin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Augier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270581v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270575v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01368434v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godfrey Baldacchino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.7272" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624763v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Tatar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.7250" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01368478v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01368491v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.6601" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01368443v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00987544v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Furt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01368486v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.6578" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830502v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tafani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625337v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624756v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.5262" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625338v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01368523v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Petit-Charles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.5629" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01368511v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01368530v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830509v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.5303" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624750v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Murat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.4713" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01368499v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01368541v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624772v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.3843" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624742v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Khadre&#160;diagne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.1172" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624747v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.852" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624745v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.1413" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624746v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.882" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624741v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.381" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02184459v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624739v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Transler" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.414" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624738v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.3383" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624737v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.275" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624732v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.733" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624730v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Nicolas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.613" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01413567v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.1676" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01413577v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huhua Cao" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.2002.1659" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04643852v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.2631" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406645v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406635v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01406048v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01405894v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01405862v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01405840v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01405810v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01405794v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634304v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634309v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634310v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634312v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01640999v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634314v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01641004v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Guannel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01641005v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01641006v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636015v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968635v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Jadotte Bouchereau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/espace-territoires-et-societes/la-fabrique-de-la-ville-caribeenne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1423g" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270775v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Breton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625499v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gaceau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blaga" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ungureaunu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina Ilies" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625505v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625514v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grama" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585156v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Knafou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Violier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Stock" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duhamel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625478v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243472v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Guerrier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sobcazk" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644514v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01412866v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406750v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406719v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Arlaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406681v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>