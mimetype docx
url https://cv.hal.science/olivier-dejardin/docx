--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -147,1881 +147,1881 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (80)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (83)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of microsatellite instability testing in a population-based cohort of patients with colorectal cancer in France in the years leading up to official recommendations</w:t>
+                <w:t xml:space="preserve">Use of mortality tables by level of deprivation in the study of social inequalities in cancer survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Guittet</w:t>
+                <w:t xml:space="preserve">Ophelie Merville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joséphine Gardy</w:t>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Alves</w:t>
+                <w:t xml:space="preserve">Josephine Gardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Dupont</w:t>
+                <w:t xml:space="preserve">Quentin Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (1), pp.1450. </w:t>
+              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (2), pp.213-223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12885-025-14895-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10654-024-01199-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495663v1</w:t>
+                <w:t xml:space="preserve">hal-05008584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The socioeconomic environment and access to care affect the survival of patients with hepatocellular carcinoma and intrahepatic cholangiocarcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+                <w:t xml:space="preserve">Thi Thu Nga Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Thu Nga Nguyen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Gardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25 (1), pp.1896. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12885-025-15174-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the prevalence of medium- and long-term surgical complications in sigmoid diverticulitis? Results of an observational and analytical cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Bardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Sabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Bardoux</w:t>
+                <w:t xml:space="preserve">Benjamin Menahem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Sabbagh</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandra Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Visceral Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jviscsurg.2025.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations between individual and geospatial characteristics and power of 4G signals received by mobile phones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Laplanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Laplanche</w:t>
+                <w:t xml:space="preserve">Monika Moissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Guida</w:t>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Beranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 286 (3), pp.123030. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envres.2025.123030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05317361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of geographical accessibility to specialist and primary care givers on excess mortality of multiple sclerosis patients in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Calocer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+                <w:t xml:space="preserve">Fabien Rollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25 (1), pp.441. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12883-025-04459-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of mortality tables by level of deprivation in the study of social inequalities in cancer survival</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Quelle est la prévalence des complications chirurgicales à moyen et à long-terme dans la diverticulite sigmoïdienne ? Résultats d’une étude de cohorte observationnelle et analytique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Bardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Sabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Menahem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Pellegrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quentin Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10654-024-01199-1⟩</w:t>
+              <w:t xml:space="preserve">Journal de Chirurgie Viscérale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchirv.2025.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008584v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between education level and disability progression in patients with multiple sclerosis in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Camdessanché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Ciron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 31 (1), pp.59-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/13524585241289274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle est la prévalence des complications chirurgicales à moyen et à long-terme dans la diverticulite sigmoïdienne ? Résultats d’une étude de cohorte observationnelle et analytique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+                <w:t xml:space="preserve">Evolution of microsatellite instability testing in a population-based cohort of patients with colorectal cancer in France in the years leading up to official recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Guittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Gardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Chirurgie Viscérale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.1450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jchirv.2025.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12885-025-14895-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05320887v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPACT de la déprivation sociale sur les difficultés psychosociales au décours d’un cancer pédiatrique : une étude prospective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Access to primary care and mortality in excess for patients with cancer in France: Results from 21 French Cancer Registries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Gardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Delehaye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+                <w:t xml:space="preserve">Anne‐valérie Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Pellier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Véronique Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Esvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32604/po.2024.043073⟩</w:t>
+              <w:t xml:space="preserve">Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 130, pp.4096 - 4108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cncr.35519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04646786v2</w:t>
+                <w:t xml:space="preserve">hal-05198631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Accessibility to Primary Care in Metropolitan France: Results Using the SCALE Spatial Accessibility Index for All Regions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Access to primary care and mortality in excess for patients with cancer in France: Results from 21 French Cancer Registries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Gardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐valérie Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph21030276⟩</w:t>
+              <w:t xml:space="preserve">Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 130 (23), pp.4096-4108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cncr.35519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04482807v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk factors for emergency surgery for diverticulitis: A retrospective multicentric French study at 41 hospitals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Sabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Beyer-Berjot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ouaissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zerbib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 175 (6), pp.1508-1517. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surg.2024.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to primary care and mortality in excess for patients with cancer in France: Results from 21 French Cancer Registries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial Accessibility to Primary Care in Metropolitan France: Results Using the SCALE Spatial Accessibility Index for All Regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Medjkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Launoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joséphine Gardy</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cncr.35519⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (3), pp.276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph21030276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05419555v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to primary care and mortality in excess for patients with cancer in France: Results from 21 French Cancer Registries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IMPACT de la déprivation sociale sur les difficultés psychosociales au décours d’un cancer pédiatrique : une étude prospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Delehaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joséphine Gardy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne‐valérie Guizard</w:t>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Bouvier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Isabelle Pellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Esvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cncr.35519⟩</w:t>
+              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32604/po.2024.043073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05198631v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646786v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between total weight loss and other metrics after bariatric surgery using a multilevel mixed-effects linear regression model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Thobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Menahem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pouchucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surgical Endoscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 38 (7), pp.3684-3690. </w:t>
@@ -2053,1653 +2053,1653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laparoscopic Sleeve Gastrectomy versus Laparoscopic Roux-en-Y Gastric Bypass: An Analysis of Weight Loss Using a Multilevel Mixed-Effects Linear Model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Permanent stoma after sphincter preservation for rectal cancer. A situation that occurs more often than you might think</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Menahem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bouhier-Leporrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Savey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm12062132⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2022.1056314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05430599v1</w:t>
+                <w:t xml:space="preserve">hal-05495548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the general population and children under five years of age in France exposed to magnetic field from high or very high voltage power line using geographic information system and extrapolated field data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Deshayes-Pinçon</w:t>
+                <w:t xml:space="preserve">Influence of Hemorrhagic Complications of Pancreatoduodenectomy in Patients with Cancer on Short- and Long-Term Mortality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Thobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Morlais</w:t>
+                <w:t xml:space="preserve">Fabien Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Menahem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Roth-Delgado</w:t>
+                <w:t xml:space="preserve">Jean Lubrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Merckel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Lacour</w:t>
+                <w:t xml:space="preserve">Karim Boudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2023.116425⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (8), pp.2852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm12082852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04142554v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social inequalities in health: How do they influence the natural history of colorectal cancer?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mulliri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mulliri</w:t>
+                <w:t xml:space="preserve">J. Gardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Visceral Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 160 (3), pp.203-213. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jviscsurg.2023.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survival variability across hospitals after resection for pancreatic adenocarcinoma: A multilevel survival analysis on a high-resolution population-based study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Thobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jooste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Queneherve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EJSO - European Journal of Surgical Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 49 (8), pp.1450-1456. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejso.2023.03.228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Hemorrhagic Complications of Pancreatoduodenectomy in Patients with Cancer on Short- and Long-Term Mortality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Thobie</w:t>
+                <w:t xml:space="preserve">Estimation of the general population and children under five years of age in France exposed to magnetic field from high or very high voltage power line using geographic information system and extrapolated field data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Deshayes-Pinçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Robin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Menahem</w:t>
+                <w:t xml:space="preserve">Fabrice Morlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Lubrano</w:t>
+                <w:t xml:space="preserve">Olivia Roth-Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Boudjema</w:t>
+                <w:t xml:space="preserve">Olivier Merckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm12082852⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 232, pp.116425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2023.116425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495531v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04142554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanent stoma after sphincter preservation for rectal cancer. A situation that occurs more often than you might think</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Comment étudier l’influence des inégalités sociales de santé en cancérologie digestive ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fonc.2022.1056314⟩</w:t>
+              <w:t xml:space="preserve">Hépato-Gastro &amp; Oncologie Digestive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (7), pp.657-660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/hpg.2023.2619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495548v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment étudier l’influence des inégalités sociales de santé en cancérologie digestive ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Area-based social inequalities in adult mortality: construction of French deprivation-specific life tables for the period 2016–2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Merville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hépato-Gastro &amp; Oncologie Digestive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 30 (7), pp.657-660. </w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/hpg.2023.2619⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2023.1310315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495498v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Area-based social inequalities in adult mortality: construction of French deprivation-specific life tables for the period 2016–2018</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low socioeconomic status was associated with a higher mortality risk in multiple sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Calocer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Merville</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Huah Shin Ng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinshan Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Élodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2023.1310315⟩</w:t>
+              <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (3), pp.466-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/13524585221129963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05430590v1</w:t>
+                <w:t xml:space="preserve">hal-03882628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low socioeconomic status was associated with a higher mortality risk in multiple sclerosis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Area-based social inequalities in adult mortality: construction of French deprivation-specific life tables for the period 2016–2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feng Zhu</w:t>
+                <w:t xml:space="preserve">Bruno Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yinshan Zhao</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Damiano Cerasuolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/13524585221129963⟩</w:t>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (3), pp.171-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ndt.2023.24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882628v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Area-based social inequalities in adult mortality: construction of French deprivation-specific life tables for the period 2016–2018</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of social status and social environment on net survival in patients with chronic lymphocytic leukemia: A high-resolution population-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damiano Cerasuolo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">B. Delapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Troussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Damaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annabel Boyer</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ndt.2023.24⟩</w:t>
+              <w:t xml:space="preserve">Cancer Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 82, pp.102292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canep.2022.102292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495542v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of social status and social environment on net survival in patients with chronic lymphocytic leukemia: A high-resolution population-based study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">X. Troussard</w:t>
+                <w:t xml:space="preserve">Cancer Survival and Travel Time to Nearest Reference Care Center for 10 Cancer Sites: An Analysis of 21 French Cancer Registries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Gardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Damaj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+                <w:t xml:space="preserve">Anne-Valérie Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Tron</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laure Tron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 82, pp.102292. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.canep.2022.102292⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers15051516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495546v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer Survival and Travel Time to Nearest Reference Care Center for 10 Cancer Sites: An Analysis of 21 French Cancer Registries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laparoscopic Sleeve Gastrectomy versus Laparoscopic Roux-en-Y Gastric Bypass: An Analysis of Weight Loss Using a Multilevel Mixed-Effects Linear Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pouchucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joséphine Gardy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sarah Wilson</w:t>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Valérie Guizard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bouvier</w:t>
+                <w:t xml:space="preserve">Adrien Lee Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Tron</w:t>
+                <w:t xml:space="preserve">Véronique Savey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15, </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (6), pp.2132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers15051516⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcm12062132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05198637v1</w:t>
+                <w:t xml:space="preserve">hal-05430599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Lack of Follow-Up of Bariatric Surgery Patients: Experience of a Reference Center</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Auge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Menahem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lee Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Savey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (21), pp.6310. </w:t>
@@ -3731,377 +3731,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Care Management and Survival of Patients Diagnosed with Synchronous Metastatic Colorectal Cancer: A High-Resolution Population-Based Study in Two French Areas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of non-clinical factors on restorative rectal cancer surgery: An analysis of four specialized population-based digestive cancer registries in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Mulliri</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mélanie Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Robaszkiewicz</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jooste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers14071777⟩</w:t>
+              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (2), pp.258-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dld.2021.06.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495555v1</w:t>
+                <w:t xml:space="preserve">hal-05430621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of non-clinical factors on restorative rectal cancer surgery: An analysis of four specialized population-based digestive cancer registries in France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Care Management and Survival of Patients Diagnosed with Synchronous Metastatic Colorectal Cancer: A High-Resolution Population-Based Study in Two French Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Mulliri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Gardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Jooste</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Launoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Robaszkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 54 (2), pp.258-267. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (7), pp.1777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dld.2021.06.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers14071777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05430621v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Geographical Health Accessibility and Socioeconomic Deprivation Associated with Outcomes Following Bariatric Surgery? A Retrospective Study in a High-Volume Referral Bariatric Surgical Center</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pouchucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Menahem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Gardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Obesity Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 32 (5), pp.1486-1497. </w:t>
@@ -4139,103 +4139,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of empathy in the outcomes of colorectal cancer: protocol for a population-based study in two areas in France (EMPACOL Project)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Mulliri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lelorain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Bara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Gardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (11), pp.e066559. </w:t>
@@ -4273,868 +4273,868 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Care Management and Survival of Patients Diagnosed with Synchronous Metastatic Colorectal Cancer: A High-Resolution Population-Based Study in Two French Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Mulliri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Gardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Mulliri</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mélanie Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Launoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Robaszkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (7), pp.1777. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cancers14071777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can an Ecological Index of Deprivation Be Used at the Country Level? The Case of the French Version of the European Deprivation Index (F-EDI)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Evaluation of a mobile mammography unit: concepts and randomized cluster trial protocol of a population health intervention research to reduce breast cancer screening inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Beuriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joséphine Bryère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19042311⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (1), pp.562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-022-06480-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05198648v1</w:t>
+                <w:t xml:space="preserve">hal-05430609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a mobile mammography unit: concepts and randomized cluster trial protocol of a population health intervention research to reduce breast cancer screening inequalities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Can an Ecological Index of Deprivation Be Used at the Country Level? The Case of the French Version of the European Deprivation Index (F-EDI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Merville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Beuriot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+                <w:t xml:space="preserve">Joséphine Bryère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (1), pp.562. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13063-022-06480-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19042311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05430609v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Same Chance of Accessing Resection? Impact of Socioeconomic Status on Resection Rates Among Patients with Pancreatic Adenocarcinoma—A Systematic Review</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Socioeconomic Environment and Survival in Patients with Digestive Cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Robaszkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bouvier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Equity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5 (1), pp.143-150. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (20), pp.5156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/heq.2019.0099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers13205156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05469610v1</w:t>
+                <w:t xml:space="preserve">hal-04215546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic Environment and Survival in Patients with Digestive Cancers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bouvier</w:t>
+                <w:t xml:space="preserve">Association Between Disease-Modifying Therapies Prescribed to Persons with Multiple Sclerosis and Cancer: a WHO Pharmacovigilance Database Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Dolladille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Peyro-Saint-Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13205156⟩</w:t>
+              <w:t xml:space="preserve">Neurotherapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (3), pp.1657-1664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13311-021-01073-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215546v1</w:t>
+                <w:t xml:space="preserve">hal-05495566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association Between Disease-Modifying Therapies Prescribed to Persons with Multiple Sclerosis and Cancer: a WHO Pharmacovigilance Database Analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+                <w:t xml:space="preserve">Same Chance of Accessing Resection? Impact of Socioeconomic Status on Resection Rates Among Patients with Pancreatic Adenocarcinoma—A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Thobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Mulliri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Launoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurotherapeutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (3), pp.1657-1664. </w:t>
+              <w:t xml:space="preserve">Health Equity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (1), pp.143-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13311-021-01073-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/heq.2019.0099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495566v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socioeconomic deprivation increases the risk of disability in multiple sclerosis patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Calocer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Kwiatkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5237,51 +5237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Beaumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Béchade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5339,3343 +5339,3351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02445289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for building a geographical accessibility health index throughout metropolitan France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Has adherence to treatment guidelines for mid/low rectal cancer affected the management of patients? A monocentric study of 604 consecutive patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gaillard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Saint-Gérand</w:t>
+                <w:t xml:space="preserve">Yassine Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Menahem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Thobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0221417⟩</w:t>
+              <w:t xml:space="preserve">Journal of Visceral Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 156 (4), pp.281-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jviscsurg.2019.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02271030v1</w:t>
+                <w:t xml:space="preserve">inserm-02112203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of social deprivation and remoteness on the likelihood of sphincter amputation for rectal cancer: a high-resolution population-based study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Impact of socioeconomic status on survival in patients with ovarian cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Gardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Thobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Annabel Boyer</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Valérie Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Colorectal Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00384-019-03272-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Gynecological Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/ijgc-2018-000097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02100771v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02110139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-Effectiveness Analysis of a Mobile Mammography Unit for Breast Cancer Screening to Reduce Geographic and Social Health Inequalities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Methodology for building a geographical accessibility health index throughout metropolitan France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Medjkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Saint-Gérand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jval.2019.06.001⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (8), pp.e0221417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0221417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02448146v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02271030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Has adherence to treatment guidelines for mid/low rectal cancer affected the management of patients? A monocentric study of 604 consecutive patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Influence of social deprivation and remoteness on the likelihood of sphincter amputation for rectal cancer: a high-resolution population-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Dolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Thobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Visceral Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jviscsurg.2019.01.001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Colorectal Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (5), pp.927-931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00384-019-03272-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02112203v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02100771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of socioeconomic status on survival in patients with ovarian cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cost-Effectiveness Analysis of a Mobile Mammography Unit for Breast Cancer Screening to Reduce Geographic and Social Health Inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy de Mil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Guittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joséphine Gardy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Valérie Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Gynecological Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Epub ahead of print. </w:t>
+              <w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (10), pp.1111-1118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/ijgc-2018-000097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jval.2019.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02110139v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02448146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No effect of comorbidities on the association between social deprivation and geographical access to the reference care center in the management of colon cancer</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Cost-Effectiveness Analysis of a Navigation Program for Colorectal Cancer Screening to Reduce Social Health Inequalities: A French Cluster Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy de Mil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Launoy</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Guittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dld.2017.10.015⟩</w:t>
+              <w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (6), pp.685-691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jval.2017.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02093911v1</w:t>
+                <w:t xml:space="preserve">inserm-02096495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-economic status influences access to second-line disease modifying treatment in Relapsing Remitting Multiple Sclerosis patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Calocer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Droulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Launoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Defer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (2), pp.e0191646. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0191646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01856017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Describing the association between socioeconomic inequalities and cancer survival: methodological guidelines and illustration with population-based data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Remontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Belot</w:t>
+                <w:t xml:space="preserve">Bernard Rachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Charvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10, pp.561 - 573. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2147/CLEP.S150848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01856003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-Effectiveness Analysis of a Navigation Program for Colorectal Cancer Screening to Reduce Social Health Inequalities: A French Cluster Randomized Controlled Trial</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Socioeconomic status impacts survival and access to resection in pancreatic adenocarcinoma: A high-resolution population-based cancer registry study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Thobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Mulliri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Dolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jval.2017.09.020⟩</w:t>
+              <w:t xml:space="preserve">Surgical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (4), pp.759-766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.suronc.2018.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02096495v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02103296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic status impacts survival and access to resection in pancreatic adenocarcinoma: A high-resolution population-based cancer registry study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bouvier</w:t>
+                <w:t xml:space="preserve">Socioeconomic environment and disparities in cancer survival for 19 solid tumor sites: An analysis of the French Network of Cancer Registries (FRANCIM) data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Remontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgical Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 27 (4), pp.759-766. </w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.suronc.2018.10.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ijc.31951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-02103296v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01961039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic environment and disparities in cancer survival for 19 solid tumor sites: An analysis of the French Network of Cancer Registries (FRANCIM) data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadine Bossard</w:t>
+                <w:t xml:space="preserve">No effect of comorbidities on the association between social deprivation and geographical access to the reference care center in the management of colon cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy de Mil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Launoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (3), pp.297-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dld.2017.10.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ijc.31951⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-01961039v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02093911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient navigation to reduce social inequalities in colorectal cancer screening participation: A cluster randomized controlled trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">European Deprivation Index: designed to tackle socioeconomic inequalities in cancer in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Launoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Bryère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2017.08.012⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (suppl_4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/cky213.625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02092471v1</w:t>
+                <w:t xml:space="preserve">hal-05558267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could mobile mammography reduce social and geographic inequalities in breast cancer screening participation?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Patient navigation to reduce social inequalities in colorectal cancer screening participation: A cluster randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lydia Guittet</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy de Mil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Berchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Preventive Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 100, pp.84-88. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2017.04.006⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 103, pp.76-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2017.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">inserm-02091197v1</w:t>
+                <w:t xml:space="preserve">inserm-02092471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis and management of head and neck cancers in a high-incidence area in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Could mobile mammography reduce social and geographic inequalities in breast cancer screening participation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Lapôtre-Ledoux</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Guittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Preventive Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100, pp.84-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2017.04.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/MD.0000000000007285⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05509995v1</w:t>
+                <w:t xml:space="preserve">inserm-02091197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighborhood deprivation and risk of head and neck cancer: A multilevel analysis from France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Diagnosis and management of head and neck cancers in a high-incidence area in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Valerie Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Molinie</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Bara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lapôtre-Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oral Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oraloncology.2017.06.014⟩</w:t>
+              <w:t xml:space="preserve">Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (26), pp.e7285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MD.0000000000007285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578588v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors related to the relative survival of patients with diffuse large B-cell lymphoma in a population-based study in France: does socio-economic status have a role?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neighborhood deprivation and risk of head and neck cancer: A multilevel analysis from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Orazio</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Joséphine Bryere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Menvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Maynadié</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Troussard</w:t>
+                <w:t xml:space="preserve">Florence Molinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 102 (3), pp.584-592. </w:t>
+              <w:t xml:space="preserve">Oral Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71, pp.144--149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3324/haematol.2016.152918⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oraloncology.2017.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01559872v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral cancer characteristics in France: Descriptive epidemiology for early detection</w:t>
+                <w:t xml:space="preserve">Factors related to the relative survival of patients with diffuse large B-cell lymphoma in a population-based study in France: does socio-economic status have a role?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Jéhannin-Ligier</w:t>
+                <w:t xml:space="preserve">Sandra Le Guyader-Peyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Dejardin</w:t>
+                <w:t xml:space="preserve">Sébastien Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lapôtre-Ledoux</w:t>
+                <w:t xml:space="preserve">Marc Maynadié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Coureau</w:t>
+                <w:t xml:space="preserve">Xavier Troussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Stomatology, Oral and Maxillofacial Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jormas.2017.02.003⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 102 (3), pp.584-592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2016.152918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01906350v1</w:t>
+                <w:t xml:space="preserve">hal-01559872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in net survival from rectal cancer in six European Latin countries</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Could mobile mammography reduce social and geographic inequalities in breast cancer screening participation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Manfredi</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Guittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer Prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/CEJ.0000000000000305⟩</w:t>
+              <w:t xml:space="preserve">Preventive Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100, pp.84-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2017.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528967v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the real waiting times for therapeutic management of head and neck cancer: a study in the general population in the north-west of France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Lapôtre-Ledoux</w:t>
+                <w:t xml:space="preserve">Oral cancer characteristics in France: Descriptive epidemiology for early detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Jéhannin-Ligier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lapôtre-Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Archives of Oto-Rhino-Laryngology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 273 (11), pp.3951-3958. </w:t>
+              <w:t xml:space="preserve">Journal of Stomatology, Oral and Maxillofacial Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00405-016-4056-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jormas.2017.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05510015v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health professionals and the early detection of head and neck cancers: a population-based study in a high incidence area</w:t>
+                <w:t xml:space="preserve">Trends in net survival from rectal cancer in six European Latin countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Ligier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Côme Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Benoit</w:t>
+                <w:t xml:space="preserve">Maria C. Carmona-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Babin</w:t>
+                <w:t xml:space="preserve">Sylvain Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16 (1), pp.456. </w:t>
+              <w:t xml:space="preserve">European Journal of Cancer Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (Supplement 1), pp.S48 - S55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12885-016-2531-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/CEJ.0000000000000305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01344998v1</w:t>
+                <w:t xml:space="preserve">hal-01528967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a cross-cultural deprivation index in five European countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Lillini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 70 (5), pp.493-9. </w:t>
+              <w:t xml:space="preserve">, 2016, pp.493 - 499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/jech-2015-205729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02367141v1</w:t>
+                <w:t xml:space="preserve">hal-01910096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the ecological bias of seven aggregate social deprivation indices</w:t>
+                <w:t xml:space="preserve">Influence of a screening navigation program on social inequalities in health beliefs about colorectal cancer screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josephine Bryere</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Gusto</w:t>
+                <w:t xml:space="preserve">Fanny Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Guittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-016-4007-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (8), pp.1700-1710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1359105314564018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01438556v1</w:t>
+                <w:t xml:space="preserve">hal-01943527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a screening navigation program on social inequalities in health beliefs about colorectal cancer screening</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Development of a cross-cultural deprivation index in five European countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bouvier</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Lillini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Health Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1359105314564018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70 (5), pp.493-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jech-2015-205729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943527v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02367141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a cross-cultural deprivation index in five European countries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Guillaume</w:t>
+                <w:t xml:space="preserve">Assessment of the ecological bias of seven aggregate social deprivation indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Bryere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nane Copin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roberto Lillini</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jech-2015-205729⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), pp.86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-016-4007-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910096v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01438556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pancreatic cancer: Wait times from presentation to treatment and survival in a population-based study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jooste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Arveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8791,51 +8799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik-André Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Cancer Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 25 (4), pp.269 - 274. </w:t>
@@ -8867,2044 +8875,2446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-state relative survival modelling of colorectal cancer progression and mortality</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">What are the real waiting times for therapeutic management of head and neck cancer: a study in the general population in the north-west of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Valerie Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Bara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lapôtre-Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.canep.2015.03.005⟩</w:t>
+              <w:t xml:space="preserve">European Archives of Oto-Rhino-Laryngology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 273 (11), pp.3951-3958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00405-016-4056-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495602v1</w:t>
+                <w:t xml:space="preserve">hal-05510015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction of misclassification bias induced by the residential mobility in studies examining the link between socioeconomic environment and cancer incidence</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Health professionals and the early detection of head and neck cancers: a population-based study in a high incidence area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ligier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lydia Guittet</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.canep.2014.12.008⟩</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp.456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12885-016-2531-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05198656v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01344998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of geographical access to health care and material deprivation on colorectal cancer survival: Evidence from France and England</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Dejardin</w:t>
+                <w:t xml:space="preserve">Multi-state relative survival modelling of colorectal cancer progression and mortality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gilard-Pioc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Abrahamowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.P. Jones</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bouvier</w:t>
+                <w:t xml:space="preserve">Amel Mahboubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health &amp; Place</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.healthplace.2014.08.002⟩</w:t>
+              <w:t xml:space="preserve">Cancer Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (3), pp.447-455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canep.2015.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01870353v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic environment and cancer incidence: a French population-based study in Normandy.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+                <w:t xml:space="preserve">Correction of misclassification bias induced by the residential mobility in studies examining the link between socioeconomic environment and cancer incidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Bryere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne-Valérie Guizard</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Guittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2407-14-87⟩</w:t>
+              <w:t xml:space="preserve">Cancer Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39, pp.256 - 264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canep.2014.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00950127v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">For patients with breast cancer, geographic and social disparities are independent determinants of access to specialized surgeons. A eleven-year population-based multilevel analysis.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Socioeconomic environment and cancer incidence: a French population-based study in Normandy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Bryere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Valérie Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 12 (1), pp.351. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2407-12-351⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 14 (1), pp.87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2407-14-87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00743183v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00950127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of socioeconomic environment on survival in patients diagnosed with esophageal cancer: a population-based study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Guittet</w:t>
+                <w:t xml:space="preserve">The influence of geographical access to health care and material deprivation on colorectal cancer survival: Evidence from France and England</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diseases of the Esophagus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1442-2050.2011.01312.x⟩</w:t>
+              <w:t xml:space="preserve">Health &amp; Place</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30, pp.36 - 44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.healthplace.2014.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495641v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01870353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volume of surgical activity and lymph node evaluation for patients with colorectal cancer in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">For patients with breast cancer, geographic and social disparities are independent determinants of access to specialized surgeons. A eleven-year population-based multilevel analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tienhan Sandrine Dabakuyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samiratou Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Poillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dld.2011.10.003⟩</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (1), pp.351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2407-12-351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05495609v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00743183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités sociales, de santé du constat à l’action – Intérêt de la mise en place d’un accompagnement personnalisé pour la réduction des inégalités sociales en cancérologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Construction of an adaptable European transnational ecological deprivation index: the French version</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Elodie Guillaume</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Grosclaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2010.10.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 66 (11), pp.982-989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jech-2011-200311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01934292v2</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05574401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-geographical determinants of colonoscopy uptake after faecal occult blood test</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of socioeconomic environment on survival in patients diagnosed with esophageal cancer: a population-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Dupont-Lucas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+                <w:t xml:space="preserve">F. Morlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dancourt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guy Launoy</w:t>
+                <w:t xml:space="preserve">L. Guittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 43 (9), pp.714-720. </w:t>
+              <w:t xml:space="preserve">Diseases of the Esophagus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (8), pp.723-730. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dld.2011.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1442-2050.2011.01312.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05495651v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliciting population preferences for mass colorectal cancer screening organization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Volume of surgical activity and lymph node evaluation for patients with colorectal cancer in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jooste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Decision Making</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (3), pp.261-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dld.2011.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00478487v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliciting Population Preferences for Mass Colorectal Cancer Screening Organization.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Socio-geographical determinants of colonoscopy uptake after faecal occult blood test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dupont-Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Launoy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Decision Making</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43 (9), pp.714-720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dld.2011.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0272989X09342747⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00421606v1</w:t>
+                <w:t xml:space="preserve">hal-05495651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic Determinants for Compliance to Colorectal Cancer Screening. A Multilevel Analysis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inégalités sociales, de santé du constat à l’action – Intérêt de la mise en place d’un accompagnement personnalisé pour la réduction des inégalités sociales en cancérologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Berchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jech.2008.081117⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (1), pp.45-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2010.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-00421598v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934292v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic and geographic determinants of survival of patients with digestive cancer in France.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eliciting population preferences for mass colorectal cancer screening organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Berchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Nayaradou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Launoy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Cancer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Medical Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30, pp.224-233</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00485675v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00478487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social and geographic disparities in access to reference care site for patients with colorectal cancer in France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Socioeconomic Determinants for Compliance to Colorectal Cancer Screening. A Multilevel Analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Morlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Launoy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.bjc.6602571⟩</w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jech.2008.081117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495598v1</w:t>
+                <w:t xml:space="preserve">inserm-00421598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social and geographical factors influencing the delay in treatment for colorectal cancer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eliciting Population Preferences for Mass Colorectal Cancer Screening Organization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Nayaradou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Berchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Launoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medical Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (2), pp.224-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0272989X09342747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Herbert</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">inserm-00421606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">A Buemi</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socioeconomic and geographic determinants of survival of patients with digestive cancer in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Remontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Ménégoz</w:t>
+                <w:t xml:space="preserve">A. Danzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Trétarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 95 (7), pp.944-949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.bjc.6603335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00485675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social and geographic disparities in access to reference care site for patients with colorectal cancer in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-M Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Velten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Buemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 92 (10), pp.1842-1845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.bjc.6602571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social and geographical factors influencing the delay in treatment for colorectal cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Velten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Buemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Ménégoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2004, 91 (9), pp.1751-1752. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/sj.bjc.6602170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10914,526 +11324,526 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des inégalités socio-territoriales sur la mortalité en excès de patients atteints de SEP en France : une étude rétrospective observationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Calocer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Guittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Neurologies de Langue Française 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association JNLF, Apr 2024, Paris, France. pp.S134-S135, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurol.2024.02.265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of education level on multiple sclerosis disability progression in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Calocer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Defer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th Congress of the European-Committee-for-Treatment-and-Research-in-Multiple-Sclerosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Committee for Treatment and Research in Multiple Sclerosis (ECTRIMS), Oct 2022, Amsterdam, Netherlands. pp.113-114 / O154, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/13524585221123685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indice multiscalaire SCALE. Construire un indice d'accessibilité aux soins de premiers recours en France métropolitaine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Medjkane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine Data-SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Plateforme universitaire de données de Caen, Dec 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors related to non-Hodgkin's lymphoma long-time to treatment initiation and impact on survival in a population based study in France: is there a role of socioeconomic status?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Le Guyader-Peyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ozario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Maynadié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Troussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Congress of the European-Hematology-Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Copenhague, Denmark. pp.687-688</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11443,412 +11853,542 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indice d'accessibilité (SCALe) aux soins en France métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Medjkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Launoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Saint-Etienne (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05043031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of socio-economic status on excess mortality of multiple sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon A. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Calocer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fauvernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Remontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECTRIMS 2023 (39e Congrès annuel du Comité européen pour le traitement et la recherche sur la sclérose en plaques)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Milan, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sage Journals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Multiple Sclerosis Journal, 29 (3_SUPPL), pp.456-457, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographical Remoteness and Cancer Survival in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Environment and Cancer in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.287-296, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-69329-9_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The European Deprivation Index: A Tool to Help Build an Evidence-Based Cancer Policy for Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Launoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Bryère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Environment and Cancer in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.13-19, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-69329-9_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId365"/>
+      <w:footerReference w:type="default" r:id="rId377"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11916,51 +12456,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D5276EE7"/>
+    <w:nsid w:val="3D2372AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12147,51 +12687,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-dejardin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6561-1430" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138784337" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495663v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wilson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Guittet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Gardy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alves" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dupont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-025-14895-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419488v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaigneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dejardin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Nga Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bouvier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Gardy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-025-15174-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320045v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Bardoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Sabbagh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Menahem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pellegrin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2025.07.005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317361v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Laplanche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guida" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Moissonnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Launay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Beranger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.123030" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339351v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Calocer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rollot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvernier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12883-025-04459-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008584v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Merville" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rollet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-024-01199-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814408v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lefort" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Camdessanch&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ciron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585241289274" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05320887v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchirv.2025.05.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646786v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Delehaye" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pellier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Esvan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/po.2024.043073" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482807v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guillot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Medjkane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Launoy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21030276" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04543655v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Godet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Beyer-Berjot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ouaissi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zerbib" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surg.2024.02.009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419555v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;val&#233;rie Guizard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouvier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.35519" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198631v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495518v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thobie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pouchucq" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-024-10883-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430599v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lee Bion" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Savey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12062132" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04142554v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Deshayes-Pin&#231;on" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morlais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Roth-Delgado" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merckel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lacour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2023.116425" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495539v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mulliri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gardy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pocard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2023.02.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495535v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jooste" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Queneherve" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2023.03.228" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495531v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lubrano" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Boudjema" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12082852" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495548v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Thomas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Lebreton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bouhier-Leporrier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.1056314" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495498v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/hpg.2023.2619" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430590v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Merville" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Guillaume" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2023.1310315" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882628v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huah Shin Ng" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinshan Zhao" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585221129963" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495542v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legendre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Cerasuolo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Boyer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ndt.2023.24" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495546v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delapierre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Troussard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Damaj" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2022.102292" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198637v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Guizard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15051516" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430605v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Auge" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11216310" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495555v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mulliri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cariou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robaszkiewicz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14071777" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430621v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2021.06.029" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430619v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Roux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-022-05937-w" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495553v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lelorain" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bara" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-066559" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430617v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198648v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Bry&#232;re" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19042311" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430609v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guillaume" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Beuriot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-022-06480-w" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469610v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/heq.2019.0099" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04215546v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13205156" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495566v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dolladille" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chr&#233;tien" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Peyro-Saint-Paul" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Alexandre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13311-021-01073-y" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02469442v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kwiatkowski" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bourre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vermersch" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msard.2020.101930" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02445289v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Beaumier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence B&#233;chade" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lassalle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigneau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfz245" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02271030v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaillard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Saint-G&#233;rand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221417" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02100771v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Dolet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Eid" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00384-019-03272-8" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02448146v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my de Mil" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2019.06.001" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02112203v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2019.01.001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02110139v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ijgc-2018-000097" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02093911v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Bouvier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2017.10.015" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9SLNV9N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01856017v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Droulon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Defer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191646" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01856003v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Belot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remontet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rachet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Charvat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CLEP.S150848" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02096495v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2017.09.020" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02103296v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suronc.2018.10.008" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR13Z79M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01961039v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bossard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.31951" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02092471v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Berchi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2017.08.012" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDSBG2G6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02091197v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2017.04.006" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMKQ54V1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509995v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Valerie Guizard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lap&#244;tre-Ledoux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000007285" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578588v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Bryere" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Menvielle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Molinie" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oraloncology.2017.06.014" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559872v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Le Guyader-Peyrou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Orazio" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maynadi&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Troussard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2016.152918" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906350v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J&#233;hannin-Ligier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dejardin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lap&#244;tre-Ledoux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bara" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coureau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2017.02.003" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01528967v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Lepage" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C. Carmona-Garcia" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Manfredi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CEJ.0000000000000305" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510015v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-016-4056-8" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01344998v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ligier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benoit" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Babin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-016-2531-7" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02367141v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pornet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lillini" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2015-205729" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01438556v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Bryere" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nane Copin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gusto" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-016-4007-8" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943527v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vallet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105314564018" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910096v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01413391v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arveux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maynadie" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.30166" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01413371v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bourredjem" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik-Andr&#233; Sauleau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Cottet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CEJ.0000000000000175" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495602v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gilard-Pioc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Abrahamowicz" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mahboubi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2015.03.005" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PXZ6NW4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198656v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2014.12.008" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GN2GBSPJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01870353v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Jones" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rachet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morris" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2014.08.002" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00950127v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Colonna" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-14-87" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00743183v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gentil" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tienhan Sandrine Dabakuyo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiratou Ouedraogo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Poillot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-12-351" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495641v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Launay" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pornet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morlais" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guittet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1442-2050.2011.01312.x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495609v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ruault" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2011.10.003" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K9HK9T9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01934292v2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Mignon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2010.10.008" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495651v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupont-Lucas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dancourt" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2011.03.003" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QNMZW5Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00478487v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Nayaradou" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00421606v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0272989X09342747" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00421598v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2008.081117" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-1DR39JDF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485675v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Remontet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Bouvier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Danzon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tr&#233;tarre" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6603335" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495598v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dejardin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M Bouvier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Herbert" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Velten" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Buemi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6602571" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495592v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F M&#233;n&#233;goz" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6602170" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530561v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2024.02.265" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925167v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calocer" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Defer" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585221123685" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132629v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01385024v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ozario" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043031v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925229v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon A. Wilson" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rollot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fauvernier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Remontet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ectrims.eu/msmilan2023/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495575v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69329-9_19" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-dejardin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6561-1430" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138784337" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008584v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wilson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Merville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dejardin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Gardy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rollet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-024-01199-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419488v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaigneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Nga Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bouvier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-025-15174-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320045v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Bardoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Sabbagh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Menahem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pellegrin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2025.07.005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317361v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Laplanche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guida" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Moissonnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Launay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Beranger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.123030" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339351v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Calocer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rollot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvernier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12883-025-04459-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05320887v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchirv.2025.05.007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814408v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lefort" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Camdessanch&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ciron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585241289274" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495663v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Guittet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Gardy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alves" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dupont" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-025-14895-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198631v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;val&#233;rie Guizard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouvier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.35519" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419555v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04543655v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Godet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Beyer-Berjot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ouaissi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zerbib" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surg.2024.02.009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482807v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guillot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Medjkane" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Launoy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21030276" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646786v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Delehaye" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pellier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Esvan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/po.2024.043073" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495518v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thobie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pouchucq" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-024-10883-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495548v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Thomas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Lebreton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bouhier-Leporrier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.1056314" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495531v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lubrano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Boudjema" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12082852" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495539v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mulliri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gardy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pocard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2023.02.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495535v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jooste" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Queneherve" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2023.03.228" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04142554v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Deshayes-Pin&#231;on" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morlais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Roth-Delgado" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merckel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lacour" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2023.116425" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495498v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/hpg.2023.2619" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430590v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Merville" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Guillaume" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2023.1310315" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882628v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huah Shin Ng" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinshan Zhao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585221129963" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495542v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legendre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Cerasuolo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Boyer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ndt.2023.24" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495546v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delapierre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Troussard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Damaj" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2022.102292" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198637v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Guizard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15051516" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430599v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lee Bion" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Savey" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12062132" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430605v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Auge" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11216310" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430621v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cariou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2021.06.029" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495555v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mulliri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robaszkiewicz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14071777" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430619v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Roux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-022-05937-w" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495553v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lelorain" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bara" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-066559" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430617v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430609v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guillaume" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Beuriot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-022-06480-w" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198648v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Bry&#232;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19042311" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04215546v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13205156" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495566v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dolladille" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chr&#233;tien" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Peyro-Saint-Paul" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Alexandre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13311-021-01073-y" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469610v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/heq.2019.0099" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02469442v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kwiatkowski" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bourre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vermersch" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msard.2020.101930" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02445289v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Beaumier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence B&#233;chade" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lassalle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigneau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfz245" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02112203v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Eid" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2019.01.001" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02110139v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ijgc-2018-000097" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02271030v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaillard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Saint-G&#233;rand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221417" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02100771v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Dolet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00384-019-03272-8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02448146v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my de Mil" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2019.06.001" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02096495v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2017.09.020" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01856017v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Droulon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Defer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191646" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01856003v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Belot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remontet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rachet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Charvat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CLEP.S150848" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02103296v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suronc.2018.10.008" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR13Z79M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01961039v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bossard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.31951" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02093911v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Bouvier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2017.10.015" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9SLNV9N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558267v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Launoy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Launay" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dejardin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bry&#232;re" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky213.625" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02092471v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Berchi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2017.08.012" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDSBG2G6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02091197v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2017.04.006" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMKQ54V1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509995v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Valerie Guizard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lap&#244;tre-Ledoux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000007285" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578588v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Bryere" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Menvielle" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Molinie" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oraloncology.2017.06.014" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559872v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Le Guyader-Peyrou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Orazio" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maynadi&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Troussard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2016.152918" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558273v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906350v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J&#233;hannin-Ligier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dejardin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lap&#244;tre-Ledoux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bara" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coureau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2017.02.003" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01528967v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Lepage" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C. Carmona-Garcia" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Manfredi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CEJ.0000000000000305" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910096v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pornet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lillini" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2015-205729" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943527v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vallet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105314564018" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02367141v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01438556v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Bryere" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nane Copin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gusto" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-016-4007-8" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01413391v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arveux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maynadie" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.30166" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01413371v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bourredjem" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik-Andr&#233; Sauleau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Cottet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CEJ.0000000000000175" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510015v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-016-4056-8" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01344998v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ligier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benoit" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Babin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-016-2531-7" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495602v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gilard-Pioc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Abrahamowicz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mahboubi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2015.03.005" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PXZ6NW4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198656v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2014.12.008" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GN2GBSPJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00950127v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Colonna" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-14-87" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01870353v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Jones" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rachet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morris" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2014.08.002" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00743183v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gentil" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tienhan Sandrine Dabakuyo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiratou Ouedraogo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Poillot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-12-351" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05574401v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Grosclaude" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2011-200311" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495641v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Launay" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pornet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morlais" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guittet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1442-2050.2011.01312.x" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495609v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ruault" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2011.10.003" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K9HK9T9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495651v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupont-Lucas" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dancourt" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2011.03.003" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QNMZW5Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01934292v2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Mignon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2010.10.008" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00478487v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Nayaradou" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00421598v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2008.081117" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-1DR39JDF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00421606v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0272989X09342747" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485675v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Remontet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Bouvier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Danzon" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tr&#233;tarre" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6603335" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495598v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M Bouvier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Herbert" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Velten" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Buemi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6602571" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495592v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F M&#233;n&#233;goz" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6602170" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530561v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2024.02.265" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925167v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calocer" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Defer" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585221123685" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132629v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01385024v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ozario" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043031v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925229v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon A. Wilson" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rollot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fauvernier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Remontet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ectrims.eu/msmilan2023/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495575v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69329-9_19" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558386v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69329-9_3" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>