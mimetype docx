--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -147,51 +147,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (83)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (80)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -315,632 +315,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The socioeconomic environment and access to care affect the survival of patients with hepatocellular carcinoma and intrahepatic cholangiocarcinoma</w:t>
+                <w:t xml:space="preserve">What is the prevalence of medium- and long-term surgical complications in sigmoid diverticulitis? Results of an observational and analytical cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Chaigneau</w:t>
+                <w:t xml:space="preserve">Axelle Bardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Sabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Menahem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Josephine Gardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12885-025-15174-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Visceral Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jviscsurg.2025.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05419488v1</w:t>
+                <w:t xml:space="preserve">hal-05320045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the prevalence of medium- and long-term surgical complications in sigmoid diverticulitis? Results of an observational and analytical cohort study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Associations between individual and geospatial characteristics and power of 4G signals received by mobile phones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Sabbagh</w:t>
+                <w:t xml:space="preserve">Alexia Laplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Menahem</w:t>
+                <w:t xml:space="preserve">Florence Guida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Pellegrin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+                <w:t xml:space="preserve">Monika Moissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Beranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Visceral Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jviscsurg.2025.07.005⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 286 (3), pp.123030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.123030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05320045v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05317361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between individual and geospatial characteristics and power of 4G signals received by mobile phones</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Guida</w:t>
+                <w:t xml:space="preserve">Influence of geographical accessibility to specialist and primary care givers on excess mortality of multiple sclerosis patients in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Moissonnier</w:t>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Launay</w:t>
+                <w:t xml:space="preserve">Floriane Calocer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Beranger</w:t>
+                <w:t xml:space="preserve">Fabien Rollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.123030⟩</w:t>
+              <w:t xml:space="preserve">BMC Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12883-025-04459-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05317361v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05339351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of geographical accessibility to specialist and primary care givers on excess mortality of multiple sclerosis patients in France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The socioeconomic environment and access to care affect the survival of patients with hepatocellular carcinoma and intrahepatic cholangiocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Calocer</w:t>
+                <w:t xml:space="preserve">Thomas Chaigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Rollot</w:t>
+                <w:t xml:space="preserve">Thi Thu Nga Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
+                <w:t xml:space="preserve">Anne-Marie Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Gardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (1), pp.441. </w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.1896. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12883-025-04459-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12885-025-15174-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05339351v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle est la prévalence des complications chirurgicales à moyen et à long-terme dans la diverticulite sigmoïdienne ? Résultats d’une étude de cohorte observationnelle et analytique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Bardoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Sabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Menahem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1291,4788 +1291,4788 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne‐valérie Guizard</w:t>
+                <w:t xml:space="preserve">Anne-Valérie Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 130, pp.4096 - 4108. </w:t>
+              <w:t xml:space="preserve">, 2024, 130 (23), pp.4096-4108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cncr.35519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05198631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to primary care and mortality in excess for patients with cancer in France: Results from 21 French Cancer Registries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Launay</w:t>
+                <w:t xml:space="preserve">Risk factors for emergency surgery for diverticulitis: A retrospective multicentric French study at 41 hospitals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Sabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Beyer-Berjot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ouaissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zerbib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cncr.35519⟩</w:t>
+              <w:t xml:space="preserve">Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 175 (6), pp.1508-1517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surg.2024.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05419555v1</w:t>
+                <w:t xml:space="preserve">hal-04543655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors for emergency surgery for diverticulitis: A retrospective multicentric French study at 41 hospitals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Zerbib</w:t>
+                <w:t xml:space="preserve">IMPACT de la déprivation sociale sur les difficultés psychosociales au décours d’un cancer pédiatrique : une étude prospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Delehaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Esvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18, pp.117-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32604/po.2024.043073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surg.2024.02.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04543655v1</w:t>
+                <w:t xml:space="preserve">hal-04646786v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Accessibility to Primary Care in Metropolitan France: Results Using the SCALE Spatial Accessibility Index for All Regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Medjkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Launoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 21 (3), pp.276. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph21030276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPACT de la déprivation sociale sur les difficultés psychosociales au décours d’un cancer pédiatrique : une étude prospective</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Esvan</w:t>
+                <w:t xml:space="preserve">Comparison between total weight loss and other metrics after bariatric surgery using a multilevel mixed-effects linear regression model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Thobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Menahem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pouchucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surgical Endoscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (7), pp.3684-3690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00464-024-10883-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.32604/po.2024.043073⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04646786v2</w:t>
+                <w:t xml:space="preserve">hal-05495518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between total weight loss and other metrics after bariatric surgery using a multilevel mixed-effects linear regression model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Influence of Hemorrhagic Complications of Pancreatoduodenectomy in Patients with Cancer on Short- and Long-Term Mortality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Thobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Menahem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Alves</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lubrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Boudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgical Endoscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (8), pp.2852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm12082852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00464-024-10883-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05495518v1</w:t>
+                <w:t xml:space="preserve">hal-05495531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permanent stoma after sphincter preservation for rectal cancer. A situation that occurs more often than you might think</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Menahem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bouhier-Leporrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2022.1056314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Hemorrhagic Complications of Pancreatoduodenectomy in Patients with Cancer on Short- and Long-Term Mortality</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karim Boudjema</w:t>
+                <w:t xml:space="preserve">Estimation of the general population and children under five years of age in France exposed to magnetic field from high or very high voltage power line using geographic information system and extrapolated field data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Deshayes-Pinçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Morlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Roth-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 232, pp.116425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2023.116425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm12082852⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05495531v1</w:t>
+                <w:t xml:space="preserve">anses-04142554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social inequalities in health: How do they influence the natural history of colorectal cancer?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mulliri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Visceral Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 160 (3), pp.203-213. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jviscsurg.2023.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survival variability across hospitals after resection for pancreatic adenocarcinoma: A multilevel survival analysis on a high-resolution population-based study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Thobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jooste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Queneherve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EJSO - European Journal of Surgical Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 49 (8), pp.1450-1456. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejso.2023.03.228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the general population and children under five years of age in France exposed to magnetic field from high or very high voltage power line using geographic information system and extrapolated field data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment étudier l’influence des inégalités sociales de santé en cancérologie digestive ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hépato-Gastro &amp; Oncologie Digestive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (7), pp.657-660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/hpg.2023.2619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2023.116425⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">anses-04142554v1</w:t>
+                <w:t xml:space="preserve">hal-05495498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment étudier l’influence des inégalités sociales de santé en cancérologie digestive ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Alves</w:t>
+                <w:t xml:space="preserve">Area-based social inequalities in adult mortality: construction of French deprivation-specific life tables for the period 2016–2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Merville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hépato-Gastro &amp; Oncologie Digestive</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2023.1310315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/hpg.2023.2619⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05495498v1</w:t>
+                <w:t xml:space="preserve">hal-05430590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Area-based social inequalities in adult mortality: construction of French deprivation-specific life tables for the period 2016–2018</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quentin Rollet</w:t>
+                <w:t xml:space="preserve">Low socioeconomic status was associated with a higher mortality risk in multiple sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Calocer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huah Shin Ng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinshan Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Élodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (3), pp.466-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/13524585221129963⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2023.1310315⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05430590v1</w:t>
+                <w:t xml:space="preserve">hal-03882628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low socioeconomic status was associated with a higher mortality risk in multiple sclerosis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yinshan Zhao</w:t>
+                <w:t xml:space="preserve">Area-based social inequalities in adult mortality: construction of French deprivation-specific life tables for the period 2016–2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damiano Cerasuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (3), pp.171-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ndt.2023.24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/13524585221129963⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03882628v1</w:t>
+                <w:t xml:space="preserve">hal-05495542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Area-based social inequalities in adult mortality: construction of French deprivation-specific life tables for the period 2016–2018</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damiano Cerasuolo</w:t>
+                <w:t xml:space="preserve">Role of social status and social environment on net survival in patients with chronic lymphocytic leukemia: A high-resolution population-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Delapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Troussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Damaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annabel Boyer</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancer Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 82, pp.102292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canep.2022.102292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/ndt.2023.24⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05495542v1</w:t>
+                <w:t xml:space="preserve">hal-05495546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of social status and social environment on net survival in patients with chronic lymphocytic leukemia: A high-resolution population-based study</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cancer Survival and Travel Time to Nearest Reference Care Center for 10 Cancer Sites: An Analysis of 21 French Cancer Registries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Gardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Valérie Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Epidemiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers15051516⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.canep.2022.102292⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05495546v1</w:t>
+                <w:t xml:space="preserve">hal-05198637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer Survival and Travel Time to Nearest Reference Care Center for 10 Cancer Sites: An Analysis of 21 French Cancer Registries</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Valérie Guizard</w:t>
+                <w:t xml:space="preserve">Laparoscopic Sleeve Gastrectomy versus Laparoscopic Roux-en-Y Gastric Bypass: An Analysis of Weight Loss Using a Multilevel Mixed-Effects Linear Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pouchucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Tron</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lee Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Savey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers15051516⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (6), pp.2132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm12062132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05198637v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laparoscopic Sleeve Gastrectomy versus Laparoscopic Roux-en-Y Gastric Bypass: An Analysis of Weight Loss Using a Multilevel Mixed-Effects Linear Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Pouchucq</w:t>
+                <w:t xml:space="preserve">Analysis of the Lack of Follow-Up of Bariatric Surgery Patients: Experience of a Reference Center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Auge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Menahem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lee Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Savey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 12 (6), pp.2132. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm12062132⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 11 (21), pp.6310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm11216310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05430599v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Lack of Follow-Up of Bariatric Surgery Patients: Experience of a Reference Center</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Savey</w:t>
+                <w:t xml:space="preserve">Influence of non-clinical factors on restorative rectal cancer surgery: An analysis of four specialized population-based digestive cancer registries in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jooste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm11216310⟩</w:t>
+              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (2), pp.258-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dld.2021.06.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05430605v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of non-clinical factors on restorative rectal cancer surgery: An analysis of four specialized population-based digestive cancer registries in France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Care Management and Survival of Patients Diagnosed with Synchronous Metastatic Colorectal Cancer: A High-Resolution Population-Based Study in Two French Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Mulliri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Gardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Jooste</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Launoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Robaszkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dld.2021.06.029⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (7), pp.1777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers14071777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05430621v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Care Management and Survival of Patients Diagnosed with Synchronous Metastatic Colorectal Cancer: A High-Resolution Population-Based Study in Two French Areas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Mulliri</w:t>
+                <w:t xml:space="preserve">Are Geographical Health Accessibility and Socioeconomic Deprivation Associated with Outcomes Following Bariatric Surgery? A Retrospective Study in a High-Volume Referral Bariatric Surgical Center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pouchucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Menahem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Gardy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Robaszkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers14071777⟩</w:t>
+              <w:t xml:space="preserve">Obesity Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (5), pp.1486-1497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11695-022-05937-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495555v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Geographical Health Accessibility and Socioeconomic Deprivation Associated with Outcomes Following Bariatric Surgery? A Retrospective Study in a High-Volume Referral Bariatric Surgical Center</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Roux</w:t>
+                <w:t xml:space="preserve">Role of empathy in the outcomes of colorectal cancer: protocol for a population-based study in two areas in France (EMPACOL Project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Mulliri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lelorain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Bara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Gardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11695-022-05937-w⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (11), pp.e066559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2022-066559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05430619v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of empathy in the outcomes of colorectal cancer: protocol for a population-based study in two areas in France (EMPACOL Project)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joséphine Gardy</w:t>
+                <w:t xml:space="preserve">Evaluation of a mobile mammography unit: concepts and randomized cluster trial protocol of a population health intervention research to reduce breast cancer screening inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Beuriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2022-066559⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (1), pp.562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-022-06480-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495553v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Care Management and Survival of Patients Diagnosed with Synchronous Metastatic Colorectal Cancer: A High-Resolution Population-Based Study in Two French Areas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Robaszkiewicz</w:t>
+                <w:t xml:space="preserve">Can an Ecological Index of Deprivation Be Used at the Country Level? The Case of the French Version of the European Deprivation Index (F-EDI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Merville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Bryère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers14071777⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19042311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05430617v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a mobile mammography unit: concepts and randomized cluster trial protocol of a population health intervention research to reduce breast cancer screening inequalities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+                <w:t xml:space="preserve">Care Management and Survival of Patients Diagnosed with Synchronous Metastatic Colorectal Cancer: A High-Resolution Population-Based Study in Two French Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Mulliri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Gardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Launoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Robaszkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-022-06480-w⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (7), pp.1777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers14071777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05430609v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can an Ecological Index of Deprivation Be Used at the Country Level? The Case of the French Version of the European Deprivation Index (F-EDI)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joséphine Bryère</w:t>
+                <w:t xml:space="preserve">Socioeconomic Environment and Survival in Patients with Digestive Cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Robaszkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19, </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (20), pp.5156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph19042311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers13205156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05198648v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic Environment and Survival in Patients with Digestive Cancers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bouvier</w:t>
+                <w:t xml:space="preserve">Association Between Disease-Modifying Therapies Prescribed to Persons with Multiple Sclerosis and Cancer: a WHO Pharmacovigilance Database Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Dolladille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Peyro-Saint-Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13205156⟩</w:t>
+              <w:t xml:space="preserve">Neurotherapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (3), pp.1657-1664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13311-021-01073-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215546v1</w:t>
+                <w:t xml:space="preserve">hal-05495566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association Between Disease-Modifying Therapies Prescribed to Persons with Multiple Sclerosis and Cancer: a WHO Pharmacovigilance Database Analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+                <w:t xml:space="preserve">Same Chance of Accessing Resection? Impact of Socioeconomic Status on Resection Rates Among Patients with Pancreatic Adenocarcinoma—A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Thobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Mulliri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Launoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurotherapeutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (3), pp.1657-1664. </w:t>
+              <w:t xml:space="preserve">Health Equity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (1), pp.143-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13311-021-01073-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/heq.2019.0099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495566v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Same Chance of Accessing Resection? Impact of Socioeconomic Status on Resection Rates Among Patients with Pancreatic Adenocarcinoma—A Systematic Review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Alves</w:t>
+                <w:t xml:space="preserve">Socioeconomic deprivation increases the risk of disability in multiple sclerosis patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Calocer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Kwiatkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bourre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vermersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Equity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/heq.2019.0099⟩</w:t>
+              <w:t xml:space="preserve">Multiple Sclerosis and Related Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40, pp.101930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msard.2020.101930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05469610v1</w:t>
+                <w:t xml:space="preserve">inserm-02469442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic deprivation increases the risk of disability in multiple sclerosis patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Floriane Calocer</w:t>
+                <w:t xml:space="preserve">Is self-care dialysis associated with social deprivation in a universal health care system? A cohort study with data from the Renal Epidemiology and Information Network Registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Beaumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Béchade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Vermersch</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiple Sclerosis and Related Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msard.2020.101930⟩</w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (5), pp.861-869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfz245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02469442v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is self-care dialysis associated with social deprivation in a universal health care system? A cohort study with data from the Renal Epidemiology and Information Network Registry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Vigneau</w:t>
+                <w:t xml:space="preserve">Has adherence to treatment guidelines for mid/low rectal cancer affected the management of patients? A monocentric study of 604 consecutive patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Menahem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Thobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfz245⟩</w:t>
+              <w:t xml:space="preserve">Journal of Visceral Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 156 (4), pp.281-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jviscsurg.2019.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02445289v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02112203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Has adherence to treatment guidelines for mid/low rectal cancer affected the management of patients? A monocentric study of 604 consecutive patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Impact of socioeconomic status on survival in patients with ovarian cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Gardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Thobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Thobie</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Valérie Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Visceral Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 156 (4), pp.281-290. </w:t>
+              <w:t xml:space="preserve">International Journal of Gynecological Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jviscsurg.2019.01.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/ijgc-2018-000097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02112203v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02110139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of socioeconomic status on survival in patients with ovarian cancer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Influence of social deprivation and remoteness on the likelihood of sphincter amputation for rectal cancer: a high-resolution population-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Dolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Thobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne-Valérie Guizard</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Gynecological Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/ijgc-2018-000097⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Colorectal Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (5), pp.927-931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00384-019-03272-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02110139v1</w:t>
+                <w:t xml:space="preserve">inserm-02100771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology for building a geographical accessibility health index throughout metropolitan France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Medjkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Saint-Gérand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (8), pp.e0221417. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0221417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02271030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of social deprivation and remoteness on the likelihood of sphincter amputation for rectal cancer: a high-resolution population-based study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Annabel Boyer</w:t>
+                <w:t xml:space="preserve">Cost-Effectiveness Analysis of a Mobile Mammography Unit for Breast Cancer Screening to Reduce Geographic and Social Health Inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy de Mil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Guittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Colorectal Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00384-019-03272-8⟩</w:t>
+              <w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (10), pp.1111-1118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jval.2019.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02100771v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02448146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-Effectiveness Analysis of a Mobile Mammography Unit for Breast Cancer Screening to Reduce Geographic and Social Health Inequalities</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lydia Guittet</w:t>
+                <w:t xml:space="preserve">Describing the association between socioeconomic inequalities and cancer survival: methodological guidelines and illustration with population-based data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Remontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Charvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jval.2019.06.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10, pp.561 - 573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/CLEP.S150848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02448146v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01856003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost-Effectiveness Analysis of a Navigation Program for Colorectal Cancer Screening to Reduce Social Health Inequalities: A French Cluster Randomized Controlled Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy de Mil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Guittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6094,5227 +6094,4825 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 21 (6), pp.685-691. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jval.2017.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02096495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-economic status influences access to second-line disease modifying treatment in Relapsing Remitting Multiple Sclerosis patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Calocer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Droulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Launoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Defer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (2), pp.e0191646. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0191646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01856017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Describing the association between socioeconomic inequalities and cancer survival: methodological guidelines and illustration with population-based data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hadrien Charvat</w:t>
+                <w:t xml:space="preserve">Socioeconomic status impacts survival and access to resection in pancreatic adenocarcinoma: A high-resolution population-based cancer registry study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Thobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Mulliri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Dolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10, pp.561 - 573. </w:t>
+              <w:t xml:space="preserve">Surgical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (4), pp.759-766. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2147/CLEP.S150848⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.suronc.2018.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01856003v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02103296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic status impacts survival and access to resection in pancreatic adenocarcinoma: A high-resolution population-based cancer registry study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bouvier</w:t>
+                <w:t xml:space="preserve">Socioeconomic environment and disparities in cancer survival for 19 solid tumor sites: An analysis of the French Network of Cancer Registries (FRANCIM) data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Remontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgical Oncology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.31951⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.suronc.2018.10.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">inserm-02103296v1</w:t>
+                <w:t xml:space="preserve">inserm-01961039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic environment and disparities in cancer survival for 19 solid tumor sites: An analysis of the French Network of Cancer Registries (FRANCIM) data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadine Bossard</w:t>
+                <w:t xml:space="preserve">No effect of comorbidities on the association between social deprivation and geographical access to the reference care center in the management of colon cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy de Mil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Launoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijc.31951⟩</w:t>
+              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (3), pp.297-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dld.2017.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01961039v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02093911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No effect of comorbidities on the association between social deprivation and geographical access to the reference care center in the management of colon cancer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">European Deprivation Index: designed to tackle socioeconomic inequalities in cancer in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Launoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Bryère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (suppl_4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/cky213.625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dld.2017.10.015⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">inserm-02093911v1</w:t>
+                <w:t xml:space="preserve">hal-05558267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Deprivation Index: designed to tackle socioeconomic inequalities in cancer in Europe</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Patient navigation to reduce social inequalities in colorectal cancer screening participation: A cluster randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy de Mil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Berchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/cky213.625⟩</w:t>
+              <w:t xml:space="preserve">Preventive Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 103, pp.76-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2017.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05558267v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02092471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient navigation to reduce social inequalities in colorectal cancer screening participation: A cluster randomized controlled trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Could mobile mammography reduce social and geographic inequalities in breast cancer screening participation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Célia Berchi</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Guittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Preventive Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 103, pp.76-83. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 100, pp.84-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2017.04.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2017.08.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">inserm-02092471v1</w:t>
+                <w:t xml:space="preserve">inserm-02091197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could mobile mammography reduce social and geographic inequalities in breast cancer screening participation?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Diagnosis and management of head and neck cancers in a high-incidence area in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Valerie Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lydia Guittet</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Bara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lapôtre-Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (26), pp.e7285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MD.0000000000007285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2017.04.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">inserm-02091197v1</w:t>
+                <w:t xml:space="preserve">hal-05509995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis and management of head and neck cancers in a high-incidence area in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Valerie Guizard</w:t>
+                <w:t xml:space="preserve">Neighborhood deprivation and risk of head and neck cancer: A multilevel analysis from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Bryere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Menvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Lapôtre-Ledoux</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Molinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MD.0000000000007285⟩</w:t>
+              <w:t xml:space="preserve">Oral Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71, pp.144--149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oraloncology.2017.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05509995v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighborhood deprivation and risk of head and neck cancer: A multilevel analysis from France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwenn Menvielle</w:t>
+                <w:t xml:space="preserve">Factors related to the relative survival of patients with diffuse large B-cell lymphoma in a population-based study in France: does socio-economic status have a role?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Le Guyader-Peyrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Orazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Molinie</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Maynadié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Troussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oral Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oraloncology.2017.06.014⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 102 (3), pp.584-592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2016.152918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578588v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01559872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors related to the relative survival of patients with diffuse large B-cell lymphoma in a population-based study in France: does socio-economic status have a role?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Troussard</w:t>
+                <w:t xml:space="preserve">Oral cancer characteristics in France: Descriptive epidemiology for early detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Jéhannin-Ligier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lapôtre-Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2016.152918⟩</w:t>
+              <w:t xml:space="preserve">Journal of Stomatology, Oral and Maxillofacial Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jormas.2017.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01559872v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could mobile mammography reduce social and geographic inequalities in breast cancer screening participation?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Launay</w:t>
+                <w:t xml:space="preserve">Trends in net survival from rectal cancer in six European Latin countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lydia Guittet</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria C. Carmona-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2017.04.006⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (Supplement 1), pp.S48 - S55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CEJ.0000000000000305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05558273v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral cancer characteristics in France: Descriptive epidemiology for early detection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Coureau</w:t>
+                <w:t xml:space="preserve">Influence of a screening navigation program on social inequalities in health beliefs about colorectal cancer screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Guittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Stomatology, Oral and Maxillofacial Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jormas.2017.02.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (8), pp.1700-1710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1359105314564018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01906350v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in net survival from rectal cancer in six European Latin countries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Manfredi</w:t>
+                <w:t xml:space="preserve">Assessment of the ecological bias of seven aggregate social deprivation indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Bryere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nane Copin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer Prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/CEJ.0000000000000305⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), pp.86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-016-4007-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528967v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01438556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a cross-cultural deprivation index in five European countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Lillini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, pp.493 - 499. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+              <w:t xml:space="preserve">, 2016, 70 (5), pp.493-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/jech-2015-205729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910096v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02367141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a screening navigation program on social inequalities in health beliefs about colorectal cancer screening</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Guillaume</w:t>
+                <w:t xml:space="preserve">Pancreatic cancer: Wait times from presentation to treatment and survival in a population-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jooste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Arveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Maynadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Health Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1359105314564018⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 139 (5), pp.1073 - 1080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.30166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943527v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a cross-cultural deprivation index in five European countries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Pornet</w:t>
+                <w:t xml:space="preserve">Small-area geographic and socioeconomic inequalities in colorectal tumour detection in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Bourredjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik-André Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roberto Lillini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jech-2015-205729⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (4), pp.269 - 274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CEJ.0000000000000175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02367141v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the ecological bias of seven aggregate social deprivation indices</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Health professionals and the early detection of head and neck cancers: a population-based study in a high incidence area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ligier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Gusto</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-016-4007-8⟩</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp.456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12885-016-2531-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01438556v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01344998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pancreatic cancer: Wait times from presentation to treatment and survival in a population-based study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Jooste</w:t>
+                <w:t xml:space="preserve">What are the real waiting times for therapeutic management of head and neck cancer: a study in the general population in the north-west of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Valérie Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Maynadie</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Bara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lapôtre-Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijc.30166⟩</w:t>
+              <w:t xml:space="preserve">European Archives of Oto-Rhino-Laryngology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 273 (11), pp.3951-3958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00405-016-4056-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01413391v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-area geographic and socioeconomic inequalities in colorectal tumour detection in France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Cottet</w:t>
+                <w:t xml:space="preserve">Multi-state relative survival modelling of colorectal cancer progression and mortality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gilard-Pioc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Abrahamowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Mahboubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer Prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/CEJ.0000000000000175⟩</w:t>
+              <w:t xml:space="preserve">Cancer Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (3), pp.447-455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canep.2015.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01413371v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the real waiting times for therapeutic management of head and neck cancer: a study in the general population in the north-west of France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Valerie Guizard</w:t>
+                <w:t xml:space="preserve">Correction of misclassification bias induced by the residential mobility in studies examining the link between socioeconomic environment and cancer incidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Bryere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Lapôtre-Ledoux</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Guittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Archives of Oto-Rhino-Laryngology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00405-016-4056-8⟩</w:t>
+              <w:t xml:space="preserve">Cancer Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39, pp.256 - 264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canep.2014.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05510015v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health professionals and the early detection of head and neck cancers: a population-based study in a high incidence area</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Ligier</w:t>
+                <w:t xml:space="preserve">Socioeconomic environment and cancer incidence: a French population-based study in Normandy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Bryere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Babin</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Valérie Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 16 (1), pp.456. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12885-016-2531-7⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 14 (1), pp.87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2407-14-87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01344998v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00950127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-state relative survival modelling of colorectal cancer progression and mortality</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+                <w:t xml:space="preserve">The influence of geographical access to health care and material deprivation on colorectal cancer survival: Evidence from France and England</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.canep.2015.03.005⟩</w:t>
+              <w:t xml:space="preserve">Health &amp; Place</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30, pp.36 - 44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.healthplace.2014.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05495602v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01870353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction of misclassification bias induced by the residential mobility in studies examining the link between socioeconomic environment and cancer incidence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Pornet</w:t>
+                <w:t xml:space="preserve">For patients with breast cancer, geographic and social disparities are independent determinants of access to specialized surgeons. A eleven-year population-based multilevel analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tienhan Sandrine Dabakuyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samiratou Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Poillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lydia Guittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.canep.2014.12.008⟩</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (1), pp.351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2407-12-351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05198656v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00743183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic environment and cancer incidence: a French population-based study in Normandy.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josephine Bryere</w:t>
+                <w:t xml:space="preserve">Construction of an adaptable European transnational ecological deprivation index: the French version</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne-Valérie Guizard</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Grosclaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2407-14-87⟩</w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 66 (11), pp.982-989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jech-2011-200311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00950127v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05574401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of geographical access to health care and material deprivation on colorectal cancer survival: Evidence from France and England</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Morris</w:t>
+                <w:t xml:space="preserve">Volume of surgical activity and lymph node evaluation for patients with colorectal cancer in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jooste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health &amp; Place</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.healthplace.2014.08.002⟩</w:t>
+              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (3), pp.261-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dld.2011.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01870353v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">For patients with breast cancer, geographic and social disparities are independent determinants of access to specialized surgeons. A eleven-year population-based multilevel analysis.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Poillot</w:t>
+                <w:t xml:space="preserve">Influence of socioeconomic environment on survival in patients diagnosed with esophageal cancer: a population-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2407-12-351⟩</w:t>
+              <w:t xml:space="preserve">Diseases of the Esophagus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (8), pp.723-730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1442-2050.2011.01312.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00743183v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of an adaptable European transnational ecological deprivation index: the French version</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Delpierre</w:t>
+                <w:t xml:space="preserve">Socio-geographical determinants of colonoscopy uptake after faecal occult blood test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dupont-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Launoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jech-2011-200311⟩</w:t>
+              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43 (9), pp.714-720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dld.2011.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05574401v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of socioeconomic environment on survival in patients diagnosed with esophageal cancer: a population-based study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inégalités sociales, de santé du constat à l’action – Intérêt de la mise en place d’un accompagnement personnalisé pour la réduction des inégalités sociales en cancérologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Guittet</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Berchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diseases of the Esophagus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1442-2050.2011.01312.x⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (1), pp.45-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2010.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495641v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934292v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volume of surgical activity and lymph node evaluation for patients with colorectal cancer in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eliciting population preferences for mass colorectal cancer screening organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Berchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Nayaradou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Launoy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Medical Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30, pp.224-233</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05495609v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00478487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-geographical determinants of colonoscopy uptake after faecal occult blood test</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Dupont-Lucas</w:t>
+                <w:t xml:space="preserve">Socioeconomic Determinants for Compliance to Colorectal Cancer Screening. A Multilevel Analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Morlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Launoy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dld.2011.03.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jech.2008.081117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495651v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00421598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités sociales, de santé du constat à l’action – Intérêt de la mise en place d’un accompagnement personnalisé pour la réduction des inégalités sociales en cancérologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eliciting Population Preferences for Mass Colorectal Cancer Screening Organization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Nayaradou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Berchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Launoy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2010.10.008⟩</w:t>
+              <w:t xml:space="preserve">Medical Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (2), pp.224-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0272989X09342747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01934292v2</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00421606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliciting population preferences for mass colorectal cancer screening organization</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Socioeconomic and geographic determinants of survival of patients with digestive cancer in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Remontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Danzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Trétarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Decision Making</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 95 (7), pp.944-949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.bjc.6603335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00478487v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00485675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic Determinants for Compliance to Colorectal Cancer Screening. A Multilevel Analysis.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Social and geographic disparities in access to reference care site for patients with colorectal cancer in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Velten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Buemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jech.2008.081117⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 92 (10), pp.1842-1845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.bjc.6602571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-00421598v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliciting Population Preferences for Mass Colorectal Cancer Screening Organization.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Social and geographical factors influencing the delay in treatment for colorectal cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...128 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Trétarre</w:t>
+                <w:t xml:space="preserve">C Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Velten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Buemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Menegoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 95 (7), pp.944-949. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.bjc.6603335⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 91 (9), pp.1751-1752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.bjc.6602170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...60 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
-              <w:r>
-[...204 lines deleted...]
-            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11324,91 +10922,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des inégalités socio-territoriales sur la mortalité en excès de patients atteints de SEP en France : une étude rétrospective observationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Calocer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Guittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11417,433 +11015,433 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Neurologies de Langue Française 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association JNLF, Apr 2024, Paris, France. pp.S134-S135, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurol.2024.02.265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of education level on multiple sclerosis disability progression in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Calocer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Defer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th Congress of the European-Committee-for-Treatment-and-Research-in-Multiple-Sclerosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Committee for Treatment and Research in Multiple Sclerosis (ECTRIMS), Oct 2022, Amsterdam, Netherlands. pp.113-114 / O154, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/13524585221123685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indice multiscalaire SCALE. Construire un indice d'accessibilité aux soins de premiers recours en France métropolitaine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Medjkane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine Data-SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Plateforme universitaire de données de Caen, Dec 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors related to non-Hodgkin's lymphoma long-time to treatment initiation and impact on survival in a population based study in France: is there a role of socioeconomic status?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Le Guyader-Peyrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ozario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Le Guyader-Peyrou</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Maynadié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Troussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Congress of the European-Hematology-Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Copenhague, Denmark. pp.687-688</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11853,288 +11451,288 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indice d'accessibilité (SCALe) aux soins en France métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Medjkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Launoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Saint-Etienne (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05043031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of socio-economic status on excess mortality of multiple sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon A. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Calocer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fauvernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Remontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECTRIMS 2023 (39e Congrès annuel du Comité européen pour le traitement et la recherche sur la sclérose en plaques)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Milan, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sage Journals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Multiple Sclerosis Journal, 29 (3_SUPPL), pp.456-457, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12144,251 +11742,251 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographical Remoteness and Cancer Survival in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Environment and Cancer in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.287-296, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-69329-9_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The European Deprivation Index: A Tool to Help Build an Evidence-Based Cancer Policy for Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Launoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Bryère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Environment and Cancer in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.13-19, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-69329-9_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId377"/>
+      <w:footerReference w:type="default" r:id="rId373"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12456,51 +12054,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3D2372AC"/>
+    <w:nsid w:val="99DAAFD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12687,51 +12285,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-dejardin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6561-1430" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138784337" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008584v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wilson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Merville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dejardin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Gardy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rollet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-024-01199-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419488v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaigneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Nga Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bouvier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-025-15174-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320045v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Bardoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Sabbagh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Menahem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pellegrin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2025.07.005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317361v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Laplanche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guida" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Moissonnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Launay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Beranger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.123030" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339351v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Calocer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rollot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvernier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12883-025-04459-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05320887v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchirv.2025.05.007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814408v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lefort" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Camdessanch&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ciron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585241289274" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495663v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Guittet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Gardy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alves" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dupont" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-025-14895-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198631v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;val&#233;rie Guizard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouvier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.35519" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419555v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04543655v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Godet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Beyer-Berjot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ouaissi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zerbib" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surg.2024.02.009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482807v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guillot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Medjkane" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Launoy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21030276" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646786v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Delehaye" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pellier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Esvan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/po.2024.043073" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495518v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thobie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pouchucq" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-024-10883-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495548v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Thomas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Lebreton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bouhier-Leporrier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.1056314" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495531v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lubrano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Boudjema" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12082852" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495539v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mulliri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gardy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pocard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2023.02.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495535v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jooste" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Queneherve" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2023.03.228" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04142554v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Deshayes-Pin&#231;on" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morlais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Roth-Delgado" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merckel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lacour" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2023.116425" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495498v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/hpg.2023.2619" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430590v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Merville" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Guillaume" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2023.1310315" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882628v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huah Shin Ng" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinshan Zhao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585221129963" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495542v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legendre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Cerasuolo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Boyer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ndt.2023.24" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495546v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delapierre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Troussard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Damaj" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2022.102292" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198637v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Guizard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15051516" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430599v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lee Bion" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Savey" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12062132" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430605v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Auge" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11216310" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430621v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cariou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2021.06.029" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495555v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mulliri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robaszkiewicz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14071777" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430619v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Roux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-022-05937-w" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495553v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lelorain" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bara" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-066559" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430617v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430609v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guillaume" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Beuriot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-022-06480-w" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198648v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Bry&#232;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19042311" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04215546v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13205156" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495566v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dolladille" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chr&#233;tien" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Peyro-Saint-Paul" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Alexandre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13311-021-01073-y" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469610v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/heq.2019.0099" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02469442v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kwiatkowski" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bourre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vermersch" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msard.2020.101930" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02445289v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Beaumier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence B&#233;chade" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lassalle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigneau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfz245" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02112203v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Eid" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2019.01.001" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02110139v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ijgc-2018-000097" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02271030v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaillard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Saint-G&#233;rand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221417" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02100771v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Dolet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00384-019-03272-8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02448146v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my de Mil" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2019.06.001" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02096495v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2017.09.020" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01856017v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Droulon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Defer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191646" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01856003v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Belot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remontet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rachet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Charvat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CLEP.S150848" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02103296v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suronc.2018.10.008" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR13Z79M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01961039v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bossard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.31951" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02093911v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Bouvier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2017.10.015" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9SLNV9N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558267v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Launoy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Launay" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dejardin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bry&#232;re" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky213.625" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02092471v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Berchi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2017.08.012" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDSBG2G6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02091197v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2017.04.006" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMKQ54V1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509995v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Valerie Guizard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lap&#244;tre-Ledoux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000007285" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578588v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Bryere" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Menvielle" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Molinie" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oraloncology.2017.06.014" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559872v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Le Guyader-Peyrou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Orazio" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maynadi&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Troussard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2016.152918" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558273v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906350v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J&#233;hannin-Ligier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dejardin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lap&#244;tre-Ledoux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bara" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coureau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2017.02.003" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01528967v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Lepage" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C. Carmona-Garcia" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Manfredi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CEJ.0000000000000305" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910096v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pornet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lillini" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2015-205729" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943527v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vallet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105314564018" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02367141v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01438556v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Bryere" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nane Copin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gusto" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-016-4007-8" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01413391v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arveux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maynadie" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.30166" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01413371v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bourredjem" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik-Andr&#233; Sauleau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Cottet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CEJ.0000000000000175" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510015v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-016-4056-8" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01344998v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ligier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benoit" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Babin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-016-2531-7" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495602v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gilard-Pioc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Abrahamowicz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mahboubi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2015.03.005" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PXZ6NW4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198656v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2014.12.008" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GN2GBSPJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00950127v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Colonna" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-14-87" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01870353v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Jones" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rachet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morris" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2014.08.002" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00743183v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gentil" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tienhan Sandrine Dabakuyo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiratou Ouedraogo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Poillot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-12-351" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05574401v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Grosclaude" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2011-200311" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495641v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Launay" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pornet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morlais" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guittet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1442-2050.2011.01312.x" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495609v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ruault" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2011.10.003" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K9HK9T9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495651v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupont-Lucas" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dancourt" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2011.03.003" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QNMZW5Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01934292v2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Mignon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2010.10.008" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00478487v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Nayaradou" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00421598v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2008.081117" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-1DR39JDF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00421606v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0272989X09342747" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485675v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Remontet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Bouvier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Danzon" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tr&#233;tarre" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6603335" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495598v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M Bouvier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Herbert" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Velten" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Buemi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6602571" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495592v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F M&#233;n&#233;goz" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6602170" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530561v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2024.02.265" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925167v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calocer" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Defer" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585221123685" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132629v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01385024v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ozario" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043031v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925229v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon A. Wilson" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rollot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fauvernier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Remontet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ectrims.eu/msmilan2023/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495575v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69329-9_19" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558386v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69329-9_3" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-dejardin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6561-1430" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138784337" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008584v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wilson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Merville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dejardin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Gardy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rollet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-024-01199-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320045v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Bardoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Sabbagh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Menahem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pellegrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2025.07.005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317361v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Laplanche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guida" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Moissonnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Launay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Beranger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.123030" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339351v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Calocer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rollot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvernier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12883-025-04459-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419488v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaigneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Nga Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bouvier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-025-15174-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05320887v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchirv.2025.05.007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814408v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lefort" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Camdessanch&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ciron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585241289274" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495663v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Guittet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Gardy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alves" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dupont" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-025-14895-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198631v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Guizard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouvier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.35519" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04543655v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Godet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Beyer-Berjot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ouaissi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zerbib" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surg.2024.02.009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646786v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Delehaye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pellier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Esvan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/po.2024.043073" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482807v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guillot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Medjkane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Launoy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21030276" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495518v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thobie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pouchucq" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-024-10883-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495531v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lubrano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Boudjema" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12082852" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495548v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Thomas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Lebreton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bouhier-Leporrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.1056314" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04142554v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Deshayes-Pin&#231;on" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morlais" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Roth-Delgado" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merckel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lacour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2023.116425" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495539v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mulliri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gardy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pocard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2023.02.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495535v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jooste" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Queneherve" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2023.03.228" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495498v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/hpg.2023.2619" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430590v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Merville" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Guillaume" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2023.1310315" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882628v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huah Shin Ng" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinshan Zhao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585221129963" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495542v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legendre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Cerasuolo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Boyer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ndt.2023.24" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495546v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delapierre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Troussard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Damaj" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2022.102292" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198637v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15051516" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430599v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lee Bion" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Savey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12062132" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430605v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Auge" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11216310" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430621v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cariou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2021.06.029" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495555v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mulliri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robaszkiewicz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14071777" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430619v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Roux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-022-05937-w" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495553v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lelorain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bara" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-066559" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430609v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guillaume" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Beuriot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-022-06480-w" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198648v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Bry&#232;re" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19042311" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430617v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04215546v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13205156" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495566v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dolladille" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chr&#233;tien" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Peyro-Saint-Paul" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Alexandre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13311-021-01073-y" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469610v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/heq.2019.0099" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02469442v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kwiatkowski" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bourre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vermersch" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msard.2020.101930" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02445289v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Beaumier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence B&#233;chade" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lassalle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigneau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfz245" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02112203v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Eid" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2019.01.001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02110139v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ijgc-2018-000097" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02100771v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Dolet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00384-019-03272-8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02271030v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaillard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Saint-G&#233;rand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221417" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02448146v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my de Mil" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2019.06.001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01856003v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Belot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remontet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rachet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Charvat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CLEP.S150848" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02096495v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2017.09.020" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01856017v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Droulon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Defer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191646" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02103296v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suronc.2018.10.008" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR13Z79M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01961039v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bossard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.31951" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02093911v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Bouvier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2017.10.015" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9SLNV9N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558267v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Launoy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Launay" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dejardin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bry&#232;re" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky213.625" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02092471v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Berchi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2017.08.012" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDSBG2G6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02091197v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2017.04.006" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMKQ54V1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509995v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Valerie Guizard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lap&#244;tre-Ledoux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000007285" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578588v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Bryere" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Menvielle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Molinie" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oraloncology.2017.06.014" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559872v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Le Guyader-Peyrou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Orazio" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maynadi&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Troussard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2016.152918" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906350v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J&#233;hannin-Ligier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dejardin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lap&#244;tre-Ledoux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bara" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coureau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2017.02.003" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FC4JV4KQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01528967v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Lepage" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C. Carmona-Garcia" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Manfredi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CEJ.0000000000000305" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943527v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vallet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105314564018" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01438556v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Bryere" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pornet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nane Copin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gusto" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-016-4007-8" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02367141v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lillini" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2015-205729" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01413391v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arveux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maynadie" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.30166" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01413371v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bourredjem" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik-Andr&#233; Sauleau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Cottet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CEJ.0000000000000175" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01344998v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ligier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benoit" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Babin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-016-2531-7" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510015v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-016-4056-8" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495602v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gilard-Pioc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Abrahamowicz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mahboubi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2015.03.005" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PXZ6NW4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198656v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2014.12.008" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GN2GBSPJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00950127v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Colonna" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-14-87" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01870353v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Jones" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rachet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morris" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2014.08.002" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00743183v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gentil" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tienhan Sandrine Dabakuyo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiratou Ouedraogo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Poillot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-12-351" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05574401v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Grosclaude" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2011-200311" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495609v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ruault" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2011.10.003" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K9HK9T9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495641v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Launay" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pornet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morlais" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guittet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1442-2050.2011.01312.x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495651v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupont-Lucas" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dancourt" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2011.03.003" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QNMZW5Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01934292v2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Mignon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2010.10.008" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00478487v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Nayaradou" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00421598v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2008.081117" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-1DR39JDF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00421606v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0272989X09342747" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485675v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Remontet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Bouvier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Danzon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tr&#233;tarre" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6603335" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495598v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Herbert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Velten" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Buemi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6602571" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495592v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Menegoz" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6602170" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530561v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2024.02.265" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925167v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calocer" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Defer" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585221123685" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132629v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01385024v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ozario" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043031v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925229v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon A. Wilson" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rollot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fauvernier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Remontet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ectrims.eu/msmilan2023/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495575v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69329-9_19" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558386v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69329-9_3" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>