--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -147,195 +147,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (80)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (81)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of mortality tables by level of deprivation in the study of social inequalities in cancer survival</w:t>
+                <w:t xml:space="preserve">Impact of timing of access to endoscopic drainage and social determinants of health on the prognosis of patients with periampullary cancer diagnosed through jaundice: a multicenter retrospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Wilson</w:t>
+                <w:t xml:space="preserve">Benoît Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophelie Merville</w:t>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+                <w:t xml:space="preserve">Wendy Kam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josephine Gardy</w:t>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Rollet</w:t>
+                <w:t xml:space="preserve">Laurent Mosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 40 (2), pp.213-223. </w:t>
+              <w:t xml:space="preserve">Therapeutic Advances in Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 19, pp.17562848261426095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10654-024-01199-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/17562848261426095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05008584v1</w:t>
+                <w:t xml:space="preserve">hal-05614683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the prevalence of medium- and long-term surgical complications in sigmoid diverticulitis? Results of an observational and analytical cohort study</w:t>
               </w:r>
@@ -373,51 +373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Menahem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Visceral Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
@@ -494,146 +494,146 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Moissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Beranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 286 (3), pp.123030. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+              <w:t xml:space="preserve">, 2025, 286 (3), pp.123030-1:123030-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envres.2025.123030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05317361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of geographical accessibility to specialist and primary care givers on excess mortality of multiple sclerosis patients in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -687,727 +687,727 @@
               <w:t xml:space="preserve">BMC Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25 (1), pp.441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12883-025-04459-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The socioeconomic environment and access to care affect the survival of patients with hepatocellular carcinoma and intrahepatic cholangiocarcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Nga Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Gardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25 (1), pp.1896. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12885-025-15174-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle est la prévalence des complications chirurgicales à moyen et à long-terme dans la diverticulite sigmoïdienne ? Résultats d’une étude de cohorte observationnelle et analytique</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Use of mortality tables by level of deprivation in the study of social inequalities in cancer survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophelie Merville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Gardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Chirurgie Viscérale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (2), pp.213-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10654-024-01199-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jchirv.2025.05.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05320887v1</w:t>
+                <w:t xml:space="preserve">hal-05008584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between education level and disability progression in patients with multiple sclerosis in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Quelle est la prévalence des complications chirurgicales à moyen et à long-terme dans la diverticulite sigmoïdienne ? Résultats d’une étude de cohorte observationnelle et analytique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Bardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Sabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Menahem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Pellegrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Ciron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/13524585241289274⟩</w:t>
+              <w:t xml:space="preserve">Journal de Chirurgie Viscérale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchirv.2025.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04814408v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of microsatellite instability testing in a population-based cohort of patients with colorectal cancer in France in the years leading up to official recommendations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Wilson</w:t>
+                <w:t xml:space="preserve">Association between education level and disability progression in patients with multiple sclerosis in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Guittet</w:t>
+                <w:t xml:space="preserve">Eric Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joséphine Gardy</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Camdessanché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Alves</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Dupont</w:t>
+                <w:t xml:space="preserve">Jonathan Ciron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12885-025-14895-2⟩</w:t>
+              <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (1), pp.59-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/13524585241289274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495663v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to primary care and mortality in excess for patients with cancer in France: Results from 21 French Cancer Registries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Evolution of microsatellite instability testing in a population-based cohort of patients with colorectal cancer in France in the years leading up to official recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Guittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Gardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Wilson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Launay</w:t>
+                <w:t xml:space="preserve">Benoît Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 130 (23), pp.4096-4108. </w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.1450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cncr.35519⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12885-025-14895-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05198631v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk factors for emergency surgery for diverticulitis: A retrospective multicentric French study at 41 hospitals</w:t>
               </w:r>
@@ -1521,9398 +1521,9532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPACT de la déprivation sociale sur les difficultés psychosociales au décours d’un cancer pédiatrique : une étude prospective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial Accessibility to Primary Care in Metropolitan France: Results Using the SCALE Spatial Accessibility Index for All Regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Delehaye</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Fabien Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Medjkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Launoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18, pp.117-126. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (3), pp.276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.32604/po.2024.043073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph21030276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04646786v2</w:t>
+                <w:t xml:space="preserve">hal-04482807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Accessibility to Primary Care in Metropolitan France: Results Using the SCALE Spatial Accessibility Index for All Regions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">IMPACT de la déprivation sociale sur les difficultés psychosociales au décours d’un cancer pédiatrique : une étude prospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Delehaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Launoy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maxime Esvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 21 (3), pp.276. </w:t>
+              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18, pp.117-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph21030276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.32604/po.2024.043073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04482807v1</w:t>
+                <w:t xml:space="preserve">hal-04646786v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between total weight loss and other metrics after bariatric surgery using a multilevel mixed-effects linear regression model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Access to primary care and mortality in excess for patients with cancer in France: Results from 21 French Cancer Registries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Gardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Thobie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Menahem</w:t>
+                <w:t xml:space="preserve">Anne-Valérie Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Pouchucq</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Véronique Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Alves</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgical Endoscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 38 (7), pp.3684-3690. </w:t>
+              <w:t xml:space="preserve">Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 130 (23), pp.4096-4108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00464-024-10883-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cncr.35519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495518v1</w:t>
+                <w:t xml:space="preserve">hal-05198631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Hemorrhagic Complications of Pancreatoduodenectomy in Patients with Cancer on Short- and Long-Term Mortality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Comparison between total weight loss and other metrics after bariatric surgery using a multilevel mixed-effects linear regression model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Thobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Menahem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Lubrano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karim Boudjema</w:t>
+                <w:t xml:space="preserve">Camille Pouchucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm12082852⟩</w:t>
+              <w:t xml:space="preserve">Surgical Endoscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (7), pp.3684-3690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00464-024-10883-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495531v1</w:t>
+                <w:t xml:space="preserve">hal-05495518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanent stoma after sphincter preservation for rectal cancer. A situation that occurs more often than you might think</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of the general population and children under five years of age in France exposed to magnetic field from high or very high voltage power line using geographic information system and extrapolated field data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Deshayes-Pinçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavie Thomas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Menahem</w:t>
+                <w:t xml:space="preserve">Fabrice Morlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gil Lebreton</w:t>
+                <w:t xml:space="preserve">Olivia Roth-Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Bouhier-Leporrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+                <w:t xml:space="preserve">Olivier Merckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fonc.2022.1056314⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 232, pp.116425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2023.116425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495548v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04142554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the general population and children under five years of age in France exposed to magnetic field from high or very high voltage power line using geographic information system and extrapolated field data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Social inequalities in health: How do they influence the natural history of colorectal cancer?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Morlais</w:t>
+                <w:t xml:space="preserve">A. Mulliri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Roth-Delgado</w:t>
+                <w:t xml:space="preserve">J. Gardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Merckel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Lacour</w:t>
+                <w:t xml:space="preserve">M. Pocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2023.116425⟩</w:t>
+              <w:t xml:space="preserve">Journal of Visceral Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 160 (3), pp.203-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jviscsurg.2023.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04142554v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social inequalities in health: How do they influence the natural history of colorectal cancer?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Survival variability across hospitals after resection for pancreatic adenocarcinoma: A multilevel survival analysis on a high-resolution population-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Thobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jooste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mulliri</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Pocard</w:t>
+                <w:t xml:space="preserve">Lucille Queneherve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Visceral Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jviscsurg.2023.02.002⟩</w:t>
+              <w:t xml:space="preserve">EJSO - European Journal of Surgical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49 (8), pp.1450-1456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejso.2023.03.228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495539v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival variability across hospitals after resection for pancreatic adenocarcinoma: A multilevel survival analysis on a high-resolution population-based study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Influence of Hemorrhagic Complications of Pancreatoduodenectomy in Patients with Cancer on Short- and Long-Term Mortality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Thobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bouvier</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Menahem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lubrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Jooste</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucille Queneherve</w:t>
+                <w:t xml:space="preserve">Karim Boudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJSO - European Journal of Surgical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejso.2023.03.228⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (8), pp.2852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm12082852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495535v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment étudier l’influence des inégalités sociales de santé en cancérologie digestive ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Permanent stoma after sphincter preservation for rectal cancer. A situation that occurs more often than you might think</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Menahem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bouhier-Leporrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hépato-Gastro &amp; Oncologie Digestive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/hpg.2023.2619⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2022.1056314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495498v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Area-based social inequalities in adult mortality: construction of French deprivation-specific life tables for the period 2016–2018</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Comment étudier l’influence des inégalités sociales de santé en cancérologie digestive ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, </w:t>
+              <w:t xml:space="preserve">Hépato-Gastro &amp; Oncologie Digestive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (7), pp.657-660. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2023.1310315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/hpg.2023.2619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05430590v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low socioeconomic status was associated with a higher mortality risk in multiple sclerosis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Area-based social inequalities in adult mortality: construction of French deprivation-specific life tables for the period 2016–2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huah Shin Ng</w:t>
+                <w:t xml:space="preserve">Ophélie Merville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feng Zhu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+                <w:t xml:space="preserve">Élodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/13524585221129963⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2023.1310315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03882628v1</w:t>
+                <w:t xml:space="preserve">hal-05430590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Area-based social inequalities in adult mortality: construction of French deprivation-specific life tables for the period 2016–2018</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low socioeconomic status was associated with a higher mortality risk in multiple sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Calocer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huah Shin Ng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Legendre</w:t>
+                <w:t xml:space="preserve">Feng Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damiano Cerasuolo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Yinshan Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ndt.2023.24⟩</w:t>
+              <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (3), pp.466-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/13524585221129963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495542v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of social status and social environment on net survival in patients with chronic lymphocytic leukemia: A high-resolution population-based study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Delapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Delapierre</w:t>
+                <w:t xml:space="preserve">X. Troussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Troussard</w:t>
+                <w:t xml:space="preserve">G. Damaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 82, pp.102292. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.canep.2022.102292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer Survival and Travel Time to Nearest Reference Care Center for 10 Cancer Sites: An Analysis of 21 French Cancer Registries</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bouvier</w:t>
+                <w:t xml:space="preserve">Area-based social inequalities in adult mortality: construction of French deprivation-specific life tables for the period 2016–2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Tron</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Damiano Cerasuolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers15051516⟩</w:t>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (3), pp.171-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ndt.2023.24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05198637v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laparoscopic Sleeve Gastrectomy versus Laparoscopic Roux-en-Y Gastric Bypass: An Analysis of Weight Loss Using a Multilevel Mixed-Effects Linear Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cancer Survival and Travel Time to Nearest Reference Care Center for 10 Cancer Sites: An Analysis of 21 French Cancer Registries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Gardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Valérie Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Pouchucq</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Véronique Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Savey</w:t>
+                <w:t xml:space="preserve">Laure Tron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (6), pp.2132. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm12062132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers15051516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05430599v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Lack of Follow-Up of Bariatric Surgery Patients: Experience of a Reference Center</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laparoscopic Sleeve Gastrectomy versus Laparoscopic Roux-en-Y Gastric Bypass: An Analysis of Weight Loss Using a Multilevel Mixed-Effects Linear Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pouchucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Auge</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Adrien Lee Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Savey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 11 (21), pp.6310. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm11216310⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 12 (6), pp.2132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm12062132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05430605v1</w:t>
+                <w:t xml:space="preserve">hal-05430599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of non-clinical factors on restorative rectal cancer surgery: An analysis of four specialized population-based digestive cancer registries in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Jooste</w:t>
+                <w:t xml:space="preserve">Analysis of the Lack of Follow-Up of Bariatric Surgery Patients: Experience of a Reference Center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Auge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Menahem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lee Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Savey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dld.2021.06.029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (21), pp.6310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm11216310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05430621v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Care Management and Survival of Patients Diagnosed with Synchronous Metastatic Colorectal Cancer: A High-Resolution Population-Based Study in Two French Areas</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Influence of non-clinical factors on restorative rectal cancer surgery: An analysis of four specialized population-based digestive cancer registries in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Robaszkiewicz</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jooste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (7), pp.1777. </w:t>
+              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (2), pp.258-267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers14071777⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dld.2021.06.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495555v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Geographical Health Accessibility and Socioeconomic Deprivation Associated with Outcomes Following Bariatric Surgery? A Retrospective Study in a High-Volume Referral Bariatric Surgical Center</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Care Management and Survival of Patients Diagnosed with Synchronous Metastatic Colorectal Cancer: A High-Resolution Population-Based Study in Two French Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Le Roux</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Andrea Mulliri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Gardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Launoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Robaszkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11695-022-05937-w⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (7), pp.1777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers14071777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05430619v1</w:t>
+                <w:t xml:space="preserve">hal-05495555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of empathy in the outcomes of colorectal cancer: protocol for a population-based study in two areas in France (EMPACOL Project)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Are Geographical Health Accessibility and Socioeconomic Deprivation Associated with Outcomes Following Bariatric Surgery? A Retrospective Study in a High-Volume Referral Bariatric Surgical Center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pouchucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Menahem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Gardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (11), pp.e066559. </w:t>
+              <w:t xml:space="preserve">Obesity Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (5), pp.1486-1497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2022-066559⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11695-022-05937-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495553v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a mobile mammography unit: concepts and randomized cluster trial protocol of a population health intervention research to reduce breast cancer screening inequalities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of empathy in the outcomes of colorectal cancer: protocol for a population-based study in two areas in France (EMPACOL Project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Mulliri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Guillaume</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Launay</w:t>
+                <w:t xml:space="preserve">Sophie Lelorain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Beuriot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+                <w:t xml:space="preserve">Simona Bara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Gardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (1), pp.562. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (11), pp.e066559. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13063-022-06480-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2022-066559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05430609v1</w:t>
+                <w:t xml:space="preserve">hal-05495553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can an Ecological Index of Deprivation Be Used at the Country Level? The Case of the French Version of the European Deprivation Index (F-EDI)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Evaluation of a mobile mammography unit: concepts and randomized cluster trial protocol of a population health intervention research to reduce breast cancer screening inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Beuriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joséphine Bryère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19042311⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (1), pp.562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-022-06480-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05198648v1</w:t>
+                <w:t xml:space="preserve">hal-05430609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Care Management and Survival of Patients Diagnosed with Synchronous Metastatic Colorectal Cancer: A High-Resolution Population-Based Study in Two French Areas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Robaszkiewicz</w:t>
+                <w:t xml:space="preserve">Can an Ecological Index of Deprivation Be Used at the Country Level? The Case of the French Version of the European Deprivation Index (F-EDI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Merville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Bryère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers14071777⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19042311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05430617v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic Environment and Survival in Patients with Digestive Cancers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Bouvier</w:t>
+                <w:t xml:space="preserve">Care Management and Survival of Patients Diagnosed with Synchronous Metastatic Colorectal Cancer: A High-Resolution Population-Based Study in Two French Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Mulliri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Gardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mélanie Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Launoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michel Robaszkiewicz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13 (20), pp.5156. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13205156⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 14 (7), pp.1777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers14071777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215546v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association Between Disease-Modifying Therapies Prescribed to Persons with Multiple Sclerosis and Cancer: a WHO Pharmacovigilance Database Analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+                <w:t xml:space="preserve">Socioeconomic Environment and Survival in Patients with Digestive Cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Robaszkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurotherapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13311-021-01073-y⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (20), pp.5156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13205156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495566v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Same Chance of Accessing Resection? Impact of Socioeconomic Status on Resection Rates Among Patients with Pancreatic Adenocarcinoma—A Systematic Review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Alves</w:t>
+                <w:t xml:space="preserve">Association Between Disease-Modifying Therapies Prescribed to Persons with Multiple Sclerosis and Cancer: a WHO Pharmacovigilance Database Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Dolladille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Peyro-Saint-Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Equity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/heq.2019.0099⟩</w:t>
+              <w:t xml:space="preserve">Neurotherapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (3), pp.1657-1664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13311-021-01073-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05469610v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic deprivation increases the risk of disability in multiple sclerosis patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Vermersch</w:t>
+                <w:t xml:space="preserve">Same Chance of Accessing Resection? Impact of Socioeconomic Status on Resection Rates Among Patients with Pancreatic Adenocarcinoma—A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Thobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Mulliri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Launoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiple Sclerosis and Related Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msard.2020.101930⟩</w:t>
+              <w:t xml:space="preserve">Health Equity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (1), pp.143-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/heq.2019.0099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02469442v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is self-care dialysis associated with social deprivation in a universal health care system? A cohort study with data from the Renal Epidemiology and Information Network Registry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Socioeconomic deprivation increases the risk of disability in multiple sclerosis patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Calocer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Kwiatkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Beaumier</w:t>
+                <w:t xml:space="preserve">Bertrand Bourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Béchade</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cécile Vigneau</w:t>
+                <w:t xml:space="preserve">Patrick Vermersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfz245⟩</w:t>
+              <w:t xml:space="preserve">Multiple Sclerosis and Related Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40, pp.101930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msard.2020.101930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02445289v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02469442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Has adherence to treatment guidelines for mid/low rectal cancer affected the management of patients? A monocentric study of 604 consecutive patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is self-care dialysis associated with social deprivation in a universal health care system? A cohort study with data from the Renal Epidemiology and Information Network Registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Beaumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Béchade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Eid</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Thobie</w:t>
+                <w:t xml:space="preserve">Mathilde Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Visceral Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jviscsurg.2019.01.001⟩</w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (5), pp.861-869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfz245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02112203v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of socioeconomic status on survival in patients with ovarian cancer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Has adherence to treatment guidelines for mid/low rectal cancer affected the management of patients? A monocentric study of 604 consecutive patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Menahem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Thobie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Valérie Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Gynecological Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Visceral Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 156 (4), pp.281-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jviscsurg.2019.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/ijgc-2018-000097⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-02110139v1</w:t>
+                <w:t xml:space="preserve">inserm-02112203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of social deprivation and remoteness on the likelihood of sphincter amputation for rectal cancer: a high-resolution population-based study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Impact of socioeconomic status on survival in patients with ovarian cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Gardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Thobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Thobie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annabel Boyer</w:t>
+                <w:t xml:space="preserve">Anne-Valérie Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Colorectal Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Gynecological Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/ijgc-2018-000097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00384-019-03272-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-02100771v1</w:t>
+                <w:t xml:space="preserve">inserm-02110139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for building a geographical accessibility health index throughout metropolitan France</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of social deprivation and remoteness on the likelihood of sphincter amputation for rectal cancer: a high-resolution population-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Saint-Gérand</w:t>
+                <w:t xml:space="preserve">Nathan Dolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Thobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (8), pp.e0221417. </w:t>
+              <w:t xml:space="preserve">International Journal of Colorectal Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (5), pp.927-931. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0221417⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00384-019-03272-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02271030v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02100771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-Effectiveness Analysis of a Mobile Mammography Unit for Breast Cancer Screening to Reduce Geographic and Social Health Inequalities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methodology for building a geographical accessibility health index throughout metropolitan France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy de Mil</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+                <w:t xml:space="preserve">David Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Medjkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Saint-Gérand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jval.2019.06.001⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (8), pp.e0221417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0221417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02448146v1</w:t>
+                <w:t xml:space="preserve">inserm-02271030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Describing the association between socioeconomic inequalities and cancer survival: methodological guidelines and illustration with population-based data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cost-Effectiveness Analysis of a Mobile Mammography Unit for Breast Cancer Screening to Reduce Geographic and Social Health Inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Remontet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Rémy de Mil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Guittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hadrien Charvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/CLEP.S150848⟩</w:t>
+              <w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (10), pp.1111-1118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jval.2019.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01856003v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02448146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-Effectiveness Analysis of a Navigation Program for Colorectal Cancer Screening to Reduce Social Health Inequalities: A French Cluster Randomized Controlled Trial</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Describing the association between socioeconomic inequalities and cancer survival: methodological guidelines and illustration with population-based data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Remontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bouvier</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Charvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jval.2017.09.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10, pp.561 - 573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/CLEP.S150848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02096495v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01856003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-economic status influences access to second-line disease modifying treatment in Relapsing Remitting Multiple Sclerosis patients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Cost-Effectiveness Analysis of a Navigation Program for Colorectal Cancer Screening to Reduce Social Health Inequalities: A French Cluster Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy de Mil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Guittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (2), pp.e0191646. </w:t>
+              <w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (6), pp.685-691. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0191646⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jval.2017.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01856017v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02096495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic status impacts survival and access to resection in pancreatic adenocarcinoma: A high-resolution population-based cancer registry study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Socio-economic status influences access to second-line disease modifying treatment in Relapsing Remitting Multiple Sclerosis patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Calocer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Droulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Launoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Defer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.suronc.2018.10.008⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (2), pp.e0191646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0191646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02103296v1</w:t>
+                <w:t xml:space="preserve">inserm-01856017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic environment and disparities in cancer survival for 19 solid tumor sites: An analysis of the French Network of Cancer Registries (FRANCIM) data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadine Bossard</w:t>
+                <w:t xml:space="preserve">Socioeconomic status impacts survival and access to resection in pancreatic adenocarcinoma: A high-resolution population-based cancer registry study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Thobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Mulliri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Dolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Epub ahead of print. </w:t>
+              <w:t xml:space="preserve">Surgical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (4), pp.759-766. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ijc.31951⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.suronc.2018.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01961039v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02103296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No effect of comorbidities on the association between social deprivation and geographical access to the reference care center in the management of colon cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guy Launoy</w:t>
+                <w:t xml:space="preserve">Socioeconomic environment and disparities in cancer survival for 19 solid tumor sites: An analysis of the French Network of Cancer Registries (FRANCIM) data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Remontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dld.2017.10.015⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.31951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-02093911v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01961039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Deprivation Index: designed to tackle socioeconomic inequalities in cancer in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">No effect of comorbidities on the association between social deprivation and geographical access to the reference care center in the management of colon cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Launoy</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Veronique Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy de Mil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Launoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/cky213.625⟩</w:t>
+              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (3), pp.297-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dld.2017.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05558267v1</w:t>
+                <w:t xml:space="preserve">inserm-02093911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient navigation to reduce social inequalities in colorectal cancer screening participation: A cluster randomized controlled trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">European Deprivation Index: designed to tackle socioeconomic inequalities in cancer in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Launoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Bryère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2017.08.012⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (suppl_4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/cky213.625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-02092471v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could mobile mammography reduce social and geographic inequalities in breast cancer screening participation?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Patient navigation to reduce social inequalities in colorectal cancer screening participation: A cluster randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lydia Guittet</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy de Mil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Berchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Preventive Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 100, pp.84-88. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2017.04.006⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 103, pp.76-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2017.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02091197v1</w:t>
+                <w:t xml:space="preserve">inserm-02092471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis and management of head and neck cancers in a high-incidence area in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Could mobile mammography reduce social and geographic inequalities in breast cancer screening participation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Lapôtre-Ledoux</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Guittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Preventive Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100, pp.84-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2017.04.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/MD.0000000000007285⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05509995v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02091197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighborhood deprivation and risk of head and neck cancer: A multilevel analysis from France</w:t>
+                <w:t xml:space="preserve">Diagnosis and management of head and neck cancers in a high-incidence area in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joséphine Bryere</w:t>
+                <w:t xml:space="preserve">Anne-Valerie Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Bara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenn Menvielle</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florence Molinie</w:t>
+                <w:t xml:space="preserve">Bénédicte Lapôtre-Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oral Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oraloncology.2017.06.014⟩</w:t>
+              <w:t xml:space="preserve">Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (26), pp.e7285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MD.0000000000007285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578588v1</w:t>
+                <w:t xml:space="preserve">hal-05509995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors related to the relative survival of patients with diffuse large B-cell lymphoma in a population-based study in France: does socio-economic status have a role?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Le Guyader-Peyrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Le Guyader-Peyrou</w:t>
+                <w:t xml:space="preserve">Sébastien Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Orazio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+                <w:t xml:space="preserve">Marc Maynadié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Troussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haematologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 102 (3), pp.584-592. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3324/haematol.2016.152918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01559872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral cancer characteristics in France: Descriptive epidemiology for early detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neighborhood deprivation and risk of head and neck cancer: A multilevel analysis from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Bryere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Jéhannin-Ligier</w:t>
+                <w:t xml:space="preserve">Gwenn Menvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Dejardin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Coureau</w:t>
+                <w:t xml:space="preserve">Florence Molinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Stomatology, Oral and Maxillofacial Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jormas.2017.02.003⟩</w:t>
+              <w:t xml:space="preserve">Oral Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71, pp.144--149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oraloncology.2017.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01906350v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in net survival from rectal cancer in six European Latin countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oral cancer characteristics in France: Descriptive epidemiology for early detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Jéhannin-Ligier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lapôtre-Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Côme Lepage</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Manfredi</w:t>
+                <w:t xml:space="preserve">G. Coureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer Prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/CEJ.0000000000000305⟩</w:t>
+              <w:t xml:space="preserve">Journal of Stomatology, Oral and Maxillofacial Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jormas.2017.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528967v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a screening navigation program on social inequalities in health beliefs about colorectal cancer screening</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trends in net survival from rectal cancer in six European Latin countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Vallet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bouvier</w:t>
+                <w:t xml:space="preserve">Maria C. Carmona-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Health Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1359105314564018⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (Supplement 1), pp.S48 - S55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CEJ.0000000000000305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943527v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the ecological bias of seven aggregate social deprivation indices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Bryere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nane Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (1), pp.86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12889-016-4007-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01438556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a cross-cultural deprivation index in five European countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Lillini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 70 (5), pp.493-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/jech-2015-205729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02367141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pancreatic cancer: Wait times from presentation to treatment and survival in a population-based study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Influence of a screening navigation program on social inequalities in health beliefs about colorectal cancer screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Guittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bouvier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Maynadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 139 (5), pp.1073 - 1080. </w:t>
+              <w:t xml:space="preserve">Journal of Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (8), pp.1700-1710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ijc.30166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1359105314564018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01413391v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-area geographic and socioeconomic inequalities in colorectal tumour detection in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pancreatic cancer: Wait times from presentation to treatment and survival in a population-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jooste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Fournel</w:t>
+                <w:t xml:space="preserve">Patrick Arveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahmane Bourredjem</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+                <w:t xml:space="preserve">Marc Maynadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer Prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/CEJ.0000000000000175⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 139 (5), pp.1073 - 1080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.30166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01413371v1</w:t>
+                <w:t xml:space="preserve">hal-01413391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health professionals and the early detection of head and neck cancers: a population-based study in a high incidence area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Small-area geographic and socioeconomic inequalities in colorectal tumour detection in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Bourredjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Ligier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Erik-André Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12885-016-2531-7⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (4), pp.269 - 274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CEJ.0000000000000175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01344998v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the real waiting times for therapeutic management of head and neck cancer: a study in the general population in the north-west of France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Health professionals and the early detection of head and neck cancers: a population-based study in a high incidence area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ligier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Lapôtre-Ledoux</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Archives of Oto-Rhino-Laryngology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00405-016-4056-8⟩</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp.456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12885-016-2531-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05510015v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01344998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-state relative survival modelling of colorectal cancer progression and mortality</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">What are the real waiting times for therapeutic management of head and neck cancer: a study in the general population in the north-west of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Valérie Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Bara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lapôtre-Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.canep.2015.03.005⟩</w:t>
+              <w:t xml:space="preserve">European Archives of Oto-Rhino-Laryngology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 273 (11), pp.3951-3958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00405-016-4056-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05495602v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction of misclassification bias induced by the residential mobility in studies examining the link between socioeconomic environment and cancer incidence</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Multi-state relative survival modelling of colorectal cancer progression and mortality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gilard-Pioc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Abrahamowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Mahboubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lydia Guittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 39, pp.256 - 264. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.canep.2014.12.008⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 39 (3), pp.447-455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canep.2015.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05198656v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic environment and cancer incidence: a French population-based study in Normandy.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+                <w:t xml:space="preserve">Correction of misclassification bias induced by the residential mobility in studies examining the link between socioeconomic environment and cancer incidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Bryere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne-Valérie Guizard</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Guittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14 (1), pp.87. </w:t>
+              <w:t xml:space="preserve">Cancer Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39, pp.256 - 264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2407-14-87⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.canep.2014.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00950127v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of geographical access to health care and material deprivation on colorectal cancer survival: Evidence from France and England</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A.P. Jones</w:t>
+                <w:t xml:space="preserve">Socioeconomic environment and cancer incidence: a French population-based study in Normandy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Bryere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Rachet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bouvier</w:t>
+                <w:t xml:space="preserve">Marc Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Valérie Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health &amp; Place</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.healthplace.2014.08.002⟩</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (1), pp.87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2407-14-87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01870353v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00950127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">For patients with breast cancer, geographic and social disparities are independent determinants of access to specialized surgeons. A eleven-year population-based multilevel analysis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The influence of geographical access to health care and material deprivation on colorectal cancer survival: Evidence from France and England</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Gentil</w:t>
+                <w:t xml:space="preserve">B. Rachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tienhan Sandrine Dabakuyo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+                <w:t xml:space="preserve">E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2407-12-351⟩</w:t>
+              <w:t xml:space="preserve">Health &amp; Place</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30, pp.36 - 44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.healthplace.2014.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00743183v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01870353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of an adaptable European transnational ecological deprivation index: the French version</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Pornet</w:t>
+                <w:t xml:space="preserve">For patients with breast cancer, geographic and social disparities are independent determinants of access to specialized surgeons. A eleven-year population-based multilevel analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tienhan Sandrine Dabakuyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Delpierre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Samiratou Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Poillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 66 (11), pp.982-989. </w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (1), pp.351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jech-2011-200311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2407-12-351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05574401v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00743183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volume of surgical activity and lymph node evaluation for patients with colorectal cancer in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Construction of an adaptable European transnational ecological deprivation index: the French version</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bouvier</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Grosclaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dld.2011.10.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 66 (11), pp.982-989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jech-2011-200311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495609v1</w:t>
+                <w:t xml:space="preserve">inserm-05574401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of socioeconomic environment on survival in patients diagnosed with esophageal cancer: a population-based study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Volume of surgical activity and lymph node evaluation for patients with colorectal cancer in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Launay</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. Guittet</w:t>
+                <w:t xml:space="preserve">Edouard Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jooste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diseases of the Esophagus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1442-2050.2011.01312.x⟩</w:t>
+              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (3), pp.261-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dld.2011.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495641v1</w:t>
+                <w:t xml:space="preserve">hal-05495609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-geographical determinants of colonoscopy uptake after faecal occult blood test</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of socioeconomic environment on survival in patients diagnosed with esophageal cancer: a population-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Dupont-Lucas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+                <w:t xml:space="preserve">F. Morlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dancourt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guy Launoy</w:t>
+                <w:t xml:space="preserve">L. Guittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 43 (9), pp.714-720. </w:t>
+              <w:t xml:space="preserve">Diseases of the Esophagus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (8), pp.723-730. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dld.2011.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1442-2050.2011.01312.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05495651v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités sociales, de santé du constat à l’action – Intérêt de la mise en place d’un accompagnement personnalisé pour la réduction des inégalités sociales en cancérologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Socio-geographical determinants of colonoscopy uptake after faecal occult blood test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dupont-Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Mignon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elodie Guillaume</w:t>
+                <w:t xml:space="preserve">Vincent Dancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Launoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 59 (1), pp.45-51. </w:t>
+              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43 (9), pp.714-720. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2010.10.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dld.2011.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01934292v2</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliciting population preferences for mass colorectal cancer screening organization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Inégalités sociales, de santé du constat à l’action – Intérêt de la mise en place d’un accompagnement personnalisé pour la réduction des inégalités sociales en cancérologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Berchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Decision Making</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (1), pp.45-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2010.10.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00478487v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934292v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic Determinants for Compliance to Colorectal Cancer Screening. A Multilevel Analysis.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Eliciting population preferences for mass colorectal cancer screening organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Berchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Nayaradou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Launoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Medical Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30, pp.224-233</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">inserm-00421598v1</w:t>
+                <w:t xml:space="preserve">halshs-00478487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliciting Population Preferences for Mass Colorectal Cancer Screening Organization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Nayaradou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Berchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Launoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Decision Making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 30 (2), pp.224-33. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0272989X09342747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00421606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic and geographic determinants of survival of patients with digestive cancer in France.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Socioeconomic Determinants for Compliance to Colorectal Cancer Screening. A Multilevel Analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Morlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Launoy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.bjc.6603335⟩</w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jech.2008.081117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00485675v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00421598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social and geographic disparities in access to reference care site for patients with colorectal cancer in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Bouvier</w:t>
+                <w:t xml:space="preserve">Socioeconomic and geographic determinants of survival of patients with digestive cancer in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Remontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Herbert</w:t>
+                <w:t xml:space="preserve">A. Danzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Velten</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonio Buemi</w:t>
+                <w:t xml:space="preserve">B. Trétarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 92 (10), pp.1842-1845. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.bjc.6602571⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 95 (7), pp.944-949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.bjc.6603335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495598v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00485675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social and geographical factors influencing the delay in treatment for colorectal cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Social and geographic disparities in access to reference care site for patients with colorectal cancer in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Velten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Buemi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Menegoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 92 (10), pp.1842-1845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.bjc.6602571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social and geographical factors influencing the delay in treatment for colorectal cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Velten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Buemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Menegoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2004, 91 (9), pp.1751-1752. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/sj.bjc.6602170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10922,526 +11056,526 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des inégalités socio-territoriales sur la mortalité en excès de patients atteints de SEP en France : une étude rétrospective observationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Calocer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Guittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Neurologies de Langue Française 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association JNLF, Apr 2024, Paris, France. pp.S134-S135, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurol.2024.02.265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of education level on multiple sclerosis disability progression in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Calocer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Defer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th Congress of the European-Committee-for-Treatment-and-Research-in-Multiple-Sclerosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Committee for Treatment and Research in Multiple Sclerosis (ECTRIMS), Oct 2022, Amsterdam, Netherlands. pp.113-114 / O154, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/13524585221123685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indice multiscalaire SCALE. Construire un indice d'accessibilité aux soins de premiers recours en France métropolitaine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Medjkane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine Data-SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Plateforme universitaire de données de Caen, Dec 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors related to non-Hodgkin's lymphoma long-time to treatment initiation and impact on survival in a population based study in France: is there a role of socioeconomic status?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Le Guyader-Peyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ozario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Maynadié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Troussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Congress of the European-Hematology-Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Copenhague, Denmark. pp.687-688</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11451,288 +11585,288 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indice d'accessibilité (SCALe) aux soins en France métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Medjkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Launoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Saint-Etienne (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05043031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of socio-economic status on excess mortality of multiple sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon A. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Calocer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fauvernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Remontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECTRIMS 2023 (39e Congrès annuel du Comité européen pour le traitement et la recherche sur la sclérose en plaques)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Milan, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sage Journals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Multiple Sclerosis Journal, 29 (3_SUPPL), pp.456-457, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11742,251 +11876,251 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographical Remoteness and Cancer Survival in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Environment and Cancer in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.287-296, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-69329-9_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The European Deprivation Index: A Tool to Help Build an Evidence-Based Cancer Policy for Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Launoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Bryère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Environment and Cancer in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.13-19, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-69329-9_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId373"/>
+      <w:footerReference w:type="default" r:id="rId377"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12054,51 +12188,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="99DAAFD8"/>
+    <w:nsid w:val="FD70FD51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12285,51 +12419,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-dejardin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6561-1430" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138784337" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008584v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wilson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Merville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dejardin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Gardy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rollet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-024-01199-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320045v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Bardoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Sabbagh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Menahem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pellegrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2025.07.005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317361v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Laplanche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guida" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Moissonnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Launay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Beranger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.123030" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339351v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Calocer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rollot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvernier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12883-025-04459-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419488v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaigneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Nga Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bouvier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-025-15174-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05320887v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchirv.2025.05.007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814408v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lefort" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Camdessanch&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ciron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585241289274" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495663v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Guittet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Gardy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alves" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dupont" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-025-14895-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198631v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Guizard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouvier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.35519" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04543655v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Godet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Beyer-Berjot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ouaissi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zerbib" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surg.2024.02.009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646786v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Delehaye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pellier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Esvan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/po.2024.043073" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482807v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guillot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Medjkane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Launoy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21030276" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495518v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thobie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pouchucq" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-024-10883-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495531v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lubrano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Boudjema" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12082852" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495548v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Thomas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Lebreton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bouhier-Leporrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.1056314" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04142554v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Deshayes-Pin&#231;on" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morlais" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Roth-Delgado" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merckel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lacour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2023.116425" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495539v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mulliri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gardy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pocard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2023.02.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495535v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jooste" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Queneherve" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2023.03.228" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495498v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/hpg.2023.2619" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430590v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Merville" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Guillaume" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2023.1310315" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882628v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huah Shin Ng" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinshan Zhao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585221129963" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495542v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legendre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Cerasuolo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Boyer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ndt.2023.24" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495546v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delapierre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Troussard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Damaj" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2022.102292" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198637v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15051516" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430599v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lee Bion" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Savey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12062132" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430605v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Auge" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11216310" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430621v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cariou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2021.06.029" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495555v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mulliri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robaszkiewicz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14071777" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430619v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Roux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-022-05937-w" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495553v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lelorain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bara" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-066559" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430609v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guillaume" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Beuriot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-022-06480-w" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198648v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Bry&#232;re" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19042311" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430617v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04215546v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13205156" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495566v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dolladille" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chr&#233;tien" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Peyro-Saint-Paul" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Alexandre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13311-021-01073-y" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469610v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/heq.2019.0099" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02469442v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kwiatkowski" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bourre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vermersch" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msard.2020.101930" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02445289v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Beaumier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence B&#233;chade" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lassalle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigneau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfz245" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02112203v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Eid" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2019.01.001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02110139v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ijgc-2018-000097" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02100771v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Dolet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00384-019-03272-8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02271030v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaillard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Saint-G&#233;rand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221417" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02448146v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my de Mil" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2019.06.001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01856003v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Belot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remontet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rachet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Charvat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CLEP.S150848" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02096495v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2017.09.020" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01856017v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Droulon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Defer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191646" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02103296v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suronc.2018.10.008" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR13Z79M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01961039v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bossard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.31951" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02093911v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Bouvier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2017.10.015" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9SLNV9N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558267v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Launoy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Launay" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dejardin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bry&#232;re" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky213.625" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02092471v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Berchi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2017.08.012" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDSBG2G6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02091197v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2017.04.006" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMKQ54V1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509995v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Valerie Guizard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lap&#244;tre-Ledoux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000007285" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578588v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Bryere" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Menvielle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Molinie" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oraloncology.2017.06.014" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559872v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Le Guyader-Peyrou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Orazio" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maynadi&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Troussard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2016.152918" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906350v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J&#233;hannin-Ligier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dejardin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lap&#244;tre-Ledoux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bara" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coureau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2017.02.003" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FC4JV4KQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01528967v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Lepage" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C. Carmona-Garcia" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Manfredi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CEJ.0000000000000305" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943527v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vallet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105314564018" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01438556v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Bryere" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pornet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nane Copin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gusto" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-016-4007-8" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02367141v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lillini" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2015-205729" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01413391v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arveux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maynadie" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.30166" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01413371v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bourredjem" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik-Andr&#233; Sauleau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Cottet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CEJ.0000000000000175" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01344998v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ligier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benoit" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Babin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-016-2531-7" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510015v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-016-4056-8" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495602v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gilard-Pioc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Abrahamowicz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mahboubi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2015.03.005" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PXZ6NW4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198656v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2014.12.008" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GN2GBSPJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00950127v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Colonna" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-14-87" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01870353v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Jones" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rachet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morris" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2014.08.002" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00743183v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gentil" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tienhan Sandrine Dabakuyo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiratou Ouedraogo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Poillot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-12-351" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05574401v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Grosclaude" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2011-200311" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495609v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ruault" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2011.10.003" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K9HK9T9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495641v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Launay" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pornet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morlais" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guittet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1442-2050.2011.01312.x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495651v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupont-Lucas" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dancourt" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2011.03.003" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QNMZW5Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01934292v2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Mignon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2010.10.008" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00478487v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Nayaradou" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00421598v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2008.081117" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-1DR39JDF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00421606v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0272989X09342747" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485675v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Remontet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Bouvier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Danzon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tr&#233;tarre" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6603335" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495598v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Herbert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Velten" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Buemi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6602571" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495592v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Menegoz" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6602170" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530561v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2024.02.265" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925167v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calocer" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Defer" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585221123685" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132629v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01385024v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ozario" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043031v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925229v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon A. Wilson" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rollot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fauvernier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Remontet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ectrims.eu/msmilan2023/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495575v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69329-9_19" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558386v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69329-9_3" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-dejardin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6561-1430" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138784337" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05614683v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dupont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dejardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Kam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Launay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mosquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17562848261426095" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320045v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Bardoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Sabbagh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Menahem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pellegrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2025.07.005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317361v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Laplanche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guida" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Moissonnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Beranger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.123030" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339351v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wilson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Calocer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rollot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvernier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12883-025-04459-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419488v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaigneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Nga Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bouvier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Gardy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-025-15174-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008584v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Merville" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rollet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-024-01199-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05320887v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchirv.2025.05.007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814408v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lefort" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Camdessanch&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ciron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585241289274" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495663v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Guittet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Gardy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alves" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-025-14895-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04543655v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Godet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Beyer-Berjot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ouaissi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zerbib" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surg.2024.02.009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482807v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guillot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Medjkane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Launoy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21030276" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646786v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Delehaye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pellier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Esvan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/po.2024.043073" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198631v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Guizard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouvier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.35519" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495518v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thobie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pouchucq" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-024-10883-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04142554v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Deshayes-Pin&#231;on" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morlais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Roth-Delgado" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merckel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lacour" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2023.116425" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495539v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mulliri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gardy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pocard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2023.02.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495535v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jooste" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Queneherve" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2023.03.228" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495531v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lubrano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Boudjema" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12082852" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495548v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Thomas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Lebreton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bouhier-Leporrier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.1056314" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495498v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/hpg.2023.2619" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430590v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Merville" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Guillaume" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2023.1310315" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882628v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huah Shin Ng" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinshan Zhao" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585221129963" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495546v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delapierre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Troussard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Damaj" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2022.102292" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495542v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legendre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Cerasuolo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Boyer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ndt.2023.24" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198637v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15051516" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430599v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lee Bion" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Savey" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12062132" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430605v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Auge" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11216310" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430621v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cariou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2021.06.029" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495555v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mulliri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robaszkiewicz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14071777" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430619v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Roux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-022-05937-w" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495553v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lelorain" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bara" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-066559" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430609v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guillaume" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Beuriot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-022-06480-w" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198648v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Bry&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19042311" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430617v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04215546v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13205156" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495566v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dolladille" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chr&#233;tien" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Peyro-Saint-Paul" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Alexandre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13311-021-01073-y" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469610v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/heq.2019.0099" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02469442v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kwiatkowski" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bourre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vermersch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msard.2020.101930" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02445289v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Beaumier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence B&#233;chade" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lassalle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigneau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfz245" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02112203v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Eid" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2019.01.001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02110139v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ijgc-2018-000097" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02100771v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Dolet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00384-019-03272-8" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02271030v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaillard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Saint-G&#233;rand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221417" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02448146v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my de Mil" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2019.06.001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01856003v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Belot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remontet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rachet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Charvat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CLEP.S150848" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02096495v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2017.09.020" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01856017v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Droulon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Defer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191646" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02103296v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suronc.2018.10.008" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR13Z79M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01961039v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bossard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.31951" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02093911v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Bouvier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2017.10.015" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9SLNV9N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558267v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Launoy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Launay" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dejardin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bry&#232;re" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky213.625" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02092471v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Berchi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2017.08.012" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDSBG2G6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02091197v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2017.04.006" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMKQ54V1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509995v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Valerie Guizard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lap&#244;tre-Ledoux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000007285" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559872v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Le Guyader-Peyrou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Orazio" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maynadi&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Troussard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2016.152918" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578588v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Bryere" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Menvielle" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Molinie" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oraloncology.2017.06.014" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906350v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J&#233;hannin-Ligier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dejardin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lap&#244;tre-Ledoux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bara" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coureau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2017.02.003" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FC4JV4KQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01528967v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Lepage" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C. Carmona-Garcia" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Manfredi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CEJ.0000000000000305" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01438556v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Bryere" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pornet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nane Copin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gusto" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-016-4007-8" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02367141v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lillini" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2015-205729" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943527v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vallet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105314564018" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01413391v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arveux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maynadie" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.30166" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01413371v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bourredjem" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik-Andr&#233; Sauleau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Cottet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CEJ.0000000000000175" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01344998v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ligier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benoit" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Babin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-016-2531-7" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510015v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-016-4056-8" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495602v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gilard-Pioc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Abrahamowicz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mahboubi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2015.03.005" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PXZ6NW4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198656v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2014.12.008" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GN2GBSPJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00950127v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Colonna" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-14-87" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01870353v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Jones" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rachet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morris" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2014.08.002" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00743183v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gentil" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tienhan Sandrine Dabakuyo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiratou Ouedraogo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Poillot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-12-351" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05574401v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Grosclaude" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2011-200311" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495609v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ruault" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2011.10.003" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K9HK9T9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495641v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Launay" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pornet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morlais" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guittet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1442-2050.2011.01312.x" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495651v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupont-Lucas" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dancourt" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2011.03.003" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QNMZW5Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01934292v2" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Mignon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2010.10.008" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00478487v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Nayaradou" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00421606v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0272989X09342747" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00421598v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2008.081117" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-1DR39JDF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485675v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Remontet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Bouvier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Danzon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tr&#233;tarre" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6603335" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495598v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Herbert" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Velten" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Buemi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6602571" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495592v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Menegoz" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6602170" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530561v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2024.02.265" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925167v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calocer" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Defer" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585221123685" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132629v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01385024v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ozario" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043031v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925229v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon A. Wilson" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rollot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fauvernier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Remontet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ectrims.eu/msmilan2023/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495575v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69329-9_19" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558386v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69329-9_3" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>