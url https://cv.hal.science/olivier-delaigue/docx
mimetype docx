--- v0 (2026-03-21)
+++ v1 (2026-04-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Delaigue </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7668-8468</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE, Unité de recherche HYCAR</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Équipe Hydrologie des bassins versants</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Antony, France</w:t></w:r><w:br/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://webgr.inrae.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future streamflow along the French part of the Meuse River - a closer look at uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LHB Hydroscience Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111 (1), pp.2484192. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/27678490.2025.2484192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMELS-FR dataset: a large-sample hydroclimatic dataset for France to explore hydrological diversity and support model benchmarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mendoza Guimarães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (4), pp.1461-1479. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-17-1461-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can be expected from a semi-distributed multi-model approach for streamflow forecasting? Tailoring the structure and size of a super-ensemble on the Rhône basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 661 (B), pp.133589. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.133589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of streamflow transformations for hydrological model calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (21), pp.4837-4860. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-28-4837-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-model approach in a variable spatial framework for streamflow simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (7), pp.1539-1566. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-28-1539-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the visual detection of non-natural records in streamflow time series: challenges and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (18), pp.3375-3391. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-27-3375-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cours d’eau sous leur meilleur ProfHyl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42, pp.13-15. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.42.7291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of suspicious streamflow data on the efficiency and parameter estimates of rainfall–runoff models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68 (12), pp.1627-1647. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2023.2234893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGRteaching: an open-source tool for teaching hydrological modeling with R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (17), pp.3293-3327. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-27-3293-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical note: Hydrology modelling R packages – a unified analysis of models and practicalities from a user perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul C. Astagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph H. A. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Parajka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (7), pp.3937-3973. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-25-3937-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential data assimilation for streamflow forecasting: assessing the sensitivity to uncertainties and updated variables of a conceptual hydrological model at basin scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Piazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020WR028390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREMHYCE : un outil opérationnel pour la prévision des étiages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106 (5), pp.37-44. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2020043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREMHYCE: An operational tool for low-flow forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Etchevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IAHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 383, pp.381-389. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/piahs-383-381-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of fish‐based ecological assessment of European rivers: from traditional EU Water Framework Directive compliant methods to eDNA metabarcoding‐based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Valentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rocle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 98, pp.354 - 366. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.14176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using R in hydrology: a review of recent developments and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise J. Slater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaun Harrigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (7), pp.2939-2963. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-23-2939-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing long-term trajectories of fish assemblages using historical data: the Seine River basin (France) during the last two centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Beslagic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Tales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (24), pp.23430-23450. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-7095-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the metal contamination in water measured by diffusive gradient in thin film (DGT), biomonitoring and total metal dissolved concentration at a national scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Uher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88, pp.247-257. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2017.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The suite of lumped GR hydrological models in an R package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 94, pp.166-171. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loutre (Lutra lutra Linnaeus, 1758) en Belgique : une espèce mal-aimée et malmenée (19e-début 20e siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Beslagic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropozoologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (2), pp.155-170. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/az2017n2a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty associated with river health assessment in a varying environment: the case of a predictive fish-based index in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Marzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Logez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43, pp.195-204. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2014.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparability of fish-based ecological quality assessments for geographically distinct Iberian regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Segurado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Caiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Manuel Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 476-477, pp.785-794. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieux aquatiques. De nouveaux bioindicateurs, plus sensibles, plus précis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Eveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.14-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du régime alimentaire du loup et sensibilité des résultats au biais de détermination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quoi de neuf ? Bulletin d'information du réseau loup</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interfaces graphiques pour la modélisation hydrologique. De la préparation des données à la prévision des débits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Shiny::INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Jan 2026, Montpellier, France. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMELS-FR dataset: A large-sample hydroclimatic dataset for France to explore hydrological diversity and support model benchmarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mendoza Guimarães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Copernicus Meetings, Apr 2025, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-6659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases de données hydro-climatiques pour la modélisation hydrologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'échange INRAE-SCHAPI-DREAL. Chroniques hydrométriques pour l'hydrologie: importance, usages et valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Mar 2024, Villeurbane, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits and limits of a semi-distributed multi-model approach for streamflow forecasting on the Rhône River basin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CWRA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Saskatoon, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur vingt ans de recherches partenariales DGPR-INRAE sur la prévision des crues et des inondations. Avancées, valorisation et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Belleudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Calmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prévision des crues et des inondations – Avancées, valorisation et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHF, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses (CIPRHES) en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécheresse et étiages 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHF, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-model approach in a variable spatial framework for streamflow simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Copernicus Meetings, Apr 2023, Vienna &amp; Online, Austria. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-based flood and drought management for multiple reservoirs in a non-stationary climate: application to the Seine River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idris Kahiyeh-Moumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Ricquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-8697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en perspective historique de la sécheresse hydrologique 2022, et exemples d’impacts sur la gestion de la ressource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Héraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rétrospective de l’année climatique 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Métaprogrammes CLIMAE; INRAE, Mar 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The outstanding 2022 hydrological drought in France within a 150-year historical context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Héraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-7409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécheresse 2022 à l’aune des événements passés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Héraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécheresse et étiages 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société hydrotechnique de France, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’impact du changement climatique et de l’adaptation avec des outils de modélisation hydrologiques libres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Nunez Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diyae Elmalki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Colloque annuel de l'Association Internationale de Climatologie (AIC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHIMERE 21. CHIers - Meuse : Evolution du RégimE Hydrologique au 21&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GT Hydrologie de la Commission Internationale de la Meuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Meuse (Online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought and flood risk assessment of the Seine basin reservoir management under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Nunez Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMELS-FR: A large sample hydroclimatic dataset for France to explore hydrological diversity and support model benchmarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Etchevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS-2022 Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated chain for the hydrometeorological forecasting of low flows and droughts in France. The CIPRHES project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS-2022 Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et outils pour la prévision opérationnelle des crues et des inondations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises nationales des risques naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological modelling with R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-FRIEND project 3 webinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés autour du package airGR. La Galaxie airGR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontres HydroGR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Antony, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGRiwrm: an extension of the airGR R-package for handling Integrated Water Resources Management modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, Austria. pp.EGU21-2190, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-2190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMELS-FR: A large sample, hydroclimatic dataset for France, to support model testing and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Janet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nans Addor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-13349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New airGR developments: semi-distribution and data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Piazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021 - vEGU21: Gather Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Göttingen, Germany. pp.EGU21-1371, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-1371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CHIMERE 21 project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCA meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Mosan Initiative for Climate Change Action « MICCA », Jul 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate change on the French part of the River Meuse - the CHIMERE 21 project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Meuse Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Liège, Belgium. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des influences avec le package airGRiwrm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontres HydroGR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Antony, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a semi-distributed hydrological model on a tidal-affected river: application to the Adour catchment, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Mansanarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Liquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-13582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest developments of the airGR rainfall-runoff modelling R-package: inclusion of an interception store in the hourly model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ficchí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, France. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-15275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using historical ground rainfall data to adjust a global rainfall reanalysis data-base over Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Riffard-Chenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lebecherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRICA 2019 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Windhoek, Namibia. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREMHYCE: an operational tool for low-flow forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elasticité du débit d’étiage des rivières françaises aux facteurs climatiques : impact des barrages réservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécheresses, étiages et déficits en eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convertir les cartes hydrologiques en profils en long du débit des cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNESCO-SHF Sécheresses étiages et déficits en eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution à long terme des peuplements de poissons du bassin de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Beslagic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Le Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Tales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31e édition du PIREN-Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation hydrologique en contexte peu jaugé : vers une meilleure connaissance des dynamiques d'étiages à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lebecherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mauduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Ben Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNESCO-SHF : Sécheresses, étiages et déficits en eau 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the difficult use of discharge transformations in efficiency criteria calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGRteaching - Understanding basic hydrological processes with a free open source interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th IUGG General Assembly - IUGG2019 - International Union of Geodesy and Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Montréal, Canada. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using R in Hydrology: recent developments and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise J. Slater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaun Harrigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGRteaching: How an interactive visualization tool can help students evaluate the performance of a hydrological model and understand the role of its parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using R in Hydrology: recent developments and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise J. Slater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaun Harrigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th IUGG General Assembly IUGG2019 International Union of Geodesy and Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Montréal, Canada. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision des sécheresses hydrologiques aux échéances saisonnières : approches de modélisation et communication des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Helena Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécheresses, étiages et déficits en eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGR and airGRteaching: Two Open-Source Tools for Rainfall-Runoff Modeling and Teaching Hydrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Hydroinformatics (HIC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Palermo, Italy. pp.541-548, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29007/qsqj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological modelling & teaching with airGR & airGRteaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest developments of the airGR rainfall-runoff modelling R package: new calibration procedures and other features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du statut de nuisible à celui d’espèce protégée : la loutre en Belgique de la fin du 19e siècle à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Beslagic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sales bêtes ! Mauvaises herbes ! : "Nuisibles", une notion en débat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils pour l'observation long terme de l'environnement. Validation et bancarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tallec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier technique RESOMAR. Mesure haute fréquence dans les réseaux SOMLIT et HOSEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution à long terme des peuplements de poissons dans les cours d'eau du bassin de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Beslagic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Tales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIREN-Seine 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse des peuplements de poissons à l'urbanisation et aux altérations anthropiques à long terme des fleuves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Tales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Beslagic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e édition du PIREN-Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish settlements in the Seine River basin under human pressures during the last two centuries. Contribution of historical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Beslagic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Marinval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh Biennial Conference of the European Society for Environmental History. ESEH 2013.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Munich, Germany. pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des peuplements piscicoles dans le bassin de la Seine: ce que révèlent les sources historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Beslagic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S.Rivers 1st international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE, Jun 2012, Lyon, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes généraux de la bioindication. Panorama des nouvelles méthodes développées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yorick Reyjol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission Ressources en eau et milieux aquatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association scientifique et technique pour l'eau et l'environnement, Oct 2012, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des documents historiques dans la compréhension de l'évolution des communautés piscicoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Beslagic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité aquatique : quelles pistes pour la gestion des rivières et plans d'eau ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONEMA, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution historique des peuplements de poissons dans le bassin de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Beslagic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Tales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIREN-Seine 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Feb 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du nouvel indicateur poisson rivière IPR+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Méthodes d'évaluation de l'état des eaux : situation et perspectives dans le contexte de la DCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision des étiages à l’échelle nationale par la plateforme opérationnelle PREMHYCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Batté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises nationales des risques naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des interfaces graphiques pour la modélisation hydrologique pluie-débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Shiny::INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMELS-FR: Un échantillon de bassins versants français pour l’enseignement et la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mendoza Guimarães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrométrie 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which data are available to evaluate the representation of human activities in hydrological models in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny J. Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria. 2024, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-16079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une base de données hydro-climatiques nationale à l’aide de R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mendoza Guimarães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9es Rencontres R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Avignon, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGRgalaxy : Des outils pour les modèles hydrologiques pluie-débit GR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontres R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Avignon, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGRiwrm : une extension du package R &amp;quot;airGR&amp;quot; pour la modélisation de la gestion intégrée de la ressource en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Hydrologie de l'Anthropocène" du département AQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The airGR galaxy: Hydrological tools around GR models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS-2022 Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated chain for the hydrometeorological forecasting of low flows and droughts in France – The CIPRHES project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Virtual Workshop on “Connecting global to local hydrological modelling and forecasting: scientific advances and challenges”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online conference, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles pluie-débit GR en open source pour l'enseignement et la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3es Journées de modélisation des surfaces continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France. pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGR and airGRteaching: two packages for rainfall-runoff modeling and teaching hydrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th edition of the International R User Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-referencing catchment data: how R can provide essential tools for the development of hydrological models for flood prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lebecherel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th edition of the International R User Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest developments of the airGR rainfall-runoff modelling R-package: composite calibration/evaluation criterion and improved snow model to take into account satellite products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riboust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical approach to hydrological modelling: a historical perspective in the case of the GR models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Helena Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using historical raingage data to adjust a global rainfall reanalysis over Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lebecherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Riffard-Chenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the airGRteaching R package for hydrology courses using lumped hydrological models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGRteaching : un package pour l'apprentissage de la modélisation hydrologique pluie-débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6es Rencontres R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Anglet, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments of the airGR R package, an open source software for rainfall-runoff modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. 19, pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGRteaching: an R-package designed for teaching hydrology with lumped hydrological models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. Geophysical Research Abstracts, 19, pp.18, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGR : un package de modélisation hydrologique pour la simulation des débits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5es Rencontres R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France. , pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGR: an R-package suitable for large sample hydrology presenting a suite of lumped hydrological models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGR: a suite of lumped hydrological models in an R-package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria. Geophysical Research Abstracts, 18, pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation des données haute fréquence sur l'observatoire ORACLE. Réseau des bassins versants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blanchouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau des bassins versants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment concilier efficacité des modèles de prévision des crues et contraintes opérationnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Furusho-Percot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lobligeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Riffiod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des risques d’inondations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Montreuil, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géomatique avec R. Manipuler, analyser et représenter des données géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRSTEA. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioindication : des outils pour évaluer l'état écologique des milieux aquatiques - Perspectives en vue du 2e cycle DCE - Eaux de surface continentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yorick Reyjol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Spyratos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Basilico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Onema, pp.56, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Orgeval, un observatoire long terme pour l’environnement : caractéristiques du bassin et variables mesurées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Derlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Pourette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.11-33, 2013, 978-2-7592-2073-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGR: Suite of GR Hydrological Models for Precipitation-Runoff Modelling. Manual of the R package version 1.7.8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 102 p. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32614/CRAN.package.airGR⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259781v19</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGRdatasets: Hydro-Meteorological Catchments Datasets for the 'airGR' Packages. Manual of the R package version 0.2.3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162960v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGRdatassim: Ensemble-Based Data Assimilation with GR Hydrological Models. Manual of the R package version 0.1.4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Piazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.11. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/WEYYVZ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301603v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGRteaching: Teaching Hydrological Modelling with the GR Rainfall-Runoff Models ('Shiny' Interface Included). Manual of the R package version 0.3.5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/W0SSKT⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162971v17</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calage et application opérationnelle du modèle de prévision de crue GRP - Manuel d'utilisation (v2022.r3046)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blanchouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 93 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257395v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calage et application opérationnelle du modèle de prévision de crue GRP - Description des fichiers utilisés par les exécutables (v2022.r3046)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blanchouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 87 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257407v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video. Hydrological Modelling with R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMELS-FR dataset: A large-sample hydroclimatic dataset for France to explore hydrological diversity and support model benchmarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mendoza Guimarães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses - Rapport final du projet CIPRHES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Batté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Saclay, INRAE, UR HYCAR, Antony; Météo-France, DCSC, Toulouse; EDF - DTG, Saint-Martin-le-Vinoux; BRGM, Orléans; LOTERR, Université de Lorraine, Metz; EDF, LHNE, Chatou; Météo-France, CNRS, CNRM, Toulouse; INRAE, UR RIVERLY, Lyon-Villeurbanne; Office français de la biodiversité (OFB), Direction de la recherche et de l'appui scientifique, Vincennes; Ministère de la Transition écologique, Direction de l'eau et de la biodiversité, La Défense. 2026, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE. Annuaire graphique des données de base de l'année hydrologique 2022-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blanchouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Nespoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Derlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Guenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur la mise au point des modèles et l’analyse de leur sensibilité à différents aspects. Rapport final du projet de recherche ReNovRisk-Transferts, Action 2 Aléas hydrologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul C. Astagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OSU Réunion, INRAE (UR HYCAR, Antony). 2023, 26 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des crues de juillet 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’analyse des performances des outils de prévision. Rapport final du projet de recherche ReNovRisk-Transferts, Action 2 Aléas hydrologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Royer-Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Piazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul C. Astagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OSU Réunion, INRAE (UR HYCAR, Antony). 2023, 37 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data checking in Hydroportail database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mendoza Guimarães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE UR HYCAR. 2022, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE. Annuaire graphique des données de base de l'année hydrologique 2021-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blanchouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Derlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Guenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE. Annuaire graphique des données de base de l'année hydrologique 2020-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blanchouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Derlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Guenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Henine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation d'un bassin versant anthropisé à l'aide d'un modèle hydrologique semi-distribué : le bassin de la Seine et ses réservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Nunez Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIREN-Seine phase 8, INRAE. 2021, 43 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CHIMERE 21. CHIers - Meuse : Evolution du RégimE hydrologique au 21e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 17C08004, INRAE UR HYCAR; Météo-France; EDF-DTG; Université de Lorraine (Metz); INRAE UR-Riverly; Dreal Grand-Est. 2021, pp.152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de l’outil de prévision des étiages PREMHYCE – Année 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR HYCAR. 2020, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE. Annuaire graphique des données de base de l'année hydrologique 2019-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blanchouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Nespoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Derlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Guenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Derlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Guenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRSTEA. 2019, pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de données spatiale de pluie en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lebecherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2019, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE. Annuaire graphique des données de base de l'année hydrologique 2018-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blanchouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Nespoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Derlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Guenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRSTEA. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise sur le calcul du module au droit de la centrale hydroélectrique Cabillon (Pyrénées-Atlantiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2019, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment report on the 2016 flood event on the Seine and Loire basins (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Helena Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Viatgé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Flood Awareness System (EFAS) dissemination centre, Rijkswaterstaat (NL), SCHAPI (France), IRSTEA (France). 2017, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE. Annuaire graphique des données de base de l'année hydrologique 2016-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Derlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Guenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRSTEA. 2017, pp.86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de valeurs seuils sécheresse pour les eaux de surface du département de Mayotte - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lebecherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2016, pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE. Annuaire graphique des données de base de l'année hydrologique 2015-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Derlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Guenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRSTEA. 2016, pp.86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État du drainage en France, évolution et impact de réserves de substitution à partir des eaux drainées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2015, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme IPR+. Révision de l'indice poisson rivière pour l'application de la DCE. Manuel utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyoub Sidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2015, pp.109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de la qualité écologique du milieu aquatique: Influence des aménagements sur les peuplements de poissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Tales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Le Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Slawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme PIREN-Seine - Phase 6 Axe 4 : « Ecologie &amp; Ecotoxicologie » Les déterminants de la qualité écologique du milieu aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Tales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Le Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de modèles hydrologiques semi-distribués GRP et TGR sur les bassins du Rhin, Sarre, Bruche, Ill et Zorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lobligeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Furusho-Percot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Irstea. 2015, pp.86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE. Annuaire graphique des données de base de l'année hydrologique 2014-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Derlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Guenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRSTEA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE. Annuaire graphique des données de base de l'année hydrologique 2013-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Derlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Guenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRSTEA. 2014, pp.92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement d'échelle des processus biogéochimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blanchouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRSTEA UR HYCAR. 2014, pp.121-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme IPR+. Révision de l'indice poisson rivière pour l'application de la DCE. Version V.2.0 de l'indicateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Marzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Logez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE. Annuaire graphique des données de base de l'année hydrologique 2012-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Derlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Guenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRSTEA. 2013, pp.92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme IPR+. Révision de l'indice poisson rivière pour l'application de la DCE. Variabilité temporelle de l'indicateur et incertitudes associées à l'évaluation de la qualité écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Marzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Logez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable D5.1-3: BQEs sensitivity to global/climate change in European rivers: implications for reference conditions and pressure-impact-recovery chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Logez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Melcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga Kremser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pletterbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2012, pp.183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative entre les résultats des anciens et des nouveaux indicateurs biologiques. Réalisation pour l'exercice d'évaluation de l'état écologique des eaux (hors substances) sur les stations RCS 2007-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] ONEMA (Office National de l'Eau et des Milieux Aquatiques). 2012, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution à long terme de l'état écologique des cours d'eau du bassin de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Beslagic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Tales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurens van Buuren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Cemagref. 2012, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition historique des espèces piscicoles et astacicoles sur le bassin de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Beslagic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Irstea. 2012, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River Fish Intercalibration Group WFD Intercalibration Phase 2: Milestone 6 report. Report to the European community,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Beers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Breine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Buijse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] irstea. 2011, pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une métrique basée sur les espèces migratrices. Rapport final 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Beslagic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Demougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River Fish Intercalibration Group WFD Intercalibration Phase 2: Milestone 1 report. Report to the European community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Beers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Buijse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Ferrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] irstea. 2009, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cypref. Préférences d'habitats des cyprinidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Cemagref. 2008, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la température sur la croissance des juvéniles de poissons Cyprinidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Cemagref. 2007, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des MNT et des SIG pour la modélisation hydrologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. SIG/télédétection, Institut de Physique du Globe de Paris, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGRdatasets: Hydro-Meteorological Catchments Datasets for the 'airGR' Packages. R package version 0.2.3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:b047cd45ee4f9346a6fa7338c8d7ec230825143d;origin=https://cran.r-project.org/package%253DairGRdatasets;visit=swh:1:snp:c09c87412da9be257d813ea1173036ec6181d5d3;anchor=swh:1:rel:a68ddd145c52c5f9de5771dde91cecd942aecee9;path=/airGRdatasets/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481411v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGRteaching: Teaching Hydrological Modelling with the GR Rainfall-Runoff Models ('Shiny' Interface Included). R package version 0.3.5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:c00931296c195ce6d16a67b726ec8b1b4675483f;origin=https://cran.r-project.org/package%253DairGRteaching;visit=swh:1:snp:cb9adfa360a7cb140bd65ef48c34fd0ee076a7e1;anchor=swh:1:rel:4ee8b38470dea753b7a59d8b79bd5b1559cb6a61;path=/airGRteaching/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412872v17</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGR: Suite of GR Hydrological Models for Precipitation-Runoff Modelling. R package version 1.7.6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:9ecb81e4acc31ec0332f4887771f2cfa4f2a55df;origin=https://cran.r-project.org/package%253DairGR;visit=swh:1:snp:b14ede66c1ce5d036e4068297411cc78f06c6771;anchor=swh:1:rel:83fc526950e22151a11cd502d747dc455984a513;path=/airGR/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412754v18</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGRdatassim: Suite of Tools to Perform Ensemble-Based Data Assimilation in GR Hydrological Models. R package version 0.1.3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Piazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:f9009d9e407b1904576adf97b3247314ce40df4d;origin=https://cran.r-project.org/package%3DairGRdatassim;visit=swh:1:snp:863831c17f4bfcff3fd8f1698bf424b87fa36ad3;anchor=swh:1:rel:b6356dcd835361940553ef51656f8bc542e661ad;path=/airGRdatassim/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du régime alimentaire du loup (Canis lupus) et sensibilité des résultats aux biais de détermination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecologie, Environnement. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId336"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Delaigue </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7668-8468</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE, Unité de recherche HYCAR</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Équipe Hydrologie des bassins versants</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Antony, France</w:t></w:r><w:br/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://webgr.inrae.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMELS-FR dataset: a large-sample hydroclimatic dataset for France to explore hydrological diversity and support model benchmarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mendoza Guimarães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (4), pp.1461-1479. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-17-1461-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future streamflow along the French part of the Meuse River - a closer look at uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LHB Hydroscience Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111 (1), pp.2484192. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/27678490.2025.2484192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can be expected from a semi-distributed multi-model approach for streamflow forecasting? Tailoring the structure and size of a super-ensemble on the Rhône basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 661 (B), pp.133589. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.133589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of streamflow transformations for hydrological model calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (21), pp.4837-4860. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-28-4837-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-model approach in a variable spatial framework for streamflow simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (7), pp.1539-1566. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-28-1539-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the visual detection of non-natural records in streamflow time series: challenges and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (18), pp.3375-3391. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-27-3375-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of suspicious streamflow data on the efficiency and parameter estimates of rainfall–runoff models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68 (12), pp.1627-1647. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2023.2234893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cours d’eau sous leur meilleur ProfHyl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42, pp.13-15. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.42.7291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGRteaching: an open-source tool for teaching hydrological modeling with R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (17), pp.3293-3327. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-27-3293-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical note: Hydrology modelling R packages – a unified analysis of models and practicalities from a user perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul C. Astagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph H. A. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Parajka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (7), pp.3937-3973. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-25-3937-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential data assimilation for streamflow forecasting: assessing the sensitivity to uncertainties and updated variables of a conceptual hydrological model at basin scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Piazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020WR028390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREMHYCE : un outil opérationnel pour la prévision des étiages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106 (5), pp.37-44. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2020043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREMHYCE: An operational tool for low-flow forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Etchevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IAHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 383, pp.381-389. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/piahs-383-381-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using R in hydrology: a review of recent developments and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise J. Slater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaun Harrigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (7), pp.2939-2963. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-23-2939-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of fish‐based ecological assessment of European rivers: from traditional EU Water Framework Directive compliant methods to eDNA metabarcoding‐based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Valentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rocle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 98, pp.354 - 366. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.14176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing long-term trajectories of fish assemblages using historical data: the Seine River basin (France) during the last two centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Beslagic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Tales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (24), pp.23430-23450. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-7095-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the metal contamination in water measured by diffusive gradient in thin film (DGT), biomonitoring and total metal dissolved concentration at a national scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Uher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88, pp.247-257. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2017.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The suite of lumped GR hydrological models in an R package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 94, pp.166-171. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loutre (Lutra lutra Linnaeus, 1758) en Belgique : une espèce mal-aimée et malmenée (19e-début 20e siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Beslagic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropozoologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (2), pp.155-170. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/az2017n2a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty associated with river health assessment in a varying environment: the case of a predictive fish-based index in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Marzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Logez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43, pp.195-204. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2014.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparability of fish-based ecological quality assessments for geographically distinct Iberian regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Segurado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Caiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Manuel Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 476-477, pp.785-794. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieux aquatiques. De nouveaux bioindicateurs, plus sensibles, plus précis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Eveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.14-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du régime alimentaire du loup et sensibilité des résultats au biais de détermination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quoi de neuf ? Bulletin d'information du réseau loup</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interfaces graphiques pour la modélisation hydrologique. De la préparation des données à la prévision des débits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Shiny::INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Jan 2026, Montpellier, France. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMELS-FR dataset: A large-sample hydroclimatic dataset for France to explore hydrological diversity and support model benchmarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mendoza Guimarães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Copernicus Meetings, Apr 2025, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-6659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases de données hydro-climatiques pour la modélisation hydrologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'échange INRAE-SCHAPI-DREAL. Chroniques hydrométriques pour l'hydrologie: importance, usages et valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Mar 2024, Villeurbane, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits and limits of a semi-distributed multi-model approach for streamflow forecasting on the Rhône River basin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CWRA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Saskatoon, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses (CIPRHES) en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécheresse et étiages 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHF, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur vingt ans de recherches partenariales DGPR-INRAE sur la prévision des crues et des inondations. Avancées, valorisation et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Belleudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Calmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prévision des crues et des inondations – Avancées, valorisation et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHF, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-model approach in a variable spatial framework for streamflow simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Copernicus Meetings, Apr 2023, Vienna &amp; Online, Austria. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-based flood and drought management for multiple reservoirs in a non-stationary climate: application to the Seine River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idris Kahiyeh-Moumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Ricquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-8697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en perspective historique de la sécheresse hydrologique 2022, et exemples d’impacts sur la gestion de la ressource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Héraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rétrospective de l’année climatique 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Métaprogrammes CLIMAE; INRAE, Mar 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The outstanding 2022 hydrological drought in France within a 150-year historical context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Héraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-7409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécheresse 2022 à l’aune des événements passés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Héraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécheresse et étiages 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société hydrotechnique de France, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’impact du changement climatique et de l’adaptation avec des outils de modélisation hydrologiques libres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Nunez Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diyae Elmalki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Colloque annuel de l'Association Internationale de Climatologie (AIC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated chain for the hydrometeorological forecasting of low flows and droughts in France. The CIPRHES project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS-2022 Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought and flood risk assessment of the Seine basin reservoir management under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Nunez Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMELS-FR: A large sample hydroclimatic dataset for France to explore hydrological diversity and support model benchmarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Etchevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS-2022 Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHIMERE 21. CHIers - Meuse : Evolution du RégimE Hydrologique au 21&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GT Hydrologie de la Commission Internationale de la Meuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Meuse (Online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et outils pour la prévision opérationnelle des crues et des inondations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises nationales des risques naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological modelling with R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-FRIEND project 3 webinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGRiwrm: an extension of the airGR R-package for handling Integrated Water Resources Management modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, Austria. pp.EGU21-2190, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-2190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés autour du package airGR. La Galaxie airGR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontres HydroGR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Antony, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New airGR developments: semi-distribution and data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Piazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021 - vEGU21: Gather Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Göttingen, Germany. pp.EGU21-1371, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-1371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMELS-FR: A large sample, hydroclimatic dataset for France, to support model testing and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Janet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nans Addor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-13349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CHIMERE 21 project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCA meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Mosan Initiative for Climate Change Action « MICCA », Jul 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des influences avec le package airGRiwrm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontres HydroGR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Antony, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate change on the French part of the River Meuse - the CHIMERE 21 project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Meuse Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Liège, Belgium. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a semi-distributed hydrological model on a tidal-affected river: application to the Adour catchment, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Mansanarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Liquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-13582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest developments of the airGR rainfall-runoff modelling R-package: inclusion of an interception store in the hourly model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ficchí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, France. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-15275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using historical ground rainfall data to adjust a global rainfall reanalysis data-base over Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Riffard-Chenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lebecherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRICA 2019 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Windhoek, Namibia. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREMHYCE: an operational tool for low-flow forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elasticité du débit d’étiage des rivières françaises aux facteurs climatiques : impact des barrages réservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécheresses, étiages et déficits en eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation hydrologique en contexte peu jaugé : vers une meilleure connaissance des dynamiques d'étiages à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lebecherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mauduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Ben Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNESCO-SHF : Sécheresses, étiages et déficits en eau 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution à long terme des peuplements de poissons du bassin de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Beslagic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Le Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Tales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31e édition du PIREN-Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convertir les cartes hydrologiques en profils en long du débit des cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNESCO-SHF Sécheresses étiages et déficits en eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the difficult use of discharge transformations in efficiency criteria calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGRteaching - Understanding basic hydrological processes with a free open source interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th IUGG General Assembly - IUGG2019 - International Union of Geodesy and Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Montréal, Canada. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using R in Hydrology: recent developments and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise J. Slater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaun Harrigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGRteaching: How an interactive visualization tool can help students evaluate the performance of a hydrological model and understand the role of its parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using R in Hydrology: recent developments and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise J. Slater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaun Harrigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th IUGG General Assembly IUGG2019 International Union of Geodesy and Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Montréal, Canada. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision des sécheresses hydrologiques aux échéances saisonnières : approches de modélisation et communication des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Helena Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécheresses, étiages et déficits en eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological modelling & teaching with airGR & airGRteaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGR and airGRteaching: Two Open-Source Tools for Rainfall-Runoff Modeling and Teaching Hydrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Hydroinformatics (HIC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Palermo, Italy. pp.541-548, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29007/qsqj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest developments of the airGR rainfall-runoff modelling R package: new calibration procedures and other features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du statut de nuisible à celui d’espèce protégée : la loutre en Belgique de la fin du 19e siècle à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Beslagic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sales bêtes ! Mauvaises herbes ! : "Nuisibles", une notion en débat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils pour l'observation long terme de l'environnement. Validation et bancarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tallec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier technique RESOMAR. Mesure haute fréquence dans les réseaux SOMLIT et HOSEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution à long terme des peuplements de poissons dans les cours d'eau du bassin de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Beslagic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Tales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIREN-Seine 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse des peuplements de poissons à l'urbanisation et aux altérations anthropiques à long terme des fleuves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Tales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Beslagic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e édition du PIREN-Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish settlements in the Seine River basin under human pressures during the last two centuries. Contribution of historical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Beslagic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Marinval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh Biennial Conference of the European Society for Environmental History. ESEH 2013.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Munich, Germany. pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des peuplements piscicoles dans le bassin de la Seine: ce que révèlent les sources historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Beslagic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S.Rivers 1st international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE, Jun 2012, Lyon, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes généraux de la bioindication. Panorama des nouvelles méthodes développées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yorick Reyjol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission Ressources en eau et milieux aquatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association scientifique et technique pour l'eau et l'environnement, Oct 2012, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des documents historiques dans la compréhension de l'évolution des communautés piscicoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Beslagic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité aquatique : quelles pistes pour la gestion des rivières et plans d'eau ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONEMA, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution historique des peuplements de poissons dans le bassin de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Beslagic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Tales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIREN-Seine 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Feb 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du nouvel indicateur poisson rivière IPR+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Méthodes d'évaluation de l'état des eaux : situation et perspectives dans le contexte de la DCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision des étiages à l’échelle nationale par la plateforme opérationnelle PREMHYCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Batté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises nationales des risques naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des interfaces graphiques pour la modélisation hydrologique pluie-débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Shiny::INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMELS-FR: Un échantillon de bassins versants français pour l’enseignement et la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mendoza Guimarães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrométrie 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which data are available to evaluate the representation of human activities in hydrological models in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny J. Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria. 2024, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-16079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une base de données hydro-climatiques nationale à l’aide de R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mendoza Guimarães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9es Rencontres R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Avignon, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGRgalaxy : Des outils pour les modèles hydrologiques pluie-débit GR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontres R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Avignon, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGRiwrm : une extension du package R &amp;quot;airGR&amp;quot; pour la modélisation de la gestion intégrée de la ressource en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Hydrologie de l'Anthropocène" du département AQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The airGR galaxy: Hydrological tools around GR models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS-2022 Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated chain for the hydrometeorological forecasting of low flows and droughts in France – The CIPRHES project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Virtual Workshop on “Connecting global to local hydrological modelling and forecasting: scientific advances and challenges”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online conference, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles pluie-débit GR en open source pour l'enseignement et la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3es Journées de modélisation des surfaces continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France. pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGR and airGRteaching: two packages for rainfall-runoff modeling and teaching hydrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th edition of the International R User Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-referencing catchment data: how R can provide essential tools for the development of hydrological models for flood prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lebecherel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th edition of the International R User Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest developments of the airGR rainfall-runoff modelling R-package: composite calibration/evaluation criterion and improved snow model to take into account satellite products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riboust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical approach to hydrological modelling: a historical perspective in the case of the GR models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Helena Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using historical raingage data to adjust a global rainfall reanalysis over Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lebecherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Riffard-Chenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the airGRteaching R package for hydrology courses using lumped hydrological models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGRteaching : un package pour l'apprentissage de la modélisation hydrologique pluie-débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6es Rencontres R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Anglet, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments of the airGR R package, an open source software for rainfall-runoff modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. 19, pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGRteaching: an R-package designed for teaching hydrology with lumped hydrological models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. Geophysical Research Abstracts, 19, pp.18, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGR : un package de modélisation hydrologique pour la simulation des débits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5es Rencontres R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France. , pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGR: an R-package suitable for large sample hydrology presenting a suite of lumped hydrological models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGR: a suite of lumped hydrological models in an R-package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria. Geophysical Research Abstracts, 18, pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation des données haute fréquence sur l'observatoire ORACLE. Réseau des bassins versants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blanchouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau des bassins versants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment concilier efficacité des modèles de prévision des crues et contraintes opérationnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Furusho-Percot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lobligeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Riffiod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des risques d’inondations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Montreuil, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géomatique avec R. Manipuler, analyser et représenter des données géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRSTEA. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioindication : des outils pour évaluer l'état écologique des milieux aquatiques - Perspectives en vue du 2e cycle DCE - Eaux de surface continentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yorick Reyjol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Spyratos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Basilico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Onema, pp.56, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Orgeval, un observatoire long terme pour l’environnement : caractéristiques du bassin et variables mesurées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Derlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Pourette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.11-33, 2013, 978-2-7592-2073-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGRdatasets: Hydro-Meteorological Catchments Datasets for the 'airGR' Packages. Manual of the R package version 0.2.3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162960v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGR: Suite of GR Hydrological Models for Precipitation-Runoff Modelling. Manual of the R package version 1.7.8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 102 p. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32614/CRAN.package.airGR⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259781v19</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGRdatassim: Ensemble-Based Data Assimilation with GR Hydrological Models. Manual of the R package version 0.1.4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Piazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.11. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/WEYYVZ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301603v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGRteaching: Teaching Hydrological Modelling with the GR Rainfall-Runoff Models ('Shiny' Interface Included). Manual of the R package version 0.3.5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/W0SSKT⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162971v17</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calage et application opérationnelle du modèle de prévision de crue GRP - Manuel d'utilisation (v2022.r3046)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blanchouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 93 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257395v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calage et application opérationnelle du modèle de prévision de crue GRP - Description des fichiers utilisés par les exécutables (v2022.r3046)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blanchouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 87 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257407v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video. Hydrological Modelling with R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMELS-FR dataset: A large-sample hydroclimatic dataset for France to explore hydrological diversity and support model benchmarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mendoza Guimarães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses - Rapport final du projet CIPRHES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Batté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Saclay, INRAE, UR HYCAR, Antony; Météo-France, DCSC, Toulouse; EDF - DTG, Saint-Martin-le-Vinoux; BRGM, Orléans; LOTERR, Université de Lorraine, Metz; EDF, LHNE, Chatou; Météo-France, CNRS, CNRM, Toulouse; INRAE, UR RIVERLY, Lyon-Villeurbanne; Office français de la biodiversité (OFB), Direction de la recherche et de l'appui scientifique, Vincennes; Ministère de la Transition écologique, Direction de l'eau et de la biodiversité, La Défense. 2026, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE. Annuaire graphique des données de base de l'année hydrologique 2022-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blanchouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Nespoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Derlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Guenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur la mise au point des modèles et l’analyse de leur sensibilité à différents aspects. Rapport final du projet de recherche ReNovRisk-Transferts, Action 2 Aléas hydrologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul C. Astagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OSU Réunion, INRAE (UR HYCAR, Antony). 2023, 26 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des crues de juillet 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’analyse des performances des outils de prévision. Rapport final du projet de recherche ReNovRisk-Transferts, Action 2 Aléas hydrologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Royer-Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Piazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul C. Astagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OSU Réunion, INRAE (UR HYCAR, Antony). 2023, 37 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data checking in Hydroportail database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mendoza Guimarães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE UR HYCAR. 2022, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE. Annuaire graphique des données de base de l'année hydrologique 2021-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blanchouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Derlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Guenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation d'un bassin versant anthropisé à l'aide d'un modèle hydrologique semi-distribué : le bassin de la Seine et ses réservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Nunez Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIREN-Seine phase 8, INRAE. 2021, 43 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CHIMERE 21. CHIers - Meuse : Evolution du RégimE hydrologique au 21e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 17C08004, INRAE UR HYCAR; Météo-France; EDF-DTG; Université de Lorraine (Metz); INRAE UR-Riverly; Dreal Grand-Est. 2021, pp.152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE. Annuaire graphique des données de base de l'année hydrologique 2020-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blanchouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Derlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Guenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Henine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de l’outil de prévision des étiages PREMHYCE – Année 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR HYCAR. 2020, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE. Annuaire graphique des données de base de l'année hydrologique 2019-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blanchouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Nespoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Derlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Guenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise sur le calcul du module au droit de la centrale hydroélectrique Cabillon (Pyrénées-Atlantiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2019, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE. Annuaire graphique des données de base de l'année hydrologique 2018-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blanchouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Nespoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Derlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Guenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRSTEA. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Derlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Guenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRSTEA. 2019, pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de données spatiale de pluie en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lebecherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2019, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment report on the 2016 flood event on the Seine and Loire basins (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Helena Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Viatgé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Flood Awareness System (EFAS) dissemination centre, Rijkswaterstaat (NL), SCHAPI (France), IRSTEA (France). 2017, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE. Annuaire graphique des données de base de l'année hydrologique 2016-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Derlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Guenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRSTEA. 2017, pp.86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de valeurs seuils sécheresse pour les eaux de surface du département de Mayotte - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lebecherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2016, pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE. Annuaire graphique des données de base de l'année hydrologique 2015-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Derlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Guenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRSTEA. 2016, pp.86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État du drainage en France, évolution et impact de réserves de substitution à partir des eaux drainées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2015, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme IPR+. Révision de l'indice poisson rivière pour l'application de la DCE. Manuel utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyoub Sidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2015, pp.109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme PIREN-Seine - Phase 6 Axe 4 : « Ecologie &amp; Ecotoxicologie » Les déterminants de la qualité écologique du milieu aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Tales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Le Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de la qualité écologique du milieu aquatique: Influence des aménagements sur les peuplements de poissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Tales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Le Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Slawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de modèles hydrologiques semi-distribués GRP et TGR sur les bassins du Rhin, Sarre, Bruche, Ill et Zorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lobligeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Furusho-Percot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Irstea. 2015, pp.86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE. Annuaire graphique des données de base de l'année hydrologique 2014-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Derlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Guenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRSTEA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE. Annuaire graphique des données de base de l'année hydrologique 2013-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Derlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Guenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRSTEA. 2014, pp.92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement d'échelle des processus biogéochimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blanchouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRSTEA UR HYCAR. 2014, pp.121-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE. Annuaire graphique des données de base de l'année hydrologique 2012-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Derlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Guenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRSTEA. 2013, pp.92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme IPR+. Révision de l'indice poisson rivière pour l'application de la DCE. Version V.2.0 de l'indicateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Marzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Logez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme IPR+. Révision de l'indice poisson rivière pour l'application de la DCE. Variabilité temporelle de l'indicateur et incertitudes associées à l'évaluation de la qualité écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Marzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Logez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable D5.1-3: BQEs sensitivity to global/climate change in European rivers: implications for reference conditions and pressure-impact-recovery chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Logez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Melcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga Kremser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pletterbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2012, pp.183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative entre les résultats des anciens et des nouveaux indicateurs biologiques. Réalisation pour l'exercice d'évaluation de l'état écologique des eaux (hors substances) sur les stations RCS 2007-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] ONEMA (Office National de l'Eau et des Milieux Aquatiques). 2012, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution à long terme de l'état écologique des cours d'eau du bassin de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Beslagic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Tales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurens van Buuren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Cemagref. 2012, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition historique des espèces piscicoles et astacicoles sur le bassin de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Beslagic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Irstea. 2012, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River Fish Intercalibration Group WFD Intercalibration Phase 2: Milestone 6 report. Report to the European community,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Beers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Breine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Buijse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] irstea. 2011, pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une métrique basée sur les espèces migratrices. Rapport final 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Beslagic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Demougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River Fish Intercalibration Group WFD Intercalibration Phase 2: Milestone 1 report. Report to the European community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Beers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Buijse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Ferrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] irstea. 2009, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cypref. Préférences d'habitats des cyprinidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Cemagref. 2008, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la température sur la croissance des juvéniles de poissons Cyprinidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Cemagref. 2007, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des MNT et des SIG pour la modélisation hydrologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. SIG/télédétection, Institut de Physique du Globe de Paris, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGRdatasets: Hydro-Meteorological Catchments Datasets for the 'airGR' Packages. R package version 0.2.3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:b047cd45ee4f9346a6fa7338c8d7ec230825143d;origin=https://cran.r-project.org/package%253DairGRdatasets;visit=swh:1:snp:c09c87412da9be257d813ea1173036ec6181d5d3;anchor=swh:1:rel:a68ddd145c52c5f9de5771dde91cecd942aecee9;path=/airGRdatasets/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481411v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGRteaching: Teaching Hydrological Modelling with the GR Rainfall-Runoff Models ('Shiny' Interface Included). R package version 0.3.5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:c00931296c195ce6d16a67b726ec8b1b4675483f;origin=https://cran.r-project.org/package%253DairGRteaching;visit=swh:1:snp:cb9adfa360a7cb140bd65ef48c34fd0ee076a7e1;anchor=swh:1:rel:4ee8b38470dea753b7a59d8b79bd5b1559cb6a61;path=/airGRteaching/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412872v17</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGR: Suite of GR Hydrological Models for Precipitation-Runoff Modelling. R package version 1.7.6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:9ecb81e4acc31ec0332f4887771f2cfa4f2a55df;origin=https://cran.r-project.org/package%253DairGR;visit=swh:1:snp:b14ede66c1ce5d036e4068297411cc78f06c6771;anchor=swh:1:rel:83fc526950e22151a11cd502d747dc455984a513;path=/airGR/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412754v18</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">airGRdatassim: Suite of Tools to Perform Ensemble-Based Data Assimilation in GR Hydrological Models. R package version 0.1.3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Piazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:f9009d9e407b1904576adf97b3247314ce40df4d;origin=https://cran.r-project.org/package%3DairGRdatassim;visit=swh:1:snp:863831c17f4bfcff3fd8f1698bf424b87fa36ad3;anchor=swh:1:rel:b6356dcd835361940553ef51656f8bc542e661ad;path=/airGRdatassim/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du régime alimentaire du loup (Canis lupus) et sensibilité des résultats aux biais de détermination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecologie, Environnement. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId338"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B5879E2"/>
+    <w:nsid w:val="492FA6F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-delaigue" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7668-8468" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgr.inrae.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051634v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Collet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rousset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2025.2484192" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05028312v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Mendoza Guimar&#227;es" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G&#233;not" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-1461-2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154479v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Th&#233;bault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Legrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133589" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770676v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Santos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-4837-2024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04532313v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-1539-2024" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214908v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Strohmenger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bonneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3375-2023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963765v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Magand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7291" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206286v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2023.2234893" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208050v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3293-2023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282187v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. Astagneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph H. A. Guillaume" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Parajka" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-3937-2021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154766v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Piazzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR028390" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042989v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020043" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03023204v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etchevers" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-383-381-2020" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163451v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Valentini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rocle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14176" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609896v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise J. Slater" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Harrigan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hurley" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-2939-2019" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604585v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Beslagic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7095-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607865v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Uher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Besse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Husson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie D. Lebrun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2017.05.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606302v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.05.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606819v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/az2017n2a2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600662v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Marzin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Logez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.02.011" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600095v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Segurado" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Caiola" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Manuel Oliveira" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.09.004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTD6ZHFP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367486v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eveill&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Fur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03379840v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05489294v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05048816v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6659" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04935598v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671643v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352639v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Belleudy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Calmel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257352v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093038v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12558" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222293v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Kahiyeh-Moumin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ricquier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8697" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223104v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Devers" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis H&#233;raut" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222977v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7409" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223067v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719212v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nunez Torres" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diyae Elmalki" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03554215v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696260v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bader" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-105" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687235v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702637v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269268v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081517v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536912v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330881v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2190" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370674v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Janet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Addor" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-13349" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330861v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-1371" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279464v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355200v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536934v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266300v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mansanarez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Liquet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13582" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266208v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ficch&#237;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-15275" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609371v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Riffard-Chenet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lebecherel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378483v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Lay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349624v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terrier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609948v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609953v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609912v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauduit" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Ben Hassen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609233v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609945v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609370v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609369v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609946v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349632v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069222v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/qsqj" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276388v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607857v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288044v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288026v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380364v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600171v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Stefani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599290v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marinval" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597325v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03379775v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380340v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gorges" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380402v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03379783v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323512v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04935023v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05351888v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554358v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny J. Sarrazin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16079" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144159v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144093v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852434v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687216v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573193v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370445v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609956v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609958v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609368v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riboust" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607860v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607858v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607859v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378662v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606379v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606231v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606286v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605221v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603432v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03379822v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guerin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Floury" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378831v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Furusho-Percot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lobligeois" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Riffiod" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03094949v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598686v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Spyratos" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basilico" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599373v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Derlet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Pourette" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04259781v19" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32614/CRAN.package.airGR" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04162960v4" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301603v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/WEYYVZ" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04162971v17" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/W0SSKT" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257395v5" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Berthet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257407v4" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857507v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790476v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559493v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395031v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Joly" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Nespoulet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311173v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495131v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lang" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311180v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Royer-Gaspard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831690v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394210v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394221v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357949v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206168v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367101v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394247v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394307v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609962v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394275v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609949v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367563v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Viatg&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394324v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606202v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394326v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606289v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vincent" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303684v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyoub Sidi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604920v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mathieu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Zahm" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Slawson" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602455v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303400v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394330v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394335v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357453v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303390v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394338v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303383v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597152v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Melcher" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Kremser" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pletterbauer" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303513v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03383159v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens van Buuren" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303681v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303254v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Beers" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Breine" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Buijse" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599672v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Demougin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592962v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Ferrera" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303119v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Coarer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303111v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Carrel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288014v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481411v4" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b047cd45ee4f9346a6fa7338c8d7ec230825143d;origin=https://cran.r-project.org/package%253DairGRdatasets;visit=swh:1:snp:c09c87412da9be257d813ea1173036ec6181d5d3;anchor=swh:1:rel:a68ddd145c52c5f9de5771dde91cecd942aecee9;path=/airGRdatasets/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412872v17" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c00931296c195ce6d16a67b726ec8b1b4675483f;origin=https://cran.r-project.org/package%253DairGRteaching;visit=swh:1:snp:cb9adfa360a7cb140bd65ef48c34fd0ee076a7e1;anchor=swh:1:rel:4ee8b38470dea753b7a59d8b79bd5b1559cb6a61;path=/airGRteaching/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412754v18" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9ecb81e4acc31ec0332f4887771f2cfa4f2a55df;origin=https://cran.r-project.org/package%253DairGR;visit=swh:1:snp:b14ede66c1ce5d036e4068297411cc78f06c6771;anchor=swh:1:rel:83fc526950e22151a11cd502d747dc455984a513;path=/airGR/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04430710v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f9009d9e407b1904576adf97b3247314ce40df4d;origin=https://cran.r-project.org/package%3DairGRdatassim;visit=swh:1:snp:863831c17f4bfcff3fd8f1698bf424b87fa36ad3;anchor=swh:1:rel:b6356dcd835361940553ef51656f8bc542e661ad;path=/airGRdatassim/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04396519v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-delaigue" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7668-8468" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgr.inrae.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05028312v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Mendoza Guimar&#227;es" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G&#233;not" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-1461-2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051634v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Collet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rousset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2025.2484192" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154479v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Th&#233;bault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Legrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133589" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770676v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Santos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-4837-2024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04532313v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-1539-2024" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214908v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Strohmenger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bonneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3375-2023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206286v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2023.2234893" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963765v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Magand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7291" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208050v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3293-2023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282187v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. Astagneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph H. A. Guillaume" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Parajka" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-3937-2021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154766v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Piazzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR028390" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042989v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020043" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03023204v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etchevers" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-383-381-2020" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609896v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise J. Slater" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Harrigan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hurley" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-2939-2019" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163451v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Valentini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rocle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14176" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604585v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Beslagic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7095-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607865v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Uher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Besse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Husson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie D. Lebrun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2017.05.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Z4HWT9T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606302v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.05.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0D8XD23-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606819v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/az2017n2a2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600662v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Marzin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Logez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.02.011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600095v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Segurado" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Caiola" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Manuel Oliveira" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.09.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTD6ZHFP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367486v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eveill&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Fur" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03379840v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05489294v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05048816v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6659" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04935598v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671643v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257352v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352639v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Belleudy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Calmel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093038v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12558" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222293v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Kahiyeh-Moumin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ricquier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8697" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223104v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Devers" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis H&#233;raut" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222977v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7409" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223067v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719212v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nunez Torres" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diyae Elmalki" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702637v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696260v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bader" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-105" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687235v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03554215v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269268v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081517v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330881v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2190" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536912v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330861v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-1371" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370674v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Janet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Addor" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-13349" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279464v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536934v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355200v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266300v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mansanarez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Liquet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13582" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266208v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ficch&#237;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-15275" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609371v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Riffard-Chenet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lebecherel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378483v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Lay" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349624v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terrier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609912v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauduit" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Ben Hassen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609953v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609948v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609233v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609945v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609370v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609369v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609946v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349632v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276388v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069222v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/qsqj" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607857v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288044v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288026v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380364v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600171v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Stefani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599290v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marinval" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597325v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03379775v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380340v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gorges" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380402v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03379783v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323512v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04935023v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05351888v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554358v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny J. Sarrazin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16079" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144159v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144093v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852434v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687216v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573193v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370445v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609956v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609958v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609368v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riboust" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607860v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607858v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607859v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378662v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606379v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606231v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606286v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605221v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603432v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03379822v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guerin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Floury" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378831v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Furusho-Percot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lobligeois" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Riffiod" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03094949v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598686v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Spyratos" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basilico" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599373v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Derlet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Pourette" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04162960v4" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04259781v19" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32614/CRAN.package.airGR" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301603v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/WEYYVZ" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04162971v17" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/W0SSKT" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257395v5" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Berthet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257407v4" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857507v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790476v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559493v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395031v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Joly" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Nespoulet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311173v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495131v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lang" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311180v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Royer-Gaspard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831690v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394210v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357949v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206168v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394221v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367101v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394247v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609949v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394275v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394307v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609962v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367563v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Viatg&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394324v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606202v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394326v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606289v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vincent" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303684v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyoub Sidi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602455v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mathieu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Zahm" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604920v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Slawson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303400v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394330v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394335v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357453v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394338v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303390v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303383v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597152v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Melcher" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Kremser" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pletterbauer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303513v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03383159v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens van Buuren" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303681v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303254v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Beers" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Breine" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Buijse" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599672v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Demougin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592962v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Ferrera" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303119v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Coarer" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303111v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Carrel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288014v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481411v4" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b047cd45ee4f9346a6fa7338c8d7ec230825143d;origin=https://cran.r-project.org/package%253DairGRdatasets;visit=swh:1:snp:c09c87412da9be257d813ea1173036ec6181d5d3;anchor=swh:1:rel:a68ddd145c52c5f9de5771dde91cecd942aecee9;path=/airGRdatasets/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412872v17" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c00931296c195ce6d16a67b726ec8b1b4675483f;origin=https://cran.r-project.org/package%253DairGRteaching;visit=swh:1:snp:cb9adfa360a7cb140bd65ef48c34fd0ee076a7e1;anchor=swh:1:rel:4ee8b38470dea753b7a59d8b79bd5b1559cb6a61;path=/airGRteaching/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412754v18" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9ecb81e4acc31ec0332f4887771f2cfa4f2a55df;origin=https://cran.r-project.org/package%253DairGR;visit=swh:1:snp:b14ede66c1ce5d036e4068297411cc78f06c6771;anchor=swh:1:rel:83fc526950e22151a11cd502d747dc455984a513;path=/airGR/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04430710v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f9009d9e407b1904576adf97b3247314ce40df4d;origin=https://cran.r-project.org/package%3DairGRdatassim;visit=swh:1:snp:863831c17f4bfcff3fd8f1698bf424b87fa36ad3;anchor=swh:1:rel:b6356dcd835361940553ef51656f8bc542e661ad;path=/airGRdatassim/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04396519v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>