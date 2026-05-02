--- v0 (2026-03-26)
+++ v1 (2026-05-02)
@@ -927,247 +927,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00319238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apollonia d'Illyrie (Albanie) : Prospections géophysiques et sondages topographiques et stratigraphiques</w:t>
+                <w:t xml:space="preserve">Activités archéologiques de l'Ecole française de Rome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Quantin</w:t>
+                <w:t xml:space="preserve">Fr. Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delouis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 119 (1), pp.229-237</w:t>
+              <w:t xml:space="preserve">, 2007, 119, pp.229-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02925432v1</w:t>
+                <w:t xml:space="preserve">halshs-00704031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités archéologiques de l'Ecole française de Rome.</w:t>
+                <w:t xml:space="preserve">Apollonia d'Illyrie (Albanie) : Prospections géophysiques et sondages topographiques et stratigraphiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Quantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Lamboley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fr. Quantin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Lenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 119, pp.229-237</w:t>
+              <w:t xml:space="preserve">, 2007, 119 (1), pp.229-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00704031v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Byllis (Albanie) : mission 2005</w:t>
               </w:r>
@@ -3733,77 +3733,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville haute d'Apollonia d'Illyrie : étapes d'une recherche en cours.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Lamboley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altin Skenderaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4591,51 +4591,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.orient-mediterranee.com/spip.php?rubrique474" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:olivier.delouis@college-de-france.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05548335v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delouis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REB.83.0.3294519" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099908v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SE.5.124523" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099733v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086275v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REB.72.0.3044837" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053864v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.ABOL.5.102858" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739260v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rousset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661570v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Congourdeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423501v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402192v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00319238v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925432v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Verger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quantin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lamboley" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenhardt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704031v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr. Quantin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956483v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevalier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylli Cerova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261707v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Auz&#233;py" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kaplan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gr&#233;lois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rebyz.2005.2311" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261540v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leroy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rebyz.2004.2286" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261538v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rebyz.2003.2278" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261534v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04580708v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04582013v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616025v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Amadieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glaudes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arama" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boutry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581974v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Peters-Custot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100239v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pitarakis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099590v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mossakowska-Gaubert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifao.egnet.net/publications/catalogue/9782724707151/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099603v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099630v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostis Smyrlis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://achcbyz.com/achcbyzV2/accueil.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03844682v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;tivier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Pag&#232;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05548329v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003450412-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04580690v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099916v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099679v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pure.unipa.it/en/publications/byzantino-sicula-vii-ritrovare-bisanzio-atti-delle-giornate-di-st" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099648v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/39632?lang=fr" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099725v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099712v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099766v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099880v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947474v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couderc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre Guran" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947473v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efa.gr/index.php/fr/publications/dernieres-publications/epoques-moderne-et-contemporaine/mmb-volume-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086343v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667550v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402193v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456529v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vatlib.it/home.php?pag=detteditoria&amp;amp;idogg=ST_456" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339264v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altin Skenderaj" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261533v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665304v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haluk &#199;etinkaya" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665300v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665283v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pralong" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665263v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.orient-mediterranee.com/spip.php?rubrique474" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:olivier.delouis@college-de-france.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05548335v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delouis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REB.83.0.3294519" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099908v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SE.5.124523" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099733v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086275v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REB.72.0.3044837" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053864v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.ABOL.5.102858" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739260v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rousset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661570v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Congourdeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423501v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402192v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00319238v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704031v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Verger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr. Quantin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925432v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quantin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lamboley" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenhardt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956483v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevalier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylli Cerova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261707v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Auz&#233;py" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kaplan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gr&#233;lois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rebyz.2005.2311" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261540v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leroy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rebyz.2004.2286" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261538v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rebyz.2003.2278" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261534v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04580708v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04582013v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616025v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Amadieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glaudes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arama" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boutry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581974v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Peters-Custot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100239v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pitarakis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099590v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mossakowska-Gaubert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifao.egnet.net/publications/catalogue/9782724707151/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099603v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099630v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostis Smyrlis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://achcbyz.com/achcbyzV2/accueil.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03844682v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;tivier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Pag&#232;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05548329v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003450412-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04580690v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099916v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099679v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pure.unipa.it/en/publications/byzantino-sicula-vii-ritrovare-bisanzio-atti-delle-giornate-di-st" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099648v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/39632?lang=fr" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099725v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099712v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099766v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099880v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947474v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couderc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre Guran" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947473v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efa.gr/index.php/fr/publications/dernieres-publications/epoques-moderne-et-contemporaine/mmb-volume-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086343v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667550v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402193v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456529v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vatlib.it/home.php?pag=detteditoria&amp;amp;idogg=ST_456" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339264v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altin Skenderaj" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261533v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665304v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haluk &#199;etinkaya" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665300v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665283v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pralong" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665263v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>