--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -247,1748 +247,1748 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04438042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Formation des conventions relatives au procès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, NS 49, pp.23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04438052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les dettes de loyers commerciaux en période Covid-19 : à propos d'une jurisprudence de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Genicon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Laithier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46, pp.42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04438065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cession de créance de droit commun à titre de garantie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46, pp.1493</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prorogation des délais en période de Covid-19 : quels effets sur les contrats ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15, pp.831</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04438085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of Covid-19 crisis on the French law of contract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Opinio Juris In Comparatione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prorogation des délais en période de Covid-19 : quels effets sur les contrats ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15, pp.831</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02549346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'importance de la terminologie dans le droit de la responsabilité civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019/4, pp.342</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en demeure préalable aux sanctions de l'inexécution contractuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019/1, pp.29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rupture brutale des relations commerciales (à peine) réformée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, pp.54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La stipulation de sanctions contractuelles n'exclut pas la mise en oeuvre des solutions issues du droit commun des obligations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14, pp.642</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilisation de créance : quel instrument choisir depuis l'entrée en vigueur de la réforme du nouveau droit des obligations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018/2, pp.308</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas d'action directe du sous-acquéreur sur le fondement de la garantie légale de conformité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018/4, pp.542</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réduction de prix et préjudice réparable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018/1, pp.29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratification de l'ordonnance portant réforme du droit des contrats, du régime général et de la preuve des obligations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Laithier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thomas Genicon</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratification de l'ordonnance portant réforme du droit des contrats, du régime général et de la preuve des obligations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Laithier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves-Marie Laithier</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 46, pp.42</w:t>
+                <w:t xml:space="preserve">Thomas Genicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18, pp.885</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le déséquilibre significatif et le contrat constitutif d'un groupement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tadros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27, pp.1583</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01844129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité contractuelle in solidum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1, pp.1090</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La validité du contrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupture brutale des relations commerciales établies : caractérisation de la faute et étendue de l’indemnisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, pp.1090</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diagnostic immobilier : les conseilleurs sont les payeurs !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, pp.1090</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Article 1204 : la prohibition des contrats pour autrui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cession amiable de fonds de commerce, action résolutoire du vendeur impayé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Entreprise individuelle [Encyclopédie juridique Juris-classeur]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2060</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conclusion du contrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exception de nullité du contrat est-elle une défense au fond ou une demande reconventionnelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...1608 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Laithier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 27, pp.1870</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3358,441 +3358,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Exception d'inexécution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du contrat (ss. la dir. de N. Blanc, D. Mazeaud et R. Boffa)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cession de créance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Deshayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du contrat (ss. la dir. de N. Blanc, D. Mazeaud et R. Boffa)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exception d'inexécution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Deshayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Répertoire civil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cession de contrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du contrat (ss. la dir. de N. Blanc, D. Mazeaud et R. Boffa)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Répertoire civil Dalloz</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remise de dette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du contrat (ss. la dir. de N. Blanc, D. Mazeaud et R. Boffa)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Cession de contrat</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cession de dette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Deshayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du contrat (ss. la dir. de N. Blanc, D. Mazeaud et R. Boffa)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443599v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04443606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3823,64 +3823,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réforme du droit des contrats, du régime général et de la preuve des obligations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Genicon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Laithier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LexisNexis, 2018, 978-2-7110-3027-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3943,64 +3943,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réforme du droit des contrats, du régime général et de la preuve des obligations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Laithier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Genicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NON RENSEIGNE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.945-1090, 2016, 9782711024216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4194,51 +4194,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05487603v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deshayes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438042v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438065v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Genicon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Laithier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438052v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443571v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549346v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438085v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443621v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443455v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443497v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443471v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443482v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443524v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443507v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443515v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443531v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052416v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844129v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tadros" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980112v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980821v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979923v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980753v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980755v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980714v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980647v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212554v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212020v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210828v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210687v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210243v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252659v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443655v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443701v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443671v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443727v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443687v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443684v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443714v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443737v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783716v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Jacquemin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438078v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03960378v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460103v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443612v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443594v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443601v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443580v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443598v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443599v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443606v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443809v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02982458v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05487603v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deshayes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438042v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438052v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438065v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Genicon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Laithier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443571v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438085v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443621v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549346v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443455v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443497v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443471v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443482v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443515v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443507v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443531v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052416v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443524v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844129v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tadros" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980821v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980112v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980753v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980755v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979923v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980714v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980647v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212554v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212020v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210828v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210687v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210243v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252659v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443655v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443701v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443671v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443727v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443687v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443684v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443714v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443737v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783716v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Jacquemin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438078v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03960378v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460103v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443612v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443601v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443594v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443580v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443598v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443606v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443599v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443809v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02982458v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>