--- v0 (2026-04-05)
+++ v1 (2026-05-16)
@@ -1581,73 +1581,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gulliver Lux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44ème congrès</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone de Comptabilité, May 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès annuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Canadian Academic Accounting Association, Jun 2023, Québec (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05294329v1</w:t>
+                <w:t xml:space="preserve">hal-05294320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement de la blockchain dans les formations en comptabilité : état des lieux et leçons du Top50 mondial des universités</w:t>
               </w:r>
@@ -1676,73 +1676,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gulliver Lux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Canadian Academic Accounting Association, Jun 2023, Québec (Canada), Canada</w:t>
+              <w:t xml:space="preserve">44ème congrès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de Comptabilité, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05294320v1</w:t>
+                <w:t xml:space="preserve">hal-05294329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre la blockchain : quels impacts pour la comptabilité et ses métiers ?</w:t>
               </w:r>
@@ -2935,217 +2935,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Balanced Theory of port competitiveness</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Création de valeur dans les Réseaux Territorialisés d'Organisations (RTO) : vers un outil de gestion de la performance des ports maritimes de commerce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Desplebin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Association of Maritime Economists Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Norfolk, United States</w:t>
+              <w:t xml:space="preserve">2nd IEEE International Conference on Operational Logistics Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817006v1</w:t>
+                <w:t xml:space="preserve">hal-01817000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création de valeur dans les Réseaux Territorialisés d'Organisations (RTO) : vers un outil de gestion de la performance des ports maritimes de commerce</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Balanced Theory of port competitiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Hales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.T. Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Siu Lee Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikhilesh Dholakia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Desplebin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IEEE International Conference on Operational Logistics Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">International Association of Maritime Economists Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Norfolk, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817000v1</w:t>
+                <w:t xml:space="preserve">hal-01817006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critères et facteurs territoriaux de performance dans les Réseaux Territorialisés d'Organisation: le cas des Grands Ports Maritimes français</w:t>
               </w:r>
@@ -3886,51 +3886,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23897353"/>
+    <w:nsid w:val="63035A7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4117,51 +4117,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-desplebin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1622-459X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05294265v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desplebin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850688v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cintas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bobadilla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2024.5614" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487098v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulliver Lux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Petit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639284.2024.2321125" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04349092v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.018.0059" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559345v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1911-3838.12265" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559347v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Houllier-Guibert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Baron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292866v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292931v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Orange" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896780v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.103.0137" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656950v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2017.1338116" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656957v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Hales" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.T. Chang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Siu Lee Lam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhilesh Dholakia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJLM-06-2015-0101" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656968v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fredouet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Guerin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAL.2016010103" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656960v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2014.11517049" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294329v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294320v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294534v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294544v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294568v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294581v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292953v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816996v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292948v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816995v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Naffakhi-Charfeddine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Bah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hurson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816997v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kauffmann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816998v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817004v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817002v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817001v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817005v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817006v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817000v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816999v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301603v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294606v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164979v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164980v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164981v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164986v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294630v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-desplebin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1622-459X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05294265v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desplebin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850688v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cintas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bobadilla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2024.5614" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487098v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulliver Lux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Petit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639284.2024.2321125" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04349092v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.018.0059" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559345v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1911-3838.12265" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559347v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Houllier-Guibert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Baron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292866v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292931v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Orange" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896780v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.103.0137" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656950v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2017.1338116" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656957v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Hales" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.T. Chang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Siu Lee Lam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhilesh Dholakia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJLM-06-2015-0101" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656968v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fredouet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Guerin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAL.2016010103" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656960v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2014.11517049" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294320v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294329v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294534v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294544v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294568v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294581v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292953v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816996v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292948v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816995v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Naffakhi-Charfeddine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Bah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hurson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816997v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kauffmann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816998v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817004v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817002v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817001v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817005v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817000v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817006v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816999v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301603v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294606v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164979v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164980v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164981v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164986v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294630v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>