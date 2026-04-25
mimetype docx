--- v0 (2026-03-06)
+++ v1 (2026-04-25)
@@ -217,607 +217,607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05502420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active volume of water in a laboratory aquifer</w:t>
+                <w:t xml:space="preserve">Chladni patterns explained by the space-dependent diffusion of bouncing grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lajeunesse</w:t>
+                <w:t xml:space="preserve">Anaïs Abramian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Devauchelle</w:t>
+                <w:t xml:space="preserve">Suzie Protière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Douçot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Jules</w:t>
+                <w:t xml:space="preserve">Arnaud Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2024.1119⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (3), pp.L032001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.7.L032001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942786v1</w:t>
+                <w:t xml:space="preserve">hal-05158430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chladni patterns explained by the space-dependent diffusion of bouncing grains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Active volume of water in a laboratory aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lajeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Abramian</w:t>
+                <w:t xml:space="preserve">O. Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzie Protière</w:t>
+                <w:t xml:space="preserve">J. Douçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lazarus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Devauchelle</w:t>
+                <w:t xml:space="preserve">V. Jules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7 (3), pp.L032001. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1002, pp.A36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.7.L032001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2024.1119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158430v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft matter physics of the ground beneath our feet</w:t>
+                <w:t xml:space="preserve">Momentum transfer across an open-channel, turbulent flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Voigtländer</w:t>
+                <w:t xml:space="preserve">Predrag Popović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Houssais</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Lajeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4sm00391h⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 981, pp.A24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2023.1098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811615v1</w:t>
+                <w:t xml:space="preserve">hal-04490202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dislike of general opinion makes for tight elections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 109 (4), pp.044106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.109.044106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Momentum transfer across an open-channel, turbulent flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soft matter physics of the ground beneath our feet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Voigtländer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Houssais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol A Bacik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predrag Popović</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Devauchelle</w:t>
+                <w:t xml:space="preserve">Ian C Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Lajeunesse</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Justin C Burton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 981, pp.A24. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (30), pp.5859 - 5888. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2023.1098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4sm00391h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04490202v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On wave-driven propulsion</w:t>
               </w:r>
@@ -920,51 +920,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrainment and deposition of boulders in a gravel bed river</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1024,77 +1024,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscous transfer of momentum across a shallow laminar flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Popović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 932, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1258,51 +1258,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow and residence time in a two-dimensional aquifer recharged by rainfall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1379,90 +1379,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment load determines the shape of rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predrag Popović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Abramian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 118 (49), pp.e2111215118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1509,51 +1509,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walkers in a wave field with memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1652,51 +1652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 102 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1724,412 +1724,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02987014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stream‐Discharge Surges Generated by Groundwater Flow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Devauchelle</w:t>
+                <w:t xml:space="preserve">Boltzmann Distribution of Sediment Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Robert</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Seizilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lajeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019GL082291⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (1), pp.014501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.014501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02187254v1</w:t>
+                <w:t xml:space="preserve">hal-02173005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boltzmann Distribution of Sediment Transport</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Streamwise streaks induced by bedload diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lajeunesse</w:t>
+                <w:t xml:space="preserve">Anaïs Abramian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.014501⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 863, pp.601-619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2018.1024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173005v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streamwise streaks induced by bedload diffusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Abramian</w:t>
+                <w:t xml:space="preserve">Stream‐Discharge Surges Generated by Groundwater Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dessert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 863, pp.601-619. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2018.1024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019GL082291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001689v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advection and dispersion of bed load tracers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2202,51 +2202,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and shape of a laboratory alluvial fan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2300,429 +2300,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetric rearrangement of groundwater-fed streams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laplacian networks: Growth, local symmetry, and shape optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Devauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Szymczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert S. Yi</w:t>
+                <w:t xml:space="preserve">M. Pecelerowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yossi Cohen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Devauchelle</w:t>
+                <w:t xml:space="preserve">Y. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goodwin Gibbins</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hansjörg F. Seybold</w:t>
+                <w:t xml:space="preserve">H. J. Seybold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series A, Mathematical and physical sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2017.0539⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.95.033113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910786v1</w:t>
+                <w:t xml:space="preserve">hal-01499537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-similar growth of a bimodal laboratory fan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaughan Voller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaughan Voller</w:t>
+                <w:t xml:space="preserve">Chris Paola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 (2), pp.239 - 252. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/esurf-5-239-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01520032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laplacian networks: Growth, local symmetry, and shape optimization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Szymczak</w:t>
+                <w:t xml:space="preserve">Symmetric rearrangement of groundwater-fed streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert S. Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pecelerowicz</w:t>
+                <w:t xml:space="preserve">Yossi Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Cohen</w:t>
+                <w:t xml:space="preserve">Goodwin Gibbins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. J. Seybold</w:t>
+                <w:t xml:space="preserve">Hansjörg F. Seybold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95 (3), </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series A, Mathematical and physical sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 473 (2207), </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.95.033113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2017.0539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499537v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single width-discharge regime relationship for individual threads of braided and meandering rivers from the Himalayan Foreland</w:t>
               </w:r>
@@ -2851,51 +2851,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory rivers: Lacey's law, threshold theory, and channel stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2955,51 +2955,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The gravitas of gravitational isotope fractionation revealed in an isolated aquifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Giunta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3115,51 +3115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3210,90 +3210,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Path selection in the growth of rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yossi Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hansjörg F. Seybold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert S. Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3491,77 +3491,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology of meandering and braided gravel-bed streams from the Bayanbulak Grassland, Tianshan, China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3606,525 +3606,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03579369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recirculation cells in a wide channel</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diffusive evolution of experimental braided rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. D. Reitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. J. Jerolmack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lajeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Angela Limare</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Devauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4862442⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89, pp.052809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.89.052809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001919v1</w:t>
+                <w:t xml:space="preserve">hal-01499811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusive evolution of experimental braided rivers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Response of a laboratory aquifer to rainfall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Devauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.89.052809⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 759, pp.R1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2014.590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499811v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of a laboratory aquifer to rainfall</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Laboratory alluvial fans in one dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lajeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2014.590⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90, pp.022203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.90.022203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499504v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory alluvial fans in one dimension</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Barrier</w:t>
+                <w:t xml:space="preserve">Recirculation cells in a wide channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lajeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Limare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 90, pp.022203. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (1), 17 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.90.022203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4862442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499810v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosive effects of the storm Helena (1963) on Basse Terre Island (Guadeloupe -- Lesser Antilles Arc)</w:t>
               </w:r>
@@ -4136,51 +4136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4265,64 +4265,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation on self-channelized erosive gravity currents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4399,51 +4399,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-stream diffusion in bedload transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Seizilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4503,77 +4503,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Width of laminar laboratory rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Seizilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4633,51 +4633,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifurcation dynamics of natural drainage networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. P. Petroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Seybold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4848,343 +4848,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape and dynamics of seepage erosion in a horizontal granular bed</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ramification of stream networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Devauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Berhanu</w:t>
+                <w:t xml:space="preserve">Ap Petroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Petroff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Devauchelle</w:t>
+                <w:t xml:space="preserve">H F Seybold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arshad Kudrolli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel H. Rothman</w:t>
+                <w:t xml:space="preserve">Dh Rothman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.86.041304⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (51), pp.20832--20836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1215218109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01500389v1</w:t>
+                <w:t xml:space="preserve">hal-01500387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramification of stream networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O Devauchelle</w:t>
+                <w:t xml:space="preserve">Shape and dynamics of seepage erosion in a horizontal granular bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Berhanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ap Petroff</w:t>
+                <w:t xml:space="preserve">Alexander Petroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H F Seybold</w:t>
+                <w:t xml:space="preserve">Arshad Kudrolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dh Rothman</w:t>
+                <w:t xml:space="preserve">Daniel H. Rothman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 109 (51), pp.20832--20836. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (4), pp.041304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1215218109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.86.041304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500387v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Four remarks on the growth of channel networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ap Petroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Kudrolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dh Rothman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 344 (1), pp.33--40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5231,51 +5231,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometry of valley growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Petroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. M. Abrams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5352,51 +5352,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal profile of channels cut by springs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. P. Petroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5733,51 +5733,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of bedforms in laminar flows with free surface: from bars to ripples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Malverti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5978,248 +5978,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphodynamic modeling of erodible laminar channels</w:t>
+                <w:t xml:space="preserve">Forced dewetting on porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Josserand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 76 (5), pp.056318. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 574, pp.343--364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.76.056318⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0022112006004125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01449840v1</w:t>
+                <w:t xml:space="preserve">hal-01500392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forced dewetting on porous media</w:t>
+                <w:t xml:space="preserve">Morphodynamic modeling of erodible laminar channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 574, pp.343--364. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76 (5), pp.056318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0022112006004125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.76.056318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01500392v1</w:t>
+                <w:t xml:space="preserve">hal-01449840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6477,51 +6477,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502420v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daire O&#8217;donovan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Bustamante" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devauchelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham P Benham" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2026.11133" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942786v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lajeunesse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Devauchelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dou&#231;ot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jules" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.1119" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158430v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Abramian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Proti&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lazarus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.7.L032001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811615v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Voigtl&#228;nder" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Houssais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol A Bacik" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian C Bourg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin C Burton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sm00391h" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533069v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Szymczak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nowakowski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.044106" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490202v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Predrag Popovi&#263;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lajeunesse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.1098" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158739v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart J Thomson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.352" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946277v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent J Langlois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-11-21-2023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497474v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Popovi&#263;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.1021" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746510v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen W Morris" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome A Neufeld" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.074804" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207646v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Jules" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jaupart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.221" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497876v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2111215118" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009136v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois James" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.29" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987014v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abramian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Devauchelle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.053101" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187254v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kitou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dessert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082291" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173005v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seizilles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.014501" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001689v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.1024" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851929v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois James" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-6-389-2018" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848172v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delorme" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barrier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;tivier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.012907" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910786v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S. Yi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossi Cohen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goodwin Gibbins" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansj&#246;rg F. Seybold" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2017.0539" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520032v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaughan Voller" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Paola" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lajeunesse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-5-239-2017" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499537v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pecelerowicz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cohen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Seybold" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.033113" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571299v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Gaurav" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S K Tandon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv K Sinha" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;tivier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.07.004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499423v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-5-187-2017" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611379v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Giunta" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ader" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Locke" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Louvat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.1736" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499421v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meunier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-4-273-2016" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500381v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Szymczak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1413883112" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499419v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Sinha" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-3-321-2015" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03579369v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chauvet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meunier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurfd-3-1289-2015" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01001919v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Limare" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862442" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499811v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Reitz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Jerolmack" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.052809" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499504v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.590" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499810v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerit" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.022203" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00915064v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.09.020" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NQ2084F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01011592v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Limare" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2014.41" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500382v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Seizilles" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bak" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4861001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500272v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.052204" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500385v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Petroff" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Seybold" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H. Rothman" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2012.0365" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500386v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lajeunesse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Houssais" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Seizille" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-37-1-2013" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500389v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berhanu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Petroff" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshad Kudrolli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel H. Rothman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.041304" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500387v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ap Petroff" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H F Seybold" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dh Rothman" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1215218109" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500388v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kudrolli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.12.004" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500390v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petroff" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Abrams" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lobkovsky" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kudrolli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211201100053X" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500391v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Lobkovsky" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010005264" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661656v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andreotti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Claudin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orencio Dur&#225;n" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fourri&#232;re" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.386" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499465v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Malverti" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; Lajeunesse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JF001471" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555686v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malverti" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s='E. Lajeunesse" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Josserand" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112009991790" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444573v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zaleski" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.07.010" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01449840v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.056318" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500392v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112006004125" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01499527v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502420v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daire O&#8217;donovan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Bustamante" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devauchelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham P Benham" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2026.11133" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158430v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Abramian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Proti&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lazarus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.7.L032001" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942786v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lajeunesse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Devauchelle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dou&#231;ot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jules" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.1119" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490202v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Predrag Popovi&#263;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lajeunesse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.1098" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533069v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Szymczak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nowakowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.044106" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811615v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Voigtl&#228;nder" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Houssais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol A Bacik" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian C Bourg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin C Burton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sm00391h" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158739v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart J Thomson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.352" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946277v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent J Langlois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-11-21-2023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497474v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Popovi&#263;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.1021" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746510v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen W Morris" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome A Neufeld" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.074804" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207646v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Jules" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jaupart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.221" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497876v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2111215118" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009136v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois James" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.29" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987014v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abramian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Devauchelle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.053101" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173005v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seizilles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.014501" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001689v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.1024" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187254v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kitou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dessert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082291" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851929v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois James" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-6-389-2018" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848172v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delorme" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barrier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;tivier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.012907" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499537v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pecelerowicz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cohen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Seybold" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.033113" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520032v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaughan Voller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Paola" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lajeunesse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-5-239-2017" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910786v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S. Yi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossi Cohen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goodwin Gibbins" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansj&#246;rg F. Seybold" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2017.0539" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571299v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Gaurav" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S K Tandon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv K Sinha" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;tivier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.07.004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499423v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-5-187-2017" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611379v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Giunta" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ader" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Locke" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Louvat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.1736" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499421v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meunier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-4-273-2016" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500381v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Szymczak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1413883112" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499419v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Sinha" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-3-321-2015" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03579369v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chauvet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meunier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurfd-3-1289-2015" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499811v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Reitz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Jerolmack" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Limare" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.052809" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499504v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.590" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499810v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerit" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.022203" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01001919v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862442" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00915064v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.09.020" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NQ2084F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01011592v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Limare" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2014.41" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500382v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Seizilles" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bak" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4861001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500272v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.052204" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500385v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Petroff" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Seybold" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H. Rothman" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2012.0365" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500386v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lajeunesse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Houssais" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Seizille" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-37-1-2013" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500387v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ap Petroff" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H F Seybold" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dh Rothman" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1215218109" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500389v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berhanu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Petroff" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshad Kudrolli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel H. Rothman" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.041304" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500388v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kudrolli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.12.004" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500390v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petroff" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Abrams" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lobkovsky" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kudrolli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211201100053X" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500391v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Lobkovsky" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010005264" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661656v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andreotti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Claudin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orencio Dur&#225;n" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fourri&#232;re" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.386" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499465v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Malverti" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; Lajeunesse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JF001471" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555686v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malverti" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s='E. Lajeunesse" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Josserand" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112009991790" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444573v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zaleski" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.07.010" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500392v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112006004125" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01449840v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.056318" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01499527v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>