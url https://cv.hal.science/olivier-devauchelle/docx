--- v1 (2026-04-25)
+++ v2 (2026-05-26)
@@ -451,373 +451,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Momentum transfer across an open-channel, turbulent flow</w:t>
+                <w:t xml:space="preserve">Soft matter physics of the ground beneath our feet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predrag Popović</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Devauchelle</w:t>
+                <w:t xml:space="preserve">Anne Voigtländer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Lajeunesse</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Morgane Houssais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol A Bacik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian C Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin C Burton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2023.1098⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (30), pp.5859 - 5888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4sm00391h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04490202v1</w:t>
+                <w:t xml:space="preserve">hal-04811615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dislike of general opinion makes for tight elections</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Nowakowski</w:t>
+                <w:t xml:space="preserve">Momentum transfer across an open-channel, turbulent flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Predrag Popović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 981, pp.A24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2023.1098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.109.044106⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04533069v1</w:t>
+                <w:t xml:space="preserve">hal-04490202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft matter physics of the ground beneath our feet</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karol A Bacik</w:t>
+                <w:t xml:space="preserve">Dislike of general opinion makes for tight elections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian C Bourg</w:t>
+                <w:t xml:space="preserve">P. Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin C Burton</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (30), pp.5859 - 5888. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (4), pp.044106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4sm00391h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.109.044106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04811615v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On wave-driven propulsion</w:t>
               </w:r>
@@ -920,51 +920,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrainment and deposition of boulders in a gravel bed river</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1258,51 +1258,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow and residence time in a two-dimensional aquifer recharged by rainfall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1379,90 +1379,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment load determines the shape of rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predrag Popović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Abramian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 118 (49), pp.e2111215118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1509,51 +1509,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walkers in a wave field with memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1873,51 +1873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Abramian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 863, pp.601-619. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2085,51 +2085,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advection and dispersion of bed load tracers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2319,51 +2319,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laplacian networks: Growth, local symmetry, and shape optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pecelerowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2832,265 +2832,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01571299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory rivers: Lacey's law, threshold theory, and channel stability</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The gravitas of gravitational isotope fractionation revealed in an isolated aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Giunta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Devauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Locke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Louvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/esurf-5-187-2017⟩</w:t>
+              <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.53 - 58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/geochemlet.1736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499423v1</w:t>
+                <w:t xml:space="preserve">hal-01611379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The gravitas of gravitational isotope fractionation revealed in an isolated aquifer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laboratory rivers: Lacey's law, threshold theory, and channel stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lajeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.53 - 58. </w:t>
+              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.187 - 198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7185/geochemlet.1736⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/esurf-5-187-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611379v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometry of meandering and braided gravel-bed threads from the Bayanbulak Grassland, Tianshan, P. R. China</w:t>
               </w:r>
@@ -3115,51 +3115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3606,525 +3606,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03579369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusive evolution of experimental braided rivers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recirculation cells in a wide channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lajeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. D. Reitz</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Angela Limare</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.89.052809⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (1), 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4862442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499811v1</w:t>
+                <w:t xml:space="preserve">hal-01001919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of a laboratory aquifer to rainfall</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Guérin</w:t>
+                <w:t xml:space="preserve">Diffusive evolution of experimental braided rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. D. Reitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. J. Jerolmack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lajeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Limare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2014.590⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89, pp.052809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.89.052809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499504v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory alluvial fans in one dimension</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Métivier</w:t>
+                <w:t xml:space="preserve">Response of a laboratory aquifer to rainfall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lajeunesse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.90.022203⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 759, pp.R1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2014.590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499810v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recirculation cells in a wide channel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Angela Limare</w:t>
+                <w:t xml:space="preserve">Laboratory alluvial fans in one dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Devauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lajeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 26 (1), 17 p. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90, pp.022203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4862442⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.90.022203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001919v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosive effects of the storm Helena (1963) on Basse Terre Island (Guadeloupe -- Lesser Antilles Arc)</w:t>
               </w:r>
@@ -4136,51 +4136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4399,51 +4399,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-stream diffusion in bedload transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Seizilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4848,343 +4848,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramification of stream networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shape and dynamics of seepage erosion in a horizontal granular bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ap Petroff</w:t>
+                <w:t xml:space="preserve">Michael Berhanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H F Seybold</w:t>
+                <w:t xml:space="preserve">Alexander Petroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dh Rothman</w:t>
+                <w:t xml:space="preserve">Arshad Kudrolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel H. Rothman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1215218109⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (4), pp.041304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.86.041304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01500387v1</w:t>
+                <w:t xml:space="preserve">hal-01500389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape and dynamics of seepage erosion in a horizontal granular bed</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Berhanu</w:t>
+                <w:t xml:space="preserve">Ramification of stream networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Petroff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Devauchelle</w:t>
+                <w:t xml:space="preserve">Ap Petroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arshad Kudrolli</w:t>
+                <w:t xml:space="preserve">H F Seybold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel H. Rothman</w:t>
+                <w:t xml:space="preserve">Dh Rothman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 86 (4), pp.041304. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (51), pp.20832--20836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.86.041304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1215218109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500389v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Four remarks on the growth of channel networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ap Petroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Kudrolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dh Rothman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 344 (1), pp.33--40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5978,248 +5978,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forced dewetting on porous media</w:t>
+                <w:t xml:space="preserve">Morphodynamic modeling of erodible laminar channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 574, pp.343--364. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76 (5), pp.056318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0022112006004125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.76.056318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01500392v1</w:t>
+                <w:t xml:space="preserve">hal-01449840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphodynamic modeling of erodible laminar channels</w:t>
+                <w:t xml:space="preserve">Forced dewetting on porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Josserand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 76 (5), pp.056318. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 574, pp.343--364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.76.056318⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0022112006004125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01449840v1</w:t>
+                <w:t xml:space="preserve">hal-01500392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6477,51 +6477,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502420v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daire O&#8217;donovan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Bustamante" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devauchelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham P Benham" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2026.11133" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158430v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Abramian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Proti&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lazarus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.7.L032001" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942786v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lajeunesse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Devauchelle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dou&#231;ot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jules" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.1119" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490202v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Predrag Popovi&#263;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lajeunesse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.1098" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533069v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Szymczak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nowakowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.044106" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811615v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Voigtl&#228;nder" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Houssais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol A Bacik" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian C Bourg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin C Burton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sm00391h" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158739v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart J Thomson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.352" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946277v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent J Langlois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-11-21-2023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497474v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Popovi&#263;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.1021" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746510v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen W Morris" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome A Neufeld" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.074804" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207646v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Jules" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jaupart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.221" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497876v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2111215118" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009136v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois James" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.29" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987014v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abramian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Devauchelle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.053101" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173005v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seizilles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.014501" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001689v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.1024" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187254v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kitou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dessert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082291" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851929v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois James" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-6-389-2018" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848172v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delorme" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barrier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;tivier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.012907" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499537v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pecelerowicz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cohen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Seybold" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.033113" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520032v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaughan Voller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Paola" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lajeunesse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-5-239-2017" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910786v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S. Yi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossi Cohen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goodwin Gibbins" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansj&#246;rg F. Seybold" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2017.0539" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571299v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Gaurav" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S K Tandon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv K Sinha" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;tivier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.07.004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499423v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-5-187-2017" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611379v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Giunta" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ader" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Locke" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Louvat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.1736" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499421v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meunier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-4-273-2016" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500381v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Szymczak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1413883112" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499419v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Sinha" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-3-321-2015" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03579369v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chauvet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meunier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurfd-3-1289-2015" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499811v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Reitz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Jerolmack" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Limare" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.052809" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499504v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.590" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499810v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerit" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.022203" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01001919v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862442" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00915064v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.09.020" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NQ2084F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01011592v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Limare" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2014.41" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500382v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Seizilles" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bak" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4861001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500272v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.052204" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500385v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Petroff" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Seybold" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H. Rothman" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2012.0365" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500386v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lajeunesse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Houssais" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Seizille" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-37-1-2013" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500387v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ap Petroff" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H F Seybold" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dh Rothman" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1215218109" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500389v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berhanu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Petroff" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshad Kudrolli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel H. Rothman" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.041304" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500388v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kudrolli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.12.004" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500390v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petroff" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Abrams" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lobkovsky" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kudrolli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211201100053X" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500391v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Lobkovsky" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010005264" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661656v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andreotti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Claudin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orencio Dur&#225;n" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fourri&#232;re" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.386" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499465v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Malverti" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; Lajeunesse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JF001471" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555686v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malverti" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s='E. Lajeunesse" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Josserand" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112009991790" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444573v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zaleski" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.07.010" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500392v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112006004125" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01449840v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.056318" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01499527v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502420v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daire O&#8217;donovan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Bustamante" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devauchelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham P Benham" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2026.11133" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158430v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Abramian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Proti&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lazarus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.7.L032001" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942786v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lajeunesse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Devauchelle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dou&#231;ot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jules" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.1119" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811615v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Voigtl&#228;nder" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Houssais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol A Bacik" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian C Bourg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin C Burton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sm00391h" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490202v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Predrag Popovi&#263;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lajeunesse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.1098" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533069v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Szymczak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nowakowski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.044106" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158739v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart J Thomson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.352" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946277v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent J Langlois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-11-21-2023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497474v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Popovi&#263;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.1021" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746510v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen W Morris" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome A Neufeld" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.074804" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207646v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Jules" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jaupart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.221" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497876v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2111215118" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009136v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois James" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.29" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987014v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abramian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Devauchelle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.053101" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173005v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seizilles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.014501" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001689v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.1024" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187254v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kitou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dessert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082291" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851929v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois James" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-6-389-2018" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848172v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delorme" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barrier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;tivier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.012907" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499537v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pecelerowicz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cohen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Seybold" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.033113" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520032v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaughan Voller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Paola" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lajeunesse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-5-239-2017" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910786v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S. Yi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossi Cohen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goodwin Gibbins" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansj&#246;rg F. Seybold" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2017.0539" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571299v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Gaurav" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S K Tandon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv K Sinha" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;tivier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.07.004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611379v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Giunta" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ader" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Locke" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Louvat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.1736" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499423v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-5-187-2017" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499421v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meunier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-4-273-2016" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500381v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Szymczak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1413883112" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499419v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Sinha" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-3-321-2015" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03579369v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chauvet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meunier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurfd-3-1289-2015" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01001919v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Limare" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862442" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499811v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Reitz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Jerolmack" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.052809" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499504v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.590" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499810v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerit" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.022203" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00915064v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.09.020" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NQ2084F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01011592v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Limare" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2014.41" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500382v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Seizilles" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bak" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4861001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500272v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.052204" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500385v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Petroff" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Seybold" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H. Rothman" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2012.0365" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500386v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lajeunesse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Houssais" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Seizille" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-37-1-2013" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500389v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berhanu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Petroff" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshad Kudrolli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel H. Rothman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.041304" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500387v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ap Petroff" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H F Seybold" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dh Rothman" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1215218109" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500388v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kudrolli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.12.004" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500390v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petroff" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Abrams" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lobkovsky" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kudrolli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211201100053X" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500391v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Lobkovsky" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010005264" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661656v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andreotti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Claudin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orencio Dur&#225;n" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fourri&#232;re" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.386" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499465v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Malverti" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; Lajeunesse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JF001471" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555686v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malverti" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s='E. Lajeunesse" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Josserand" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112009991790" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444573v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zaleski" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.07.010" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01449840v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.056318" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500392v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112006004125" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01499527v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>